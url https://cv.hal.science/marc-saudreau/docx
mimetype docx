--- v0 (2026-04-04)
+++ v1 (2026-04-25)
@@ -501,2505 +501,2505 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban tree architectural modifications over the growing season and water restriction significantly contribute to variations in climate services</w:t>
+                <w:t xml:space="preserve">Agrivoltaic systems, an opportunity to mitigate the risk of climatic hazards in apricot orchards while producing renewable energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorine Canonne</w:t>
+                <w:t xml:space="preserve">C. Jardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Herpin</w:t>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Thierry</w:t>
+                <w:t xml:space="preserve">I. Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bras</w:t>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Dubuc</w:t>
+                <w:t xml:space="preserve">P. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 372, </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 1450, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2026.1450.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127781v1</w:t>
+                <w:t xml:space="preserve">hal-04884071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity of a forest to buffer temperature: Does canopy tree species matter?</w:t>
+                <w:t xml:space="preserve">Urban tree architectural modifications over the growing season and water restriction significantly contribute to variations in climate services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perot</w:t>
+                <w:t xml:space="preserve">Dorine Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Saudreau</w:t>
+                <w:t xml:space="preserve">Sophie Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+                <w:t xml:space="preserve">Julien Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Mårell</w:t>
+                <w:t xml:space="preserve">Camille Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bénédicte Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 371, pp.110646. </w:t>
+              <w:t xml:space="preserve">, 2025, 372, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05207814v1</w:t>
+                <w:t xml:space="preserve">hal-05127781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate pH mediates growth promotion and resilience to water stress of Tilia tomentosa seedlings after Ectomycorrhizal inoculation</w:t>
+                <w:t xml:space="preserve">Capacity of a forest to buffer temperature: Does canopy tree species matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Serafim</w:t>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Ramos</w:t>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tugce Yilmaz</w:t>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Sousa</w:t>
+                <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kang Yu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.1001. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 371, pp.110646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-024-05614-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883848v1</w:t>
+                <w:t xml:space="preserve">hal-05207814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential warming at crown scale impacts walnut primary growth onset and secondary growth rate</w:t>
+                <w:t xml:space="preserve">Une campagne de mesures inédite pour quantifier les bienfaits des arbres d’alignement à Strasbourg – Le projet TIR4STREET (1er épisode)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dusart</w:t>
+                <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Saudreau</w:t>
+                <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Serre</w:t>
+                <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue XYZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724099v1</w:t>
+                <w:t xml:space="preserve">hal-04589922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanism for winter stem pressure build-up in walnut trees</w:t>
+                <w:t xml:space="preserve">Freeze dehydration vs. supercooling in tree stems: physical and physiological modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saudreau</w:t>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Badel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Thierry Améglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 44 (4), tpae037. </w:t>
+              <w:t xml:space="preserve">, 2024, 44 (1), tpad117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpae037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpad117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690247v1</w:t>
+                <w:t xml:space="preserve">hal-04224684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une campagne de mesures inédite pour quantifier les bienfaits des arbres d’alignement à Strasbourg – Le projet TIR4STREET (1er épisode)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the mechanism for winter stem pressure build-up in walnut trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Landes</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue XYZ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (4), tpae037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpae037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589922v1</w:t>
+                <w:t xml:space="preserve">hal-04690247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze dehydration vs. supercooling in tree stems: physical and physiological modelling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Differential warming at crown scale impacts walnut primary growth onset and secondary growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpad117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (22), pp.7127-7144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224684v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up Estimation of Stand Leaf Area Index from Individual Tree Measurement Using Terrestrial Laser Scanning Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substrate pH mediates growth promotion and resilience to water stress of Tilia tomentosa seedlings after Ectomycorrhizal inoculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Serafim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuzhen Xing</w:t>
+                <w:t xml:space="preserve">Miguel Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronghai Hu</w:t>
+                <w:t xml:space="preserve">Tugce Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hengli Lin</w:t>
+                <w:t xml:space="preserve">Nadine Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Zeng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Da Guo</w:t>
+                <w:t xml:space="preserve">Kang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2024.3372293⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-024-05614-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484842v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting Apricot Orchards with Rain Shelters Reduces Twig Blight Damage Caused by Monilinia spp. and Makes It Possible to Reduce Fungicide Use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bottom-up Estimation of Stand Leaf Area Index from Individual Tree Measurement Using Terrestrial Laser Scanning Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhen Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brun</w:t>
+                <w:t xml:space="preserve">Ronghai Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Combe</w:t>
+                <w:t xml:space="preserve">Hengli Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gros</w:t>
+                <w:t xml:space="preserve">Hong Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Walser</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Da Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (5), pp.1338. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62, pp.4404215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy13051338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2024.3372293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106602v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of leaf distribution and leaf functions to photosynthesis and water-use efficiency from leaf to canopy in apple: A comparison of interstocks and cultivars</w:t>
+                <w:t xml:space="preserve">Protecting Apricot Orchards with Rain Shelters Reduces Twig Blight Damage Caused by Monilinia spp. and Makes It Possible to Reduce Fungicide Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiwei Yang</w:t>
+                <w:t xml:space="preserve">Freddy Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Mobeen Tahir</w:t>
+                <w:t xml:space="preserve">Christophe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xilong Chen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pascal Walser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1117051. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.1338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1117051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy13051338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104843v1</w:t>
+                <w:t xml:space="preserve">hal-04106602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling the TEB and Surfatm models for heat flux modelling in urban area: comparison with flux measurements in Strasbourg (France)</w:t>
+                <w:t xml:space="preserve">Contributions of leaf distribution and leaf functions to photosynthesis and water-use efficiency from leaf to canopy in apple: A comparison of interstocks and cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Mentec</w:t>
+                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Stella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Najjar</w:t>
+                <w:t xml:space="preserve">Weiwei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kastendeuch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Saudreau</w:t>
+                <w:t xml:space="preserve">Muhammad Mobeen Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xilong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.856569⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1117051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1117051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602363v1</w:t>
+                <w:t xml:space="preserve">hal-04104843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of Urban Land Management on the Cooling Properties of Urban Trees: Citizen Science and Laboratory Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling the TEB and Surfatm models for heat flux modelling in urban area: comparison with flux measurements in Strasbourg (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macarena L Cárdenas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+                <w:t xml:space="preserve">S. Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Colin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kastendeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su132413656⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.856569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.856569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481849v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apple leaf wettability variability as a function of genotype and apple scab susceptibility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implications of Urban Land Management on the Cooling Properties of Urban Trees: Citizen Science and Laboratory Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Rouby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Saudreau</w:t>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Lacointe</w:t>
+                <w:t xml:space="preserve">Macarena L Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2019.108890⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (24), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su132413656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621783v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organic matter rather than ectomycorrhizal diversity is related to urban tree health</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apple leaf wettability variability as a function of genotype and apple scab susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerrit Peeters</w:t>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasper van Acker</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">France Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0225714⟩</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 260, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2019.108890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893857v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COOLTREES. Le rafraîchissement des villes par les arbres – Quantification et modélisation pour le développement de villes durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'ANR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of simulated light interception and tree transpiration to the level of detail of 3D tree reconstructions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil organic matter rather than ectomycorrhizal diversity is related to urban tree health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ngao</w:t>
+                <w:t xml:space="preserve">Maarten van Geel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper van Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2018.10.016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (11), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0225714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342522v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in ectomycorrhizal fungal communities associated with Silver linden (Tilia tomentosa) within and across urban areas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kasper van Acker</w:t>
+                <w:t xml:space="preserve">Sensitivity of simulated light interception and tree transpiration to the level of detail of 3D tree reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2018.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiy207⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01904404v1</w:t>
+                <w:t xml:space="preserve">hal-02342522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation reflectance spectroscopy for biomonitoring of heavy metal pollution in urban soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten van Geel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Ceulemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Geerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Marcos Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 243, pp.1912-1922. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.09.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foliage motion under wind, from leaf flutter to branch buffeting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Marquier</w:t>
+                <w:t xml:space="preserve">Variation in ectomycorrhizal fungal communities associated with Silver linden (Tilia tomentosa) within and across urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Geel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Ceulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper van Acker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (142), pp.9. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2018.0010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiy207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824997v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the leaf area of an individual tree in urban areas using terrestrial laser scanner and path length distribution model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronghai Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyu Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3070,3390 +3070,3399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure is more important than physiology for estimating intracanopy distributions of leaf temperatures</w:t>
+                <w:t xml:space="preserve">Foliage motion under wind, from leaf flutter to branch buffeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Arthur Woods</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Loic Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amandolese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.4046⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (142), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2018.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824188v1</w:t>
+                <w:t xml:space="preserve">hal-01824997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foliar optical traits indicate that sealed planting conditions negatively affect urban tree health</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure is more important than physiology for estimating intracanopy distributions of leaf temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Arthur Woods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.08.047⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (10), pp.5206-5218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622720v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature heterogeneity over leaf surfaces: the contribution of the lamina microtopography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Walser</w:t>
+                <w:t xml:space="preserve">Foliar optical traits indicate that sealed planting conditions negatively affect urban tree health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Geel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Ceulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Geerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Marcos Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.895-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.08.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.13026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01604734v1</w:t>
+                <w:t xml:space="preserve">hal-02622720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of acibenzolar-S-methyl phototransformation on its elicitation activity in tobacco cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of tree canopy on thermal and radiative microclimates in a mixed temperate forest: A new statistical method to analyse hourly temporal dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Richard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Fumanal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Seigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118, pp.370-376. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 237-238, pp.71-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2017.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611441v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-crown spatial variability of leaf temperature and stomatal conductance enhanced by drought in apple trees as assessed by the RATP model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Effect of acibenzolar-S-methyl phototransformation on its elicitation activity in tobacco cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.02.036⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.370-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2017.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533847v1</w:t>
+                <w:t xml:space="preserve">hal-01611441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of tree canopy on thermal and radiative microclimates in a mixed temperate forest: A new statistical method to analyse hourly temporal dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Temperature heterogeneity over leaf surfaces: the contribution of the lamina microtopography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Ezanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Walser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (10), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.02.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01597074v1</w:t>
+                <w:t xml:space="preserve">hal-01604734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canopy structure and light interception partitioning among shoots estimated from virtual trees: comparison between apple cultivars grown on different interstocks on the Chinese Loess Plateau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra-crown spatial variability of leaf temperature and stomatal conductance enhanced by drought in apple trees as assessed by the RATP model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Wei Yang</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Boris Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (5), pp.1723-1734. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 237, pp.340-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-016-1403-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640192v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic emissions during ice nucleation and propagation in plant xylem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Canopy structure and light interception partitioning among shoots estimated from virtual trees: comparison between apple cultivars grown on different interstocks on the Chinese Loess Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Pramsohler</w:t>
+                <w:t xml:space="preserve">Wei-Wei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Xi-Long Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Yun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man-Rang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13361⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (5), pp.1723-1734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-016-1403-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183016v1</w:t>
+                <w:t xml:space="preserve">hal-02640192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation du climat thermique urbain par les arbres : ombrage et température du couvert</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Effects of environmental factors and management practices on microclimate, winter physiology and frost resistance in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 45, pp.23-34. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.4622648823879841E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637035v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of environmental factors and management practices on microclimate, winter physiology and frost resistance in trees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Leaf flutter by torsional galloping: Experiments and model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Julio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00259⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149371v1</w:t>
+                <w:t xml:space="preserve">hal-01187713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf flutter by torsional galloping: Experiments and model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Régulation du climat thermique urbain par les arbres : ombrage et température du couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kastendeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome J. Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.23-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4622648823879841E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2015.04.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01187713v1</w:t>
+                <w:t xml:space="preserve">hal-02637035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 3D d’arbre pour comprendre le climat urbain. Un projet multidisciplinaire ambitieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonic emissions during ice nucleation and propagation in plant xylem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pramsohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Landes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Saudreau</w:t>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue XYZ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 207 (3), pp.570-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236456v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-assisted analysis of spatial and temporal variations in fruit temperature and transpiration highlighting the role of fruit development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Wind and gravity mechanical effects on leaf inclination angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Génard</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (3), e92532 (12 p.). </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 341, pp.9-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2016.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2013.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193198v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind and gravity mechanical effects on leaf inclination angles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Model-assisted analysis of spatial and temporal variations in fruit temperature and transpiration highlighting the role of fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nordey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Joas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), e92532 (12 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2016.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2013.09.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00995137v1</w:t>
+                <w:t xml:space="preserve">hal-01193198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to simulate the gravitropic response and internal stresses in trees, considering the progressive maturation of wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (4), pp.1235-1248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00468-014-1033-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 3D d'arbre pour comprendre le climat urbain. Un projet multidisciplinaire ambitieux.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Modélisation 3D d'arbre pour comprendre le climat urbain. Un projet multidisciplinaire ambitieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue XYZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 141 (4ème trimestre), pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the canopy structure manipulation to buffer climate change effects on insect herbivore development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh D Loxdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (1), pp.239-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00468-012-0791-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling fruit-temperature dynamics within apple tree crowns using virtual plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108 (6), pp.1111-1120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcr054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Penman-Monteith and non-linear energy balance approaches for estimating leaf wetness duration and apple scab infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana L. Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 151 (8), pp.1158-1162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation physique de la durée d'humectation à l'échelle de la feuille tenant compte de la mouillabilité de la feuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auvergne Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Le Magazine (21 décembre 2010), 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of fruit temperature dynamics within apple tree crowns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 149 (2), pp.362-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2008.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du rayonnement naturel pour la modélisation de la température des organes : application aux fruits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A double-digitising method for building 3D virtual trees with non-planar leaves: application to the morphology and light-capture properties of young beech trees (Fagus sylvatica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe J.-C. Chambelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André A. Marquier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michaël Chelle</w:t>
+                <w:t xml:space="preserve">A. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Donès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (10), p. 1059 - p. 1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP08051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964821v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A double-digitising method for building 3D virtual trees with non-planar leaves: application to the morphology and light-capture properties of young beech trees (Fagus sylvatica)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+                <w:t xml:space="preserve">Mesure du rayonnement naturel pour la modélisation de la température des organes : application aux fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie L. Guilioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N° Spécial: Rayonnements naturels, pp.127-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454479v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D model for simulating the spatial and temporal distribution of temperature within ellipsoidal fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 147 (1-2), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2007.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong baroclinic effects in a light jet submitted to a pulsed coflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 43 (7), pp.1567-1573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/1.10372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Round turbulent air jet submitted to a pulsed co-flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42 (2), pp.280-288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/1.1739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Round Turbulent Air Jet Submitted to a Pulsed Coflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42 (2), pp.280-288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/1.1739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6463,8151 +6472,8134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les intérêts de l’arbre en milieu urbain face au changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Modelling interactions between stand structure, microclimate regulation, and resource dynamics (water, light, nitrogen) in forest ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle Conférence Plan Canopée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Grenoble Alpes Métropole, Jan 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Society for Ecological Modelling Global Conference (ISEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Ecological Modelling, Oct 2025, Tokyo (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953377v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walnut winter pressure build-up explained through physical modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
+                <w:t xml:space="preserve">Les intérêts de l’arbre en milieu urbain face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saudreau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Cold Hardiness Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Cycle Conférence Plan Canopée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grenoble Alpes Métropole, Jan 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690601v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrivoltaic systems, an opportunity to mitigate the risk of climatic hazards in apricot orchards while producing renewable energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Jardon</w:t>
+                <w:t xml:space="preserve">Walnut winter pressure build-up explained through physical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saudreau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHS Plum Apricot 2024 - 1. International Symposium on Apricot and Plum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">International Plant Cold Hardiness Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884071v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of street trees for urban micro-climatology in Strasbourg - The TIR4sTREEt project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Nerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème colloque annuel de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Climatologie, Jun 2022, Paris Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of street trees for urban micro-climatology in Strasbourg – The TIR4STREET project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Nerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Colloque annuel de l’Association Internationale de Climatologie "Climat et changements environnementaux : mesures, enjeux, transitions", 19-21 juin 2024, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of water restriction on the development of urban trees and their associated climate services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ledroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd World Forum on Urban Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Washington DC (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus d’évapotranspiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur les rôles de l’évapotranspiration en Ville - Journée Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARCEAU IDF, CEREMA, OFB, OPUR,UNIVERSITÉ GUSTAVE EIFFEL, Dec 2023, Séminaire sur les rôles de l’évapotranspiration en Ville Champs sur Marne 5 décembre 2023, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme de la température des organismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième rencontre du réseau TEMPO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau National d'Observatoires de la Phénologie, Oct 2023, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les intérêts de l’arbre en milieu urbain face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ARBRE, face aux défis d’Avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HORTIS, Jan 2023, Albi (81), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In France, silvipastoral arrangements in grasslands can mitigate moderate heat stress in sheep</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les intérets de l'arbre en milieu urbain face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Agroforestry Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plantations d'arbres et changement climatique - 36eme Arborencontre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAUE 77, Jun 2022, Croissy Beaubourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181917v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature heterogeneity at crown scale possible impact on tree architecture after late spring frost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the cycles of winter stem pressure in walnut tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saudreau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les intérets de l'arbre en milieu urbain face au changement climatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In France, silvipastoral arrangements in grasslands can mitigate moderate heat stress in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Russias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain Kokah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plantations d'arbres et changement climatique - 36eme Arborencontre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th European Agroforestry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consorzio Universitario Nuoro, May 2022, Nuoro (Université de Sassari), Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/56863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884413v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for stem diameter variations during freeze/thaw cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saudreau</w:t>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant biophysics and biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR PhyP, Mar 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les intérêts de l'arbre en milieu urbain face au changement climatique. Programme Cooltrees rafraichissement urbain par les arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème ArboRencontre de Seine et Marne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAUE 77, Jun 2022, CROISSY-BEAUBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANR COOLTREES. Le rafraichissement des villes par les arbres - Quantification et modélisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intérêts de l’arbre au pâturage pour le bien-être des ovins et impacts sur la production animale et végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ANR « Arbre, forêt, bois et sociétés »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR, Mar 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">J-TECH Elevage et changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209710v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agroforesterie comme levier d’adaptation des élevages d’herbivores au changement climatique : retours d’expérience sur les impacts d’intégration d’arbres en élevage ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Salon Tech&amp;Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bourg Les Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts de l’arbre au pâturage pour le bien-être des ovins et impacts sur la production animale et végétale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ANR COOLTREES. Le rafraichissement des villes par les arbres - Quantification et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J-TECH Elevage et changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque ANR « Arbre, forêt, bois et sociétés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR, Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182590v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans le paysage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meriem Djouhri</w:t>
+                <w:t xml:space="preserve">Projet COOLTREES, le rafraîchissement des villes par les arbres - Quantification et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Améglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SEFA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t>
+              <w:t xml:space="preserve">Colloque "Arbre, Bois, Forêt et Société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03303236v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet COOLTREES, le rafraîchissement des villes par les arbres - Quantification et modélisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tania Landes</w:t>
+                <w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans le paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Djouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Arbre, Bois, Forêt et Société"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque SEFA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886824v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03303236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal et dynamique de l’ombrage généré par une strate arborée d’une parcelle agroforestière. Analyse de simulations sous la plateforme Capsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelton Desarmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forem Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE/CIRAD, Jun 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback of intracrown temperature heterogeneity on vulnerability to frost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12TH INTERNATIONAL PLANT COLD HARDINESS SEMINAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPCHS, Dec 2021, Gathertown, Japan. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressentir la fraîcheur en ville, un service de l'arbre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Atténuer les Ilots de Chaleur Urbains : un service de l'arbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plantes et Côte d'Azur, le carnaval des Sens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Nationale d'Horticulture de France (SNHF). FRA., May 2019, Nice, France. pp.30-36</w:t>
+              <w:t xml:space="preserve">L'arbre urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La FREDON et le CNFPT., Oct 2019, Aix-en-Provence, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159612v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary modeling approach of plant gas exchange in reduced gravity environments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Saudreau</w:t>
+                <w:t xml:space="preserve">Continuous stem diameter variations as an innovative phenotyping tools for tree functioning under stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helia Sharif</w:t>
+                <w:t xml:space="preserve">Lia Lamacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baffoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Elena Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Annual Meeting of the American Society for Gravitational and Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Denver, United States</w:t>
+              <w:t xml:space="preserve">International Conference TOPWOOD + LIA Forestia Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bariloche, Argentina. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324836v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Intégrée du devenir des Pesticides dans les Paysages agricoles (projet MIPP)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ressentir la fraîcheur en ville, un service de l'arbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Plantes et Côte d'Azur, le carnaval des Sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Nationale d'Horticulture de France (SNHF). FRA., May 2019, Nice, France. pp.30-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962223v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous stem diameter variations as an innovative phenotyping tools for tree functioning under stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lia Lamacque</w:t>
+                <w:t xml:space="preserve">Modélisation Intégrée du devenir des Pesticides dans les Paysages agricoles (projet MIPP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Baffoin</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Herbette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">María Elena Fernández</w:t>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference TOPWOOD + LIA Forestia Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bariloche, Argentina. pp.1-16</w:t>
+              <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372508v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuer les Ilots de Chaleur Urbains : un service de l'arbre</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A multidisciplinary modeling approach of plant gas exchange in reduced gravity environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helia Sharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'arbre urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La FREDON et le CNFPT., Oct 2019, Aix-en-Provence, France. 19 p</w:t>
+              <w:t xml:space="preserve">35. Annual Meeting of the American Society for Gravitational and Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310108v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary citizen science on urban green ingrastructure for building sustainable cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena L. Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Parramon-Dhawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Nature of Cities 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Nature of Cities (TNOC 2019). PARIS., Jun 2019, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arbres et les ilôts de chaleur urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique Echospaysage "Arbres et Sécurité, de la santé des citadins à la gestion des risques de rupture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EchosPaysage Auvergne-Rhône-Alpes., Oct 2019, Lempdes, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations de diamètres des arbres, un outil innovant pour caractériser la phénologie ??? - Un cas d'étude d'arbres en ville...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Thématique FP INRA -InnObs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Montpellier, France. 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du rôle de la végétation d’un parc urbain à partir du modèle microclimatique LASER/F : le cas du jardin du Palais Universitaire à Strasbourg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AIC, Nice, 4-6 juillet 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of urban vegetation impact based on the microclimate model LASER/F: the case study of a park in Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NOAA CREST Institute of the City University of New York, The International Association for Urban Climate (IAUC) and the AMS Board on the Urban Environment, Aug 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rafraichissement des villes par les arbres : Quantification et modélisation de l’apport des arbres sur le confort thermique des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AFB-CNFPT : Biodiversité et Collectivités Territoriales : Quelles opportunités pour les territoires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Française pour la Biodiversité (AFB). FRA., Feb 2018, Montpellier, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et amélioration du module microclimatique de STICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Séminaire des utilisateurs de Stics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, La Rochelle, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From TLS point clouds to 3D models of trees: a comparison of existing algorithms for 3D tree reconstruction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3d Virtual Reconstruction and Visualization of Complex Architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Photogrammetry and Remote Sensing (ISPRS). INT., Mar 2017, Nafplio, Greece. pp.113-120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W3-113-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand agricultures urbaines cherchent agronomie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermal heterogeneity at leaf, canopy and biogeographical scales: consequences for leaf dwelling insects</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude du rôle du végétal, en particulier les arbres, dans la création de microclimats en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society-for-Integrative-and-Comparative-Biology (SICB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Portland, United States. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque AIC, Besançon, 6-9 juillet 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743064v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rôle du végétal, en particulier les arbres, dans la création de microclimats en milieu urbain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The thermal heterogeneity at leaf, canopy and biogeographical scales: consequences for leaf dwelling insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ezanic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AIC, Besançon, 6-9 juillet 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Besancon, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Society-for-Integrative-and-Comparative-Biology (SICB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Portland, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835040v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbre au service du climat urbain : comment lutter contre les ilots de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Nationales d'Arboriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Arboriculture (SFA). FRA., Jun 2016, Vichy, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of level of details in the 3D reconstruction of trees for microclimate modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII ISPRS Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Photogrammetry and Remote Sensing (ISPRS). INT., Jul 2016, Prague, Czech Republic. pp.257-264, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B8-257-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the inter-comparison of radiation transfert model for plant modelling application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic acoustic emissions: freezing pattern and relation with cavitation and freeze-thaw induced embolism in woody species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Kasuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 86 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D tree architecture modeling from laser scanning for urban microclimate study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal variation of transpiration and latent heat fluxes from isolated linden crowns and lawns in a park at Strasbourg, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Landes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guillemin</w:t>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kastendeutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment (ICUC9), Toulouse, France, juillet 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICUC9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Urban Climate (IAUC). INT., Jul 2015, Toulouse, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926487v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variation of transpiration and latent heat fluxes from isolated linden crowns and lawns in a park at Strasbourg, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Kastendeutsch</w:t>
+                <w:t xml:space="preserve">3D tree architecture modeling from laser scanning for urban microclimate study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUC9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Urban Climate (IAUC). INT., Jul 2015, Toulouse, France. 1 p</w:t>
+              <w:t xml:space="preserve">9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment (ICUC9), Toulouse, France, juillet 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209267v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variations of transpiration and latent heat fluxes from isolated linden crowns and lawns in a park at Strasbourg, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUC9 - 9 th International Conference on Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Urban Climate (IAUC). INT., Jul 2015, Toulouse, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation du climat thermique urbain par les arbres : ombrage et température du couvert.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAg : Ville à haute intensité écologique : place du végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Angers, France. pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three years long fieldwork experiment to monitor the role of vegetation on the urban climate of the city of Strasbourg, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUC9 - 9 th International Conference on Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Météo France. FRA., Jul 2015, Toulouse, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of solar light on the fate of elicitor acibenzolar-S-methyl, during the use phase of its life cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Biocontrol2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Perpignan, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codling moth exclusion netting: an overview of French and Italian experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC-WPRS Working Group "Integrated Plant Protection in Fruit Crops"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Viennes, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of solar light on the ilicitor acybenzolar-S-methyl, during the use phase of its life cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrol 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Perpignan, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling wind effect on the motion of leaves in a tree: from single leaf mechanics to global quantities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO 2014 Wind and Trees International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Aug 2014, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How petiole flexibility changes light interception at the tree scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FSPM., Jun 2013, Sariselka, Finland. pp.276-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling spatial and temporal leaf temperature dynamics a focus on the leaf boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Ezanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FSPM., Jun 2013, Sariselka, Finland. pp.146-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variability of leaf gas exchange and temperature responses of apple trees to drought assessed by a 3D turbid medium model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charreyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Sariselka, Finland. pp.118-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and plant pest dynamics: scales matter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Spatial variability of wetness duration within a tree-crown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and pest development international conference</w:t>
+              <w:t xml:space="preserve">International Conference “Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190590v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of wetness duration within a tree-crown</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Climate and plant pest dynamics: scales matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Sache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference “Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t>
+              <w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and pest development international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268698v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modelling of leaf wetness duration at the leaf scale taking into account leaf wettability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A biophysical approach to simulate effects of climatic change on tree pest insects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Davis, United States. pp.117-119</w:t>
+              <w:t xml:space="preserve">Interdisciplinarity workshop on Adapting to Climate Change Agriculture and Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964689v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biophysical approach to simulate effects of climatic change on tree pest insects.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Physical modelling of leaf wetness duration at the leaf scale taking into account leaf wettability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinarity workshop on Adapting to Climate Change Agriculture and Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Aubière, France</w:t>
+              <w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Davis, United States. pp.117-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189808v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can tree architecture buffer climate change effects on pest? A biophysical approach using virtual plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu M. Dassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Georges Biron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Davis, United States. pp.120-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and analysis of an apple pest behaviour:MRI and X-ray microtomography comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou A. Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Georges Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanette F. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MR In Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of thermoperiodic conditions on the developmental rate of the codling moth larvae of resistant and non-resistant strains to chemical and viral (CpGV) insecticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana A. Xavier Scomparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Berling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Integrated Fruit Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.552-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thermoperiodic conditions on the developmental rate of codling moth larvae of resistant and non-resistant strains to chemical and viral (CpGv) insecticides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">On the relationship between tree architecture, microclimate and fruit temperature within a three crown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Integrated Fruit Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Avignon, France. 1 p</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Waedenswil, Switzerland. pp.217-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964836v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relationship between tree architecture, microclimate and fruit temperature within a three crown</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">A double-digitising method for building 3D virtual trees with non-planar leaves: application to the morphology and light-capture properties of young beech trees (Fagus sylvatica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe J.-C. Chambelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Dassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5. International Workshop on Functional Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP08051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964837v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A double-digitising method for building 3D virtual trees with non-planar leaves: application to the morphology and light-capture properties of young beech trees (Fagus sylvatica)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+                <w:t xml:space="preserve">Effects of thermoperiodic conditions on the developmental rate of codling moth larvae of resistant and non-resistant strains to chemical and viral (CpGv) insecticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana A. Xavier Scomparin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. O. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on Functional Structural Plant Models</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7. International Conference on Integrated Fruit Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Avignon, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964598v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et microclimat des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Dones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Plantes et Peuplements Virtuls (PLANVIRT 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lyon, France. pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating microclimates in orchards, a promising prospect to reduce pest and pathogen damages and chemical treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Georges Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Dones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Congress of the Federation for Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic instantiation of a structural leaf model from 3D scanner data: application to light interception computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Chambelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Donès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International workshop on functional-structural plant model, Napier, NZL, 4-9 November 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.P6/1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques thermiques hivernales au sein d'un arbre isolé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d'Etude de l'Arbre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady turbulent variable density jet submitted to a pulsed coflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of a confined variable density turbulent jet submitted to a strongly pulsed coflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Turbulence, Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Nagoya, Japan. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a variable density turbulent jet submitted to a pulsed coflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Variable Density Turbulent Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Banyuls-sur-mer, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14617,3063 +14609,3063 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can agroforestry protect crops from cavitation / hydraulic failure ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom de Swaef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Agroforestry Conference (EURAF 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Brno, Czech Republic. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physics modelling of freeze-thaw cycles effects on tree branches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saudreau</w:t>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Badel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Plant Biomechanics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France. , 2022, proceding 10th Plant Biomechanics conference, Lyon-France, 22-26th Aug 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiple ecosystem services of urban green infrastructure and their trade-offs: a European citizen science project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena L. Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Parramon-Dhawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerea Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Mijic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Urban Green Infrastructure Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Londre, United Kingdom. , 1 p., 2019, Proceeding of the 3rd European Urban Green Infrastructure Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher sustainability thanks to better afforestation of Cities (HSBC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiery Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena L. Cardenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TNOC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France. , 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbres et confort thermique des cultures et des ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grosperrin Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Croisons les regards #4 - Journée d’échanges du RMT AgroforesterieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans les paysages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chataignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA réseau interdisciplinaire PAYOTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the inter-comparison of radiation transfert model for plant modelling application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ngao</w:t>
+                <w:t xml:space="preserve">Source - sink relationships in young apples (Malus pumila Mill.) impacted by nitrogen fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Saint Joanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, QingDao, China. </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FSPMA 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 p., 2016, FSPMA 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400026v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source - sink relationships in young apples (Malus pumila Mill.) impacted by nitrogen fertilization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Walser</w:t>
+                <w:t xml:space="preserve">Toward the inter-comparison of radiation transfert model for plant modelling application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 1 p., 2016, FSPMA 2016</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, QingDao, China. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602201v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From lidar acquisition to FSPM application to 3D urban tree transpiration modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Bournez</w:t>
+                <w:t xml:space="preserve">Des arbres pour climatiser la ville. Régulation du climat thermique urbain par les arbres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Landes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Saudreau</w:t>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 1 p., 2016, FSPMA 2016</w:t>
+              <w:t xml:space="preserve">Journées Portes Ouvertes INRA Crouel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Fd, France. 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602980v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des arbres pour climatiser la ville. Régulation du climat thermique urbain par les arbres.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">From lidar acquisition to FSPM application to 3D urban tree transpiration modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Portes Ouvertes INRA Crouel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Fd, France. 1 p., 2016</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FSPMA 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 p., 2016, FSPMA 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800762v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring carbon allocation with a multi-scale model: the case of apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Zanotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Qingdao, China. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three years long fieldwork experiment to monitor the role of vegetation on the urban climate of the city of Strasbourg, France.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Combining 3D digitizing data and architectural modelling to simulate shoot growth and geometry in apple.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUC9</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. , Acta Horticulturae, 1160, pp.28, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269041v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining 3D digitizing data and architectural modelling to simulate shoot growth and geometry in apple.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">A three years long fieldwork experiment to monitor the role of vegetation on the urban climate of the city of Strasbourg, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kastendeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICUC9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France. , 1 p., 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269059v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light interception characteristics estimated from three-dimensional virtual plants for two apple cultivas and influenced by combinations of rootstocks and tree architecture in loess plateau of China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xilong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manrang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenxi Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France. , Acta Horticulturae, 1160, pp.53, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'infection par la microsporidie Nosema Ceranae sur la régulation de la température par l'abeille domestique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Modelling spatial and temporal leaf temperature dynamics at leaf and canopy scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Georges Biron</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journées de la recherche apicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France. ITSAP, pp.19, 2014</w:t>
+              <w:t xml:space="preserve">Workshop HETEROCLIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Loches, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRBI - LEGS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 p., 2014, The response of organisms to climate change in heterogeneous environments</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268585v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling spatial and temporal leaf temperature dynamics at leaf and canopy scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Effet de l'infection par la microsporidie Nosema Ceranae sur la régulation de la température par l'abeille domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Lofe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Georges Biron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop HETEROCLIM</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 1 p., 2014, The response of organisms to climate change in heterogeneous environments</w:t>
+              <w:t xml:space="preserve">2ème Journées de la recherche apicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. ITSAP, pp.19, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268583v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3D magnetic digitizing: a tool to measure 3D tree structure and its dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The role of elastic deformation in the statics of inclination angle of leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, Proceedings of the Plant Biomechanics Conference, 1 p., 2012, Plant Biomechanics International Conference</w:t>
+              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, Proceedings of the Plant Biomechanics Conference, pp.223, 2012, Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268705v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of elastic deformation in the statics of inclination angle of leaves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The 3D magnetic digitizing: a tool to measure 3D tree structure and its dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, Proceedings of the Plant Biomechanics Conference, pp.223, 2012, Plant Biomechanics International Conference</w:t>
+              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, Proceedings of the Plant Biomechanics Conference, 1 p., 2012, Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268704v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intéractions dynamiques entre architecture du pommier et développement des épidémies de Venturia inaequalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Plantes et Peuplements Virtuels (PLANTVIRT 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lyon, France. pp.34-35, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3 dimensional physical model to predict temperature dynamics within fruits in response to environment changes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Automatic instantiation of a structural leaf model from 3D scanner data: application to light interception computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe J.-C. Chambelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Napier, New Zealand. , pp.30, 2007</w:t>
+              <w:t xml:space="preserve">, 2007, Napier, New Zealand. , pp.6, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189266v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic instantiation of a structural leaf model from 3D scanner data: application to light interception computation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">A 3 dimensional physical model to predict temperature dynamics within fruits in response to environment changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Marquier</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Napier, New Zealand. , pp.6, 2007</w:t>
+              <w:t xml:space="preserve">, 2007, Napier, New Zealand. , pp.30, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189301v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5 - Un air de ville, grâce aux arbres et à la forêt urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bastien Castagneyrol; Serge Muller; Alain Paquette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’arbre en ville à la forêt urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae; Presses de l’Université du Québec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 87-112 (chap. 5), 2024, collection Synthèses, 978-2-7592-3878-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anticipation des impacts du changement climatique sur les bioagresseurs en arboriculture fruitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les productions fruitières à l'heure du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.319-353, 2022, 9782759232512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau aux interfaces : Phénomènes capillaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cruiziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plantes &amp; l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of level of details in the 3D reconstruction of trees for microclimate modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xxiii Isprs Congress, Commission Viii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41 (B8), Copernicus Gesellschaft Mbh, 2016, International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprsarchives-XLI-B8-257-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17683,91 +17675,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbres et ville : l'enjeu de la température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17777,767 +17769,767 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PETONCLE : un laboratoire à ciel ouvert pour les arbres urbains à Clermont-Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badel Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barroux Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charrier Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malagoli Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat : à Lyon, ces forêts urbaines qui pourraient devenir de grands « climatiseurs naturels »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodot Emma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des arbres pour rafraîchir les villes de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des villes plus vertes à coups de tronçonneuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Professeur Canardeau Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour profiter de la fraicheur des arbres : les aider à s'adapter au climat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ségur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depecker Caroline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le génie des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobécourt Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VegeMaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pyRATP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18547,877 +18539,877 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DigitAF Deliverable 2.5: Plan for improvement of existing tools/models for tree and crop productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom De Swaef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Lammoglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Final du projet Recherches-Actions PETONCLE : Projet d'ÉTude d'un nOuvel améNagement à CLErmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR PIAF (INRAE, UCA). 2024, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résultats du programme de recherche ANR COOLTREES, une fenêtre ouverte vers l'aménagement des villes de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loise Triollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Laille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] INRAE; Plante &amp; Cité, 26 rue Jean Dixméras, 49066 Angers Cedex 01; Université de Strasbourg (Unistra), FRA.; CNRS. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de la sylviculture du pin laricio en France dans le contexte de la maladie des bandes rouges : Quels sont les déterminants de la vulnérabilité du pin laricio à la maladie des bandes rouges ? Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea Nogent sur Vernisson; CNPF; DSF; IGN; INRA; ONF. 2019, pp.144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'éclairement du sentier pédagogique forestier du Mont-Dore (63)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Arbre en ENvironnement Urbain : Modélisation 3D et suivi des échanges radiatifs et d’énergie d’un îlot vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Nerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Université de Strasbourg. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts agronomiques et environnementaux d'une méthode de lutte permettant de reduire fortement l'usage des pesticides : les filets ALt-Carpo en arboriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2013, 49 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de l'influence des changements climatiques dans la modulation des résistances aux stress biotique et abiotique de fruitiers tempérés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique. 2008, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19427,91 +19419,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le déterminisme de la température des organes végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux et Changements globaux. Université Clermont Auvergne, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03678733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19521,117 +19513,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la dynamique spatiale et temporelle du rayonnement transmis par une strate arborée d'une parcelle agroforestière. Confort thermique des ruminants en sylvopastoralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelton Desarmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Manlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19641,131 +19633,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlaniPIAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId484"/>
+      <w:footerReference w:type="default" r:id="rId486"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19833,51 +19825,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95C9AD04"/>
+    <w:nsid w:val="1FC1743F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19981,51 +19973,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B9233608"/>
+    <w:nsid w:val="CA64D787"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20129,51 +20121,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C7AD0E8B"/>
+    <w:nsid w:val="F175C26E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20366,51 +20358,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-saudreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1130-5785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170038017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Canonne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thierry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubuc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110694" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110646" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Serafim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ramos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Yilmaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sousa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Yu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05614-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae360" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484842v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Xing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghai Hu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengli Lin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zeng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Guo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3372293" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13051338" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104843v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mobeen Tahir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1117051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mentec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kastendeuch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.856569" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena L C&#225;rdenas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132413656" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rouby" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.108890" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Geel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Peeters" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Acker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225714" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bournez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2018.10.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904404v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ceulemans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy207" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625172v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Geerts" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marcos Ramos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.053" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824997v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Tadrist" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Cheng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailan Jiang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nerry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2018.07.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824188v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arthur Woods" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4046" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622720v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.08.047" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Ezanic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13026" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611441v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lavergne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2017.07.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.02.036" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597074v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.02.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640192v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Yang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Long Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yun Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Rang Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1403-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183016v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pramsohler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline Charra-Vaskou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13361" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622648823879841E12" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149371v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00259" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01187713v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tadrist" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Julio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.04.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCNSB6BT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236456v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hayot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193198v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nordey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2016.03.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00995137v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.09.025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42P1Z9V9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063248v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1033-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123445v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866158v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dassot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adam" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D Loxdale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0791-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVL3XFZW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964729v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Marquier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964811v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Leca" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.04.010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKTZ0S2K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964565v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964796v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Monney" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.09.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T10PVMG8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964821v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Guilioni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454479v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Chambelland" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dassot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Don&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08051" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189271v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.06.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QPW1851-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017610v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charnay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.10372" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146879v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.1739" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601827v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bury" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Charnay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690601v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884071v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jardon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guerrier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736502v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nerry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469684v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275470v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884305v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884334v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180061v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181917v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Russias" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Kokah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56863" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Serre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788793v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884413v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648177v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692176v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209710v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182534v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182590v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886824v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884449v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelton Desarmes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541135v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159612v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324836v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Sharif" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372508v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Lamacque" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baffoin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310108v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154674v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena L. Cardenas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Parramon-Dhawan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394665v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444447v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933850v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884145v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730006v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788537v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Othman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577092v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W3-113-2017" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512523v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743064v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caillon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezanic" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835040v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Colin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739764v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142923v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B8-257-2016" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543439v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269261v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kasuga" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926487v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209267v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kastendeutsch" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269095v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743096v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269094v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268782v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charbouillot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268697v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Severac" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268821v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268696v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744701v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744825v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744700v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charreyron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190590v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268698v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964689v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189808v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964698v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Dassot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pincebourde" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964167v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou A. Traore" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette F. Chevallier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964825v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Xavier Scomparin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Berling" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964836v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Fernandes" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964837v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Monney" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964598v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964480v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964473v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589662v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chambelland" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189342v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bodet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147131v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104642v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104644v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598431v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soulard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727914v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111204v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Clark" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Ferrando" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mijic" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154675v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Ameglio" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400026v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602201v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint Joanis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandame" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383580.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602980v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383583.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800762v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602913v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Reyes" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zanotelli" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269041v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269059v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.5" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269060v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manrang Zhang" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Gao" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.36" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268585v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lofe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guyot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268583v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://casas-lab.irbi.univ-tours.fr/heteroclim.html" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268705v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268704v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189411v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189266v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189301v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863165v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/260/9782759238798/de-l-arbre-en-ville-a-la-foret-urbaine" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498867v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338490v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cruiziat" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595677v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bournez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Landes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B8-257-2016" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788234v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022807v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badel Eric" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroux Laurent" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagoli Philippe" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884267v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodot Emma" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817461v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753990v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Professeur Canardeau Flipo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943102v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;gur" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depecker Caroline" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971594v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nob&#233;court Emmanuelle" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268591v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268592v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711263v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom De Swaef" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lammoglia" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874954v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754282v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loise Triollet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laille" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336070v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Audin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Balay" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790922v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933851v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189809v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Severac" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cros" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189805v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03678733v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619672v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Manlay" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806334v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-saudreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1130-5785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170038017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884071v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grechi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2026.1450.7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Canonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thierry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubuc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110694" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110646" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae360" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883848v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Serafim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ramos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Yilmaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sousa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05614-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Xing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghai Hu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengli Lin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zeng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Guo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3372293" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13051338" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mobeen Tahir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1117051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mentec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kastendeuch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.856569" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481849v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena L C&#225;rdenas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132413656" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rouby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.108890" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893857v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Geel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Peeters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Acker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225714" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bournez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2018.10.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625172v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ceulemans" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Geerts" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marcos Ramos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy207" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Cheng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailan Jiang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nerry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2018.07.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824997v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Tadrist" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arthur Woods" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4046" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.08.047" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597074v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.02.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611441v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lavergne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2017.07.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604734v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Ezanic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13026" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533847v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.02.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640192v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Yang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Long Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yun Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Rang Zhang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1403-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149371v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00259" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01187713v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tadrist" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Julio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.04.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCNSB6BT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637035v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622648823879841E12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183016v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pramsohler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline Charra-Vaskou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13361" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00995137v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.09.025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42P1Z9V9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193198v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nordey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2016.03.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063248v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1033-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123445v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hayot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866158v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dassot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D Loxdale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0791-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVL3XFZW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964729v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Marquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr054" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964811v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Leca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.04.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKTZ0S2K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964565v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964796v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Monney" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.09.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T10PVMG8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454479v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Chambelland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dassot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Don&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08051" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964821v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Guilioni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189271v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.06.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QPW1851-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017610v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charnay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.10372" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146879v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.1739" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601827v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bury" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Charnay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05594966v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Moulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953377v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690601v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736502v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nerry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469684v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275470v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884305v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884334v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180061v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884413v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881001v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Serre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788793v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181917v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Russias" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Kokah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56863" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692176v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182590v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182534v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209710v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886824v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884449v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelton Desarmes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541135v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310108v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372508v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Lamacque" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baffoin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159612v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324836v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Sharif" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154674v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena L. Cardenas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Parramon-Dhawan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394665v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444447v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933850v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884145v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730006v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788537v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Othman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577092v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W3-113-2017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512523v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835040v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Colin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743064v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caillon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezanic" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739764v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142923v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B8-257-2016" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543439v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269261v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kasuga" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209267v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kastendeutsch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926487v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269095v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743096v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269094v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268782v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charbouillot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupil" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268697v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Severac" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268821v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268696v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744701v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744825v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744700v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charreyron" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268698v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190590v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189808v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964689v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964698v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Dassot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pincebourde" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964167v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou A. Traore" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette F. Chevallier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964825v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Xavier Scomparin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Berling" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964837v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Monney" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964598v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964836v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Fernandes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964480v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964473v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589662v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chambelland" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189342v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bodet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147131v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104642v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104644v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598431v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soulard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727914v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111204v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Clark" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Ferrando" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mijic" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154675v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Ameglio" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602201v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint Joanis" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandame" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383580.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400026v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800762v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602980v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383583.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602913v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Reyes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zanotelli" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269059v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.5" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269041v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269060v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manrang Zhang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Gao" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.36" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268583v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://casas-lab.irbi.univ-tours.fr/heteroclim.html" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268585v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lofe" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guyot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268704v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268705v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189411v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189301v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189266v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863165v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/260/9782759238798/de-l-arbre-en-ville-a-la-foret-urbaine" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498867v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338490v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cruiziat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595677v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bournez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Landes" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B8-257-2016" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788234v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022807v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badel Eric" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroux Laurent" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagoli Philippe" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884267v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodot Emma" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817461v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753990v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Professeur Canardeau Flipo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943102v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;gur" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depecker Caroline" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971594v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nob&#233;court Emmanuelle" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268591v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268592v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711263v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom De Swaef" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lammoglia" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874954v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754282v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loise Triollet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laille" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336070v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Audin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Balay" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790922v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933851v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189809v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Severac" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cros" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189805v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03678733v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619672v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Manlay" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806334v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>