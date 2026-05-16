--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -899,152 +899,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une campagne de mesures inédite pour quantifier les bienfaits des arbres d’alignement à Strasbourg – Le projet TIR4STREET (1er épisode)</w:t>
+                <w:t xml:space="preserve">Differential warming at crown scale impacts walnut primary growth onset and secondary growth rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Landes</w:t>
+                <w:t xml:space="preserve">Nicolas Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Najjar</w:t>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Macher</w:t>
+                <w:t xml:space="preserve">Christophe Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lecomte</w:t>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue XYZ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (22), pp.7127-7144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589922v1</w:t>
+                <w:t xml:space="preserve">hal-04724099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze dehydration vs. supercooling in tree stems: physical and physiological modelling</w:t>
               </w:r>
@@ -1082,363 +1091,354 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44 (1), tpad117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/tpad117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanism for winter stem pressure build-up in walnut trees</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+                <w:t xml:space="preserve">Une campagne de mesures inédite pour quantifier les bienfaits des arbres d’alignement à Strasbourg – Le projet TIR4STREET (1er épisode)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georges Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue XYZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690247v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential warming at crown scale impacts walnut primary growth onset and secondary growth rate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Saudreau</w:t>
+                <w:t xml:space="preserve">On the mechanism for winter stem pressure build-up in walnut trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Serre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 75 (22), pp.7127-7144. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (4), tpae037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpae037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724099v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate pH mediates growth promotion and resilience to water stress of Tilia tomentosa seedlings after Ectomycorrhizal inoculation</w:t>
               </w:r>
@@ -1686,291 +1686,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting Apricot Orchards with Rain Shelters Reduces Twig Blight Damage Caused by Monilinia spp. and Makes It Possible to Reduce Fungicide Use</w:t>
+                <w:t xml:space="preserve">Contributions of leaf distribution and leaf functions to photosynthesis and water-use efficiency from leaf to canopy in apple: A comparison of interstocks and cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brun</w:t>
+                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Combe</w:t>
+                <w:t xml:space="preserve">Weiwei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gros</w:t>
+                <w:t xml:space="preserve">Muhammad Mobeen Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Walser</w:t>
+                <w:t xml:space="preserve">Xilong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (5), pp.1338. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1117051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy13051338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1117051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106602v1</w:t>
+                <w:t xml:space="preserve">hal-04104843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of leaf distribution and leaf functions to photosynthesis and water-use efficiency from leaf to canopy in apple: A comparison of interstocks and cultivars</w:t>
+                <w:t xml:space="preserve">Protecting Apricot Orchards with Rain Shelters Reduces Twig Blight Damage Caused by Monilinia spp. and Makes It Possible to Reduce Fungicide Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiwei Yang</w:t>
+                <w:t xml:space="preserve">Freddy Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Mobeen Tahir</w:t>
+                <w:t xml:space="preserve">Christophe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xilong Chen</w:t>
+                <w:t xml:space="preserve">Pascal Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1117051. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.1338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1117051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy13051338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104843v1</w:t>
+                <w:t xml:space="preserve">hal-04106602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling the TEB and Surfatm models for heat flux modelling in urban area: comparison with flux measurements in Strasbourg (France)</w:t>
               </w:r>
@@ -1982,51 +1982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,51 +2116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena L Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2553,77 +2553,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of simulated light interception and tree transpiration to the level of detail of 3D tree reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2668,801 +2668,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation reflectance spectroscopy for biomonitoring of heavy metal pollution in urban soils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure is more important than physiology for estimating intracanopy distributions of leaf temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Ceulemans</w:t>
+                <w:t xml:space="preserve">H. Arthur Woods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willem Geerts</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.09.053⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (10), pp.5206-5218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625172v1</w:t>
+                <w:t xml:space="preserve">hal-01824188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in ectomycorrhizal fungal communities associated with Silver linden (Tilia tomentosa) within and across urban areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foliar optical traits indicate that sealed planting conditions negatively affect urban tree health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten van Geel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Ceulemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kasper van Acker</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Geerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Marcos Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiy207⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.895-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.08.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904404v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the leaf area of an individual tree in urban areas using terrestrial laser scanner and path length distribution model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nerry</w:t>
+                <w:t xml:space="preserve">Variation in ectomycorrhizal fungal communities associated with Silver linden (Tilia tomentosa) within and across urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Geel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Ceulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper van Acker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2018.07.015⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiy207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133322v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foliage motion under wind, from leaf flutter to branch buffeting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Marquier</w:t>
+                <w:t xml:space="preserve">Vegetation reflectance spectroscopy for biomonitoring of heavy metal pollution in urban soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Geel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Ceulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Geerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Marcos Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2018.0010⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 243, pp.1912-1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.09.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824997v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure is more important than physiology for estimating intracanopy distributions of leaf temperatures</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimating the leaf area of an individual tree in urban areas using terrestrial laser scanner and path length distribution model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronghai Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyu Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hailan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.4046⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.357-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2018.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824188v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foliar optical traits indicate that sealed planting conditions negatively affect urban tree health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Miguel Marcos Ramos</w:t>
+                <w:t xml:space="preserve">Foliage motion under wind, from leaf flutter to branch buffeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amandolese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 95, pp.895-906. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (142), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.08.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2018.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622720v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of tree canopy on thermal and radiative microclimates in a mixed temperate forest: A new statistical method to analyse hourly temporal dynamics</w:t>
               </w:r>
@@ -3764,51 +3764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (10), 15 p. </w:t>
@@ -4078,433 +4078,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of environmental factors and management practices on microclimate, winter physiology and frost resistance in trees</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régulation du climat thermique urbain par les arbres : ombrage et température du couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kastendeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome J. Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00259⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.23-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4622648823879841E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149371v1</w:t>
+                <w:t xml:space="preserve">hal-02637035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf flutter by torsional galloping: Experiments and model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Julio</w:t>
+                <w:t xml:space="preserve">Effects of environmental factors and management practices on microclimate, winter physiology and frost resistance in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2015.04.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01187713v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation du climat thermique urbain par les arbres : ombrage et température du couvert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaf flutter by torsional galloping: Experiments and model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Julio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome J. Ngao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2015.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.4622648823879841E12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02637035v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic emissions during ice nucleation and propagation in plant xylem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pramsohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4512,51 +4512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 207 (3), pp.570-578. </w:t>
@@ -4588,571 +4588,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind and gravity mechanical effects on leaf inclination angles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Tadrist</w:t>
+                <w:t xml:space="preserve">Modélisation 3D d'arbre pour comprendre le climat urbain. Un projet multidisciplinaire ambitieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue XYZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (4ème trimestre), pp.61-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995137v1</w:t>
+                <w:t xml:space="preserve">hal-01123445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-assisted analysis of spatial and temporal variations in fruit temperature and transpiration highlighting the role of fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nordey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Nordey</w:t>
+                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Saudreau</w:t>
+                <w:t xml:space="preserve">Jacques Joas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (3), e92532 (12 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jplph.2016.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to simulate the gravitropic response and internal stresses in trees, considering the progressive maturation of wood</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Wind and gravity mechanical effects on leaf inclination angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-014-1033-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 341, pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2013.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063248v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 3D d'arbre pour comprendre le climat urbain. Un projet multidisciplinaire ambitieux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
+                <w:t xml:space="preserve">A model to simulate the gravitropic response and internal stresses in trees, considering the progressive maturation of wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue XYZ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.1235-1248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-014-1033-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123445v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the canopy structure manipulation to buffer climate change effects on insect herbivore development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6009,51 +6009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6214,261 +6214,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Round turbulent air jet submitted to a pulsed co-flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Borée</w:t>
+                <w:t xml:space="preserve">Round Turbulent Air Jet Submitted to a Pulsed Coflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Charnay</w:t>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42 (2), pp.280-288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/1.1739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146879v1</w:t>
+                <w:t xml:space="preserve">hal-03601827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Round Turbulent Air Jet Submitted to a Pulsed Coflow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Bury</w:t>
+                <w:t xml:space="preserve">Round turbulent air jet submitted to a pulsed co-flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Charnay</w:t>
+                <w:t xml:space="preserve">Y. Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42 (2), pp.280-288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/1.1739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601827v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6683,1192 +6683,1192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walnut winter pressure build-up explained through physical modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+                <w:t xml:space="preserve">Modeling of street trees for urban micro-climatology in Strasbourg – The TIR4STREET project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georges Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Nerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Cold Hardiness Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">37ème Colloque annuel de l’Association Internationale de Climatologie "Climat et changements environnementaux : mesures, enjeux, transitions", 19-21 juin 2024, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690601v1</w:t>
+                <w:t xml:space="preserve">hal-04469684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of street trees for urban micro-climatology in Strasbourg - The TIR4sTREEt project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Macher</w:t>
+                <w:t xml:space="preserve">Walnut winter pressure build-up explained through physical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème colloque annuel de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Climatologie, Jun 2022, Paris Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">International Plant Cold Hardiness Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736502v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of street trees for urban micro-climatology in Strasbourg – The TIR4STREET project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modeling of street trees for urban micro-climatology in Strasbourg - The TIR4sTREEt project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Nerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Colloque annuel de l’Association Internationale de Climatologie "Climat et changements environnementaux : mesures, enjeux, transitions", 19-21 juin 2024, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">37ème colloque annuel de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Climatologie, Jun 2022, Paris Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469684v1</w:t>
+                <w:t xml:space="preserve">hal-04736502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of water restriction on the development of urban trees and their associated climate services</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les intérêts de l’arbre en milieu urbain face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd World Forum on Urban Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Washington DC (USA), United States</w:t>
+              <w:t xml:space="preserve">L’ARBRE, face aux défis d’Avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HORTIS, Jan 2023, Albi (81), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275470v1</w:t>
+                <w:t xml:space="preserve">hal-04180061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les processus d’évapotranspiration</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impacts of water restriction on the development of urban trees and their associated climate services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Ledroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur les rôles de l’évapotranspiration en Ville - Journée Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARCEAU IDF, CEREMA, OFB, OPUR,UNIVERSITÉ GUSTAVE EIFFEL, Dec 2023, Séminaire sur les rôles de l’évapotranspiration en Ville Champs sur Marne 5 décembre 2023, France</w:t>
+              <w:t xml:space="preserve">2nd World Forum on Urban Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Washington DC (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884305v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme de la température des organismes</w:t>
+                <w:t xml:space="preserve">Les processus d’évapotranspiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième rencontre du réseau TEMPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau National d'Observatoires de la Phénologie, Oct 2023, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">Séminaire sur les rôles de l’évapotranspiration en Ville - Journée Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCEAU IDF, CEREMA, OFB, OPUR,UNIVERSITÉ GUSTAVE EIFFEL, Dec 2023, Séminaire sur les rôles de l’évapotranspiration en Ville Champs sur Marne 5 décembre 2023, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884334v1</w:t>
+                <w:t xml:space="preserve">hal-04884305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les intérêts de l’arbre en milieu urbain face au changement climatique</w:t>
+                <w:t xml:space="preserve">Déterminisme de la température des organismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ARBRE, face aux défis d’Avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HORTIS, Jan 2023, Albi (81), France</w:t>
+              <w:t xml:space="preserve">Troisième rencontre du réseau TEMPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National d'Observatoires de la Phénologie, Oct 2023, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180061v1</w:t>
+                <w:t xml:space="preserve">hal-04884334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les intérets de l'arbre en milieu urbain face au changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature heterogeneity at crown scale possible impact on tree architecture after late spring frost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plantations d'arbres et changement climatique - 36eme Arborencontre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAUE 77, Jun 2022, Croissy Beaubourg, France</w:t>
+              <w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884413v1</w:t>
+                <w:t xml:space="preserve">hal-03881001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature heterogeneity at crown scale possible impact on tree architecture after late spring frost</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Serre</w:t>
+                <w:t xml:space="preserve">Modelling the cycles of winter stem pressure in walnut tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881001v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the cycles of winter stem pressure in walnut tree</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In France, silvipastoral arrangements in grasslands can mitigate moderate heat stress in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Russias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain Kokah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xylem International Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th European Agroforestry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consorzio Universitario Nuoro, May 2022, Nuoro (Université de Sassari), Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/56863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788793v1</w:t>
+                <w:t xml:space="preserve">hal-04181917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In France, silvipastoral arrangements in grasslands can mitigate moderate heat stress in sheep</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les intérets de l'arbre en milieu urbain face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Agroforestry Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plantations d'arbres et changement climatique - 36eme Arborencontre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAUE 77, Jun 2022, Croissy Beaubourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/56863⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04181917v1</w:t>
+                <w:t xml:space="preserve">hal-04884413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for stem diameter variations during freeze/thaw cycles</w:t>
               </w:r>
@@ -7880,77 +7880,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant biophysics and biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR PhyP, Mar 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8038,471 +8038,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts de l’arbre au pâturage pour le bien-être des ovins et impacts sur la production animale et végétale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feedback of intracrown temperature heterogeneity on vulnerability to frost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J-TECH Elevage et changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12TH INTERNATIONAL PLANT COLD HARDINESS SEMINAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPCHS, Dec 2021, Gathertown, Japan. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182590v1</w:t>
+                <w:t xml:space="preserve">hal-03541135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agroforesterie comme levier d’adaptation des élevages d’herbivores au changement climatique : retours d’expérience sur les impacts d’intégration d’arbres en élevage ovin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ANR COOLTREES. Le rafraichissement des villes par les arbres - Quantification et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Salon Tech&amp;Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bourg Les Valence, France</w:t>
+              <w:t xml:space="preserve">Colloque ANR « Arbre, forêt, bois et sociétés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR, Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182534v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANR COOLTREES. Le rafraichissement des villes par les arbres - Quantification et modélisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’agroforesterie comme levier d’adaptation des élevages d’herbivores au changement climatique : retours d’expérience sur les impacts d’intégration d’arbres en élevage ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ANR « Arbre, forêt, bois et sociétés »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR, Mar 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">8ème Salon Tech&amp;Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bourg Les Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209710v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet COOLTREES, le rafraîchissement des villes par les arbres - Quantification et modélisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tania Landes</w:t>
+                <w:t xml:space="preserve">Intérêts de l’arbre au pâturage pour le bien-être des ovins et impacts sur la production animale et végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Arbre, Bois, Forêt et Société"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">J-TECH Elevage et changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886824v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans le paysage</w:t>
               </w:r>
@@ -8607,394 +8603,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03303236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être animal et dynamique de l’ombrage généré par une strate arborée d’une parcelle agroforestière. Analyse de simulations sous la plateforme Capsis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet COOLTREES, le rafraîchissement des villes par les arbres - Quantification et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Améglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forem Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE/CIRAD, Jun 2021, Visio Conférence, France</w:t>
+              <w:t xml:space="preserve">Colloque "Arbre, Bois, Forêt et Société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884449v1</w:t>
+                <w:t xml:space="preserve">hal-04886824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback of intracrown temperature heterogeneity on vulnerability to frost</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Félix Hartmann</w:t>
+                <w:t xml:space="preserve">Bien-être animal et dynamique de l’ombrage généré par une strate arborée d’une parcelle agroforestière. Analyse de simulations sous la plateforme Capsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelton Desarmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12TH INTERNATIONAL PLANT COLD HARDINESS SEMINAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPCHS, Dec 2021, Gathertown, Japan. pp.31</w:t>
+              <w:t xml:space="preserve">Forem Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE/CIRAD, Jun 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541135v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuer les Ilots de Chaleur Urbains : un service de l'arbre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Variations de diamètres des arbres, un outil innovant pour caractériser la phénologie ??? - Un cas d'étude d'arbres en ville...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'arbre urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La FREDON et le CNFPT., Oct 2019, Aix-en-Provence, France. 19 p</w:t>
+              <w:t xml:space="preserve">Ecole Thématique FP INRA -InnObs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montpellier, France. 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310108v1</w:t>
+                <w:t xml:space="preserve">hal-02444447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous stem diameter variations as an innovative phenotyping tools for tree functioning under stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9069,756 +9069,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressentir la fraîcheur en ville, un service de l'arbre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Atténuer les Ilots de Chaleur Urbains : un service de l'arbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plantes et Côte d'Azur, le carnaval des Sens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Nationale d'Horticulture de France (SNHF). FRA., May 2019, Nice, France. pp.30-36</w:t>
+              <w:t xml:space="preserve">L'arbre urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La FREDON et le CNFPT., Oct 2019, Aix-en-Provence, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159612v1</w:t>
+                <w:t xml:space="preserve">hal-02310108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Intégrée du devenir des Pesticides dans les Paysages agricoles (projet MIPP)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ressentir la fraîcheur en ville, un service de l'arbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Plantes et Côte d'Azur, le carnaval des Sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Nationale d'Horticulture de France (SNHF). FRA., May 2019, Nice, France. pp.30-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962223v1</w:t>
+                <w:t xml:space="preserve">hal-02159612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary modeling approach of plant gas exchange in reduced gravity environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helia Sharif</w:t>
+                <w:t xml:space="preserve">Modélisation Intégrée du devenir des Pesticides dans les Paysages agricoles (projet MIPP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Annual Meeting of the American Society for Gravitational and Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Denver, United States</w:t>
+              <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324836v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary citizen science on urban green ingrastructure for building sustainable cities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+                <w:t xml:space="preserve">A multidisciplinary modeling approach of plant gas exchange in reduced gravity environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daphne Parramon-Dhawan</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helia Sharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Nature of Cities 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Nature of Cities (TNOC 2019). PARIS., Jun 2019, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">35. Annual Meeting of the American Society for Gravitational and Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154674v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les arbres et les ilôts de chaleur urbains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interdisciplinary citizen science on urban green ingrastructure for building sustainable cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macarena L. Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Parramon-Dhawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Echospaysage "Arbres et Sécurité, de la santé des citadins à la gestion des risques de rupture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EchosPaysage Auvergne-Rhône-Alpes., Oct 2019, Lempdes, France. 23 p</w:t>
+              <w:t xml:space="preserve">The Nature of Cities 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Nature of Cities (TNOC 2019). PARIS., Jun 2019, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394665v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations de diamètres des arbres, un outil innovant pour caractériser la phénologie ??? - Un cas d'étude d'arbres en ville...</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les arbres et les ilôts de chaleur urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Thématique FP INRA -InnObs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montpellier, France. 39 p</w:t>
+              <w:t xml:space="preserve">Journée Technique Echospaysage "Arbres et Sécurité, de la santé des citadins à la gestion des risques de rupture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EchosPaysage Auvergne-Rhône-Alpes., Oct 2019, Lempdes, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444447v1</w:t>
+                <w:t xml:space="preserve">hal-02394665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du rôle de la végétation d’un parc urbain à partir du modèle microclimatique LASER/F : le cas du jardin du Palais Universitaire à Strasbourg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9873,77 +9873,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of urban vegetation impact based on the microclimate model LASER/F: the case study of a park in Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9985,51 +9985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rafraichissement des villes par les arbres : Quantification et modélisation de l’apport des arbres sur le confort thermique des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10074,562 +10074,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et amélioration du module microclimatique de STICS</w:t>
+                <w:t xml:space="preserve">Quand agricultures urbaines cherchent agronomie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Ben Othman</w:t>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Gaudio</w:t>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Launay</w:t>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Séminaire des utilisateurs de Stics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France. 25 p</w:t>
+              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788537v1</w:t>
+                <w:t xml:space="preserve">hal-02512523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From TLS point clouds to 3D models of trees: a comparison of existing algorithms for 3D tree reconstruction.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évaluation et amélioration du module microclimatique de STICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3d Virtual Reconstruction and Visualization of Complex Architectures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11. Séminaire des utilisateurs de Stics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France. 25 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577092v1</w:t>
+                <w:t xml:space="preserve">hal-02788537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand agricultures urbaines cherchent agronomie urbaine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From TLS point clouds to 3D models of trees: a comparison of existing algorithms for 3D tree reconstruction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3d Virtual Reconstruction and Visualization of Complex Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Photogrammetry and Remote Sensing (ISPRS). INT., Mar 2017, Nafplio, Greece. pp.113-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W3-113-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512523v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rôle du végétal, en particulier les arbres, dans la création de microclimats en milieu urbain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward the inter-comparison of radiation transfert model for plant modelling application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Colin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Saudreau</w:t>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AIC, Besançon, 6-9 juillet 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Besancon, France</w:t>
+              <w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835040v1</w:t>
+                <w:t xml:space="preserve">hal-01543439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thermal heterogeneity at leaf, canopy and biogeographical scales: consequences for leaf dwelling insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10687,433 +10687,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbre au service du climat urbain : comment lutter contre les ilots de chaleur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Etude du rôle du végétal, en particulier les arbres, dans la création de microclimats en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Nationales d'Arboriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Arboriculture (SFA). FRA., Jun 2016, Vichy, France. 10 p</w:t>
+              <w:t xml:space="preserve">Colloque AIC, Besançon, 6-9 juillet 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739764v1</w:t>
+                <w:t xml:space="preserve">hal-04835040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of level of details in the 3D reconstruction of trees for microclimate modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arbre au service du climat urbain : comment lutter contre les ilots de chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome J. Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII ISPRS Congress 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Nationales d'Arboriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Arboriculture (SFA). FRA., Jun 2016, Vichy, France. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B8-257-2016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02142923v1</w:t>
+                <w:t xml:space="preserve">hal-02739764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the inter-comparison of radiation transfert model for plant modelling application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michaël Chelle</w:t>
+                <w:t xml:space="preserve">Impact of level of details in the 3D reconstruction of trees for microclimate modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIII ISPRS Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Photogrammetry and Remote Sensing (ISPRS). INT., Jul 2016, Prague, Czech Republic. pp.257-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B8-257-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543439v1</w:t>
+                <w:t xml:space="preserve">hal-02142923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic acoustic emissions: freezing pattern and relation with cavitation and freeze-thaw induced embolism in woody species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11188,277 +11188,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variation of transpiration and latent heat fluxes from isolated linden crowns and lawns in a park at Strasbourg, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Ngao</w:t>
+                <w:t xml:space="preserve">3D tree architecture modeling from laser scanning for urban microclimate study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Colin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Kastendeutsch</w:t>
+                <w:t xml:space="preserve">Samuel Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUC9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Urban Climate (IAUC). INT., Jul 2015, Toulouse, France. 1 p</w:t>
+              <w:t xml:space="preserve">9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment (ICUC9), Toulouse, France, juillet 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209267v1</w:t>
+                <w:t xml:space="preserve">hal-03926487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D tree architecture modeling from laser scanning for urban microclimate study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
+                <w:t xml:space="preserve">Temporal variation of transpiration and latent heat fluxes from isolated linden crowns and lawns in a park at Strasbourg, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Guillemin</w:t>
+                <w:t xml:space="preserve">P. Kastendeutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment (ICUC9), Toulouse, France, juillet 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICUC9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Urban Climate (IAUC). INT., Jul 2015, Toulouse, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926487v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variations of transpiration and latent heat fluxes from isolated linden crowns and lawns in a park at Strasbourg, France</w:t>
               </w:r>
@@ -11470,51 +11470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11582,90 +11582,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation du climat thermique urbain par les arbres : ombrage et température du couvert.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAg : Ville à haute intensité écologique : place du végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Angers, France. pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11690,51 +11690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three years long fieldwork experiment to monitor the role of vegetation on the urban climate of the city of Strasbourg, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11809,1170 +11809,1187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of solar light on the fate of elicitor acibenzolar-S-methyl, during the use phase of its life cycle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Goupil</w:t>
+                <w:t xml:space="preserve">Modeling wind effect on the motion of leaves in a tree: from single leaf mechanics to global quantities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Richard</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Biocontrol2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Perpignan, France. 1 p</w:t>
+              <w:t xml:space="preserve">IUFRO 2014 Wind and Trees International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Aug 2014, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268782v1</w:t>
+                <w:t xml:space="preserve">hal-01268696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codling moth exclusion netting: an overview of French and Italian experiences</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+                <w:t xml:space="preserve">Effect of solar light on the fate of elicitor acibenzolar-S-methyl, during the use phase of its life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC-WPRS Working Group "Integrated Plant Protection in Fruit Crops"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Viennes, Austria</w:t>
+              <w:t xml:space="preserve">Congrès Biocontrol2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Perpignan, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268697v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of solar light on the ilicitor acybenzolar-S-methyl, during the use phase of its life cycle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Goupil</w:t>
+                <w:t xml:space="preserve">Codling moth exclusion netting: an overview of French and Italian experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Severac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocontrol 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Perpignan, France. 1 p</w:t>
+              <w:t xml:space="preserve">IOBC-WPRS Working Group "Integrated Plant Protection in Fruit Crops"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Viennes, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268821v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling wind effect on the motion of leaves in a tree: from single leaf mechanics to global quantities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Tadrist</w:t>
+                <w:t xml:space="preserve">Effect of solar light on the ilicitor acybenzolar-S-methyl, during the use phase of its life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO 2014 Wind and Trees International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Aug 2014, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Biocontrol 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Perpignan, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268696v1</w:t>
+                <w:t xml:space="preserve">hal-01268821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How petiole flexibility changes light interception at the tree scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
+                <w:t xml:space="preserve">Spatial and temporal variability of leaf gas exchange and temperature responses of apple trees to drought assessed by a 3D turbid medium model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome J. Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charreyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, FSPM., Jun 2013, Sariselka, Finland. pp.276-278</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Sariselka, Finland. pp.118-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744701v1</w:t>
+                <w:t xml:space="preserve">hal-02744700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling spatial and temporal leaf temperature dynamics a focus on the leaf boundary layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How petiole flexibility changes light interception at the tree scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, FSPM., Jun 2013, Sariselka, Finland. pp.146-148</w:t>
+              <w:t xml:space="preserve">, FSPM., Jun 2013, Sariselka, Finland. pp.276-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744825v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variability of leaf gas exchange and temperature responses of apple trees to drought assessed by a 3D turbid medium model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome J. Ngao</w:t>
+                <w:t xml:space="preserve">Modelling spatial and temporal leaf temperature dynamics a focus on the leaf boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Saudreau</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Ezanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Sariselka, Finland. pp.118-120</w:t>
+              <w:t xml:space="preserve">, FSPM., Jun 2013, Sariselka, Finland. pp.146-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744700v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of wetness duration within a tree-crown</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Leca</w:t>
+                <w:t xml:space="preserve">Climate and plant pest dynamics: scales matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Sache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference “Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t>
+              <w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and pest development international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268698v1</w:t>
+                <w:t xml:space="preserve">hal-01190590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and plant pest dynamics: scales matter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Sache</w:t>
+                <w:t xml:space="preserve">Spatial variability of wetness duration within a tree-crown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and pest development international conference</w:t>
+              <w:t xml:space="preserve">International Conference “Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190590v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biophysical approach to simulate effects of climatic change on tree pest insects.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of thermoperiodic conditions on the developmental rate of the codling moth larvae of resistant and non-resistant strains to chemical and viral (CpGV) insecticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana A. Xavier Scomparin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinarity workshop on Adapting to Climate Change Agriculture and Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Aubière, France</w:t>
+              <w:t xml:space="preserve">7. International Conference on Integrated Fruit Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.552-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189808v1</w:t>
+                <w:t xml:space="preserve">hal-00964825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modelling of leaf wetness duration at the leaf scale taking into account leaf wettability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12988,428 +13005,411 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Davis, United States. pp.117-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can tree architecture buffer climate change effects on pest? A biophysical approach using virtual plants</w:t>
+                <w:t xml:space="preserve">A biophysical approach to simulate effects of climatic change on tree pest insects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu M. Dassot</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Georges Biron</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Davis, United States. pp.120-122</w:t>
+              <w:t xml:space="preserve">Interdisciplinarity workshop on Adapting to Climate Change Agriculture and Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964698v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and analysis of an apple pest behaviour:MRI and X-ray microtomography comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can tree architecture buffer climate change effects on pest? A biophysical approach using virtual plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amidou A. Traore</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+                <w:t xml:space="preserve">Mathieu M. Dassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Georges Biron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MR In Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. 2 p</w:t>
+              <w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Davis, United States. pp.120-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964167v1</w:t>
+                <w:t xml:space="preserve">hal-00964698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thermoperiodic conditions on the developmental rate of the codling moth larvae of resistant and non-resistant strains to chemical and viral (CpGV) insecticides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana A. Xavier Scomparin</w:t>
+                <w:t xml:space="preserve">Imaging and analysis of an apple pest behaviour:MRI and X-ray microtomography comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou A. Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Georges Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanette F. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie M. Berling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Integrated Fruit Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.552-555</w:t>
+              <w:t xml:space="preserve">MR In Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964825v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relationship between tree architecture, microclimate and fruit temperature within a three crown</w:t>
               </w:r>
@@ -13529,51 +13529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A double-digitising method for building 3D virtual trees with non-planar leaves: application to the morphology and light-capture properties of young beech trees (Fagus sylvatica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe J.-C. Chambelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu M. Dassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13650,90 +13650,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of thermoperiodic conditions on the developmental rate of codling moth larvae of resistant and non-resistant strains to chemical and viral (CpGv) insecticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana A. Xavier Scomparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. O. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13896,51 +13896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating microclimates in orchards, a promising prospect to reduce pest and pathogen damages and chemical treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Georges Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Dones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14060,51 +14060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Donès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International workshop on functional-structural plant model, Napier, NZL, 4-9 November 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.P6/1</w:t>
@@ -14172,64 +14172,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d'Etude de l'Arbre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14267,51 +14267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady turbulent variable density jet submitted to a pulsed coflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14362,90 +14362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of a confined variable density turbulent jet submitted to a strongly pulsed coflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Turbulence, Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Nagoya, Japan. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14483,90 +14483,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a variable density turbulent jet submitted to a pulsed coflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Variable Density Turbulent Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Banyuls-sur-mer, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14796,51 +14796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Plant Biomechanics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France. , 2022, proceding 10th Plant Biomechanics conference, Lyon-France, 22-26th Aug 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14865,64 +14865,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiple ecosystem services of urban green infrastructure and their trade-offs: a European citizen science project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena L. Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Parramon-Dhawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15042,51 +15042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena L. Cardenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TNOC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France. , 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15124,90 +15124,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbres et confort thermique des cultures et des ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grosperrin Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Croisons les regards #4 - Journée d’échanges du RMT AgroforesterieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
@@ -15262,64 +15262,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chataignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15355,519 +15355,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source - sink relationships in young apples (Malus pumila Mill.) impacted by nitrogen fertilization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Walser</w:t>
+                <w:t xml:space="preserve">Toward the inter-comparison of radiation transfert model for plant modelling application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 1 p., 2016, FSPMA 2016</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, QingDao, China. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602201v1</w:t>
+                <w:t xml:space="preserve">hal-01400026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the inter-comparison of radiation transfert model for plant modelling application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ngao</w:t>
+                <w:t xml:space="preserve">Source - sink relationships in young apples (Malus pumila Mill.) impacted by nitrogen fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Saint Joanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, QingDao, China. </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FSPMA 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 p., 2016, FSPMA 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400026v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des arbres pour climatiser la ville. Régulation du climat thermique urbain par les arbres.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From lidar acquisition to FSPM application to 3D urban tree transpiration modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Portes Ouvertes INRA Crouel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Fd, France. 1 p., 2016</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FSPMA 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 p., 2016, FSPMA 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800762v1</w:t>
+                <w:t xml:space="preserve">hal-01602980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From lidar acquisition to FSPM application to 3D urban tree transpiration modeling</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des arbres pour climatiser la ville. Régulation du climat thermique urbain par les arbres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Portes Ouvertes INRA Crouel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Fd, France. 1 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSPMA 2016</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01602980v1</w:t>
+                <w:t xml:space="preserve">hal-02800762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring carbon allocation with a multi-scale model: the case of apple</w:t>
               </w:r>
@@ -16095,51 +16095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three years long fieldwork experiment to monitor the role of vegetation on the urban climate of the city of Strasbourg, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16220,64 +16220,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light interception characteristics estimated from three-dimensional virtual plants for two apple cultivas and influenced by combinations of rootstocks and tree architecture in loess plateau of China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xilong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16348,459 +16348,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling spatial and temporal leaf temperature dynamics at leaf and canopy scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de l'infection par la microsporidie Nosema Ceranae sur la régulation de la température par l'abeille domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Lofe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Georges Biron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop HETEROCLIM</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 1 p., 2014, The response of organisms to climate change in heterogeneous environments</w:t>
+              <w:t xml:space="preserve">2ème Journées de la recherche apicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. ITSAP, pp.19, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268583v1</w:t>
+                <w:t xml:space="preserve">hal-01268585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'infection par la microsporidie Nosema Ceranae sur la régulation de la température par l'abeille domestique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling spatial and temporal leaf temperature dynamics at leaf and canopy scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Georges Biron</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journées de la recherche apicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France. ITSAP, pp.19, 2014</w:t>
+              <w:t xml:space="preserve">Workshop HETEROCLIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Loches, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRBI - LEGS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 p., 2014, The response of organisms to climate change in heterogeneous environments</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268585v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of elastic deformation in the statics of inclination angle of leaves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 3D magnetic digitizing: a tool to measure 3D tree structure and its dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, Proceedings of the Plant Biomechanics Conference, pp.223, 2012, Plant Biomechanics International Conference</w:t>
+              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, Proceedings of the Plant Biomechanics Conference, 1 p., 2012, Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268704v1</w:t>
+                <w:t xml:space="preserve">hal-01268705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3D magnetic digitizing: a tool to measure 3D tree structure and its dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of elastic deformation in the statics of inclination angle of leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, Proceedings of the Plant Biomechanics Conference, 1 p., 2012, Plant Biomechanics International Conference</w:t>
+              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, Proceedings of the Plant Biomechanics Conference, pp.223, 2012, Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268705v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16831,51 +16831,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intéractions dynamiques entre architecture du pommier et développement des épidémies de Venturia inaequalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16920,277 +16920,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic instantiation of a structural leaf model from 3D scanner data: application to light interception computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe J.-C. Chambelland</w:t>
+                <w:t xml:space="preserve">A 3 dimensional physical model to predict temperature dynamics within fruits in response to environment changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Marquier</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Napier, New Zealand. , pp.6, 2007</w:t>
+              <w:t xml:space="preserve">, 2007, Napier, New Zealand. , pp.30, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189301v1</w:t>
+                <w:t xml:space="preserve">hal-01189266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3 dimensional physical model to predict temperature dynamics within fruits in response to environment changes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Automatic instantiation of a structural leaf model from 3D scanner data: application to light interception computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe J.-C. Chambelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Napier, New Zealand. , pp.30, 2007</w:t>
+              <w:t xml:space="preserve">, 2007, Napier, New Zealand. , pp.6, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189266v1</w:t>
+                <w:t xml:space="preserve">hal-01189301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17307,77 +17307,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anticipation des impacts du changement climatique sur les bioagresseurs en arboriculture fruitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17579,51 +17579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xxiii Isprs Congress, Commission Viii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41 (B8), Copernicus Gesellschaft Mbh, 2016, International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences, </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17989,51 +17989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des arbres pour rafraîchir les villes de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18214,51 +18214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le génie des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobécourt Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18547,267 +18547,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DigitAF Deliverable 2.5: Plan for improvement of existing tools/models for tree and crop productivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karen Lammoglia</w:t>
+                <w:t xml:space="preserve">Rapport Final du projet Recherches-Actions PETONCLE : Projet d'ÉTude d'un nOuvel améNagement à CLErmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Améglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2024, pp.19</w:t>
+              <w:t xml:space="preserve">UMR PIAF (INRAE, UCA). 2024, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711263v1</w:t>
+                <w:t xml:space="preserve">hal-04874954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport Final du projet Recherches-Actions PETONCLE : Projet d'ÉTude d'un nOuvel améNagement à CLErmont</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
+                <w:t xml:space="preserve">DigitAF Deliverable 2.5: Plan for improvement of existing tools/models for tree and crop productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom De Swaef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Lammoglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UMR PIAF (INRAE, UCA). 2024, 47 p</w:t>
+              <w:t xml:space="preserve">INRAE. 2024, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04874954v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résultats du programme de recherche ANR COOLTREES, une fenêtre ouverte vers l'aménagement des villes de demain</w:t>
               </w:r>
@@ -19003,51 +19003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'éclairement du sentier pédagogique forestier du Mont-Dore (63)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19082,103 +19082,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Arbre en ENvironnement Urbain : Modélisation 3D et suivi des échanges radiatifs et d’énergie d’un îlot vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Nerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Université de Strasbourg. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19200,90 +19200,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts agronomiques et environnementaux d'une méthode de lutte permettant de reduire fortement l'usage des pesticides : les filets ALt-Carpo en arboriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Severac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19527,51 +19527,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la dynamique spatiale et temporelle du rayonnement transmis par une strate arborée d'une parcelle agroforestière. Confort thermique des ruminants en sylvopastoralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelton Desarmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19825,51 +19825,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FC1743F"/>
+    <w:nsid w:val="5140179F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19973,51 +19973,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CA64D787"/>
+    <w:nsid w:val="620ABACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20121,51 +20121,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F175C26E"/>
+    <w:nsid w:val="7C8C544D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20358,51 +20358,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-saudreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1130-5785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170038017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884071v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grechi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2026.1450.7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Canonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thierry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubuc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110694" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110646" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae360" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883848v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Serafim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ramos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Yilmaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sousa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05614-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Xing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghai Hu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengli Lin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zeng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Guo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3372293" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13051338" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mobeen Tahir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1117051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mentec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kastendeuch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.856569" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481849v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena L C&#225;rdenas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132413656" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rouby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.108890" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893857v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Geel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Peeters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Acker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225714" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bournez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2018.10.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625172v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ceulemans" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Geerts" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marcos Ramos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy207" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Cheng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailan Jiang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nerry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2018.07.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824997v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Tadrist" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arthur Woods" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4046" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.08.047" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597074v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.02.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611441v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lavergne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2017.07.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604734v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Ezanic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13026" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533847v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.02.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640192v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Yang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Long Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yun Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Rang Zhang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1403-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149371v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00259" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01187713v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tadrist" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Julio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.04.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCNSB6BT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637035v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622648823879841E12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183016v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pramsohler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline Charra-Vaskou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13361" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00995137v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.09.025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42P1Z9V9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193198v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nordey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2016.03.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063248v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1033-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123445v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hayot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866158v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dassot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D Loxdale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0791-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVL3XFZW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964729v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Marquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr054" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964811v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Leca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.04.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKTZ0S2K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964565v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964796v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Monney" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.09.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T10PVMG8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454479v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Chambelland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dassot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Don&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08051" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964821v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Guilioni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189271v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.06.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QPW1851-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017610v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charnay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.10372" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146879v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.1739" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601827v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bury" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Charnay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05594966v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Moulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953377v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690601v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736502v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nerry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469684v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275470v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884305v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884334v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180061v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884413v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881001v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Serre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788793v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181917v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Russias" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Kokah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56863" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692176v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182590v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182534v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209710v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886824v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884449v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelton Desarmes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541135v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310108v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372508v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Lamacque" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baffoin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159612v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324836v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Sharif" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154674v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena L. Cardenas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Parramon-Dhawan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394665v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444447v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933850v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884145v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730006v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788537v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Othman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577092v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W3-113-2017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512523v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835040v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Colin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743064v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caillon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezanic" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739764v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142923v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B8-257-2016" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543439v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269261v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kasuga" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209267v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kastendeutsch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926487v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269095v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743096v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269094v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268782v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charbouillot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupil" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268697v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Severac" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268821v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268696v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744701v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744825v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744700v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charreyron" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268698v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190590v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189808v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964689v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964698v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Dassot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pincebourde" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964167v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou A. Traore" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette F. Chevallier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964825v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Xavier Scomparin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Berling" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964837v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Monney" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964598v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964836v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Fernandes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964480v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964473v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589662v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chambelland" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189342v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bodet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147131v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104642v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104644v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598431v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soulard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727914v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111204v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Clark" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Ferrando" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mijic" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154675v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Ameglio" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602201v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint Joanis" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandame" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383580.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400026v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800762v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602980v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383583.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602913v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Reyes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zanotelli" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269059v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.5" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269041v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269060v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manrang Zhang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Gao" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.36" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268583v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://casas-lab.irbi.univ-tours.fr/heteroclim.html" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268585v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lofe" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guyot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268704v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268705v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189411v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189301v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189266v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863165v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/260/9782759238798/de-l-arbre-en-ville-a-la-foret-urbaine" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498867v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338490v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cruiziat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595677v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bournez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Landes" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B8-257-2016" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788234v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022807v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badel Eric" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroux Laurent" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagoli Philippe" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884267v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodot Emma" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817461v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753990v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Professeur Canardeau Flipo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943102v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;gur" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depecker Caroline" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971594v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nob&#233;court Emmanuelle" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268591v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268592v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711263v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom De Swaef" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lammoglia" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874954v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754282v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loise Triollet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laille" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336070v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Audin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Balay" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790922v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933851v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189809v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Severac" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cros" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189805v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03678733v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619672v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Manlay" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806334v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-saudreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1130-5785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170038017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884071v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grechi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2026.1450.7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Canonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thierry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubuc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110694" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110646" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae360" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883848v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Serafim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ramos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Yilmaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sousa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05614-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Xing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghai Hu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengli Lin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zeng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Guo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3372293" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104843v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mobeen Tahir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1117051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13051338" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mentec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kastendeuch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.856569" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481849v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena L C&#225;rdenas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132413656" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rouby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.108890" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893857v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Geel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Peeters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Acker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225714" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bournez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2018.10.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arthur Woods" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4046" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ceulemans" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Geerts" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marcos Ramos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.08.047" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy207" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625172v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.053" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Cheng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailan Jiang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nerry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2018.07.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Tadrist" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597074v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.02.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611441v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lavergne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2017.07.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604734v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Ezanic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13026" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533847v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.02.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640192v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Yang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Long Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yun Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Rang Zhang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1403-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637035v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622648823879841E12" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149371v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00259" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01187713v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tadrist" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Julio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.04.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCNSB6BT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183016v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pramsohler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline Charra-Vaskou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13361" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123445v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hayot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193198v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nordey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2016.03.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00995137v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.09.025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42P1Z9V9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063248v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1033-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866158v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dassot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D Loxdale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0791-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVL3XFZW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964729v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Marquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr054" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964811v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Leca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.04.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKTZ0S2K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964565v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964796v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Monney" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.09.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T10PVMG8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454479v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Chambelland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dassot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Don&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08051" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964821v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Guilioni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189271v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.06.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QPW1851-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017610v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charnay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.10372" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601827v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bury" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Charnay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.1739" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146879v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bury" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05594966v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Moulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953377v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469684v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nerry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690601v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736502v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180061v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275470v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884305v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884334v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881001v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Serre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788793v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181917v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Russias" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Kokah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56863" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884413v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692176v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541135v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209710v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182534v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182590v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886824v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884449v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelton Desarmes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444447v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372508v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Lamacque" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baffoin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310108v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159612v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324836v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Sharif" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154674v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena L. Cardenas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Parramon-Dhawan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394665v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933850v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884145v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730006v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512523v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788537v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Othman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577092v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W3-113-2017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543439v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743064v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caillon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezanic" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835040v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Colin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739764v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142923v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B8-257-2016" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269261v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kasuga" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926487v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209267v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kastendeutsch" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269095v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743096v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269094v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268696v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268782v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charbouillot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268697v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Severac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268821v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744700v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charreyron" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744701v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744825v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190590v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268698v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964825v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Xavier Scomparin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Berling" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964689v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189808v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964698v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Dassot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pincebourde" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964167v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou A. Traore" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette F. Chevallier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964837v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Monney" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964598v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964836v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Fernandes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964480v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964473v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589662v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chambelland" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189342v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bodet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147131v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104642v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104644v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598431v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soulard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727914v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111204v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Clark" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Ferrando" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mijic" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154675v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Ameglio" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400026v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602201v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint Joanis" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandame" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383580.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602980v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383583.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800762v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602913v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Reyes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zanotelli" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269059v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.5" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269041v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269060v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manrang Zhang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Gao" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.36" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268585v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lofe" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guyot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268583v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://casas-lab.irbi.univ-tours.fr/heteroclim.html" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268705v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268704v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189411v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189266v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189301v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863165v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/260/9782759238798/de-l-arbre-en-ville-a-la-foret-urbaine" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498867v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338490v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cruiziat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595677v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bournez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Landes" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B8-257-2016" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788234v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022807v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badel Eric" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroux Laurent" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagoli Philippe" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884267v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodot Emma" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817461v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753990v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Professeur Canardeau Flipo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943102v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;gur" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depecker Caroline" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971594v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nob&#233;court Emmanuelle" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268591v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268592v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874954v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711263v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom De Swaef" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lammoglia" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754282v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loise Triollet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laille" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336070v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Audin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Balay" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790922v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933851v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189809v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Severac" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cros" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189805v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03678733v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619672v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Manlay" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806334v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>