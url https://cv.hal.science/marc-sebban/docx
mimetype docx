--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1172,304 +1172,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-03823722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaAP: a meta-tree-based ranking algorithm optimizing the average precision from imbalanced data</w:t>
+                <w:t xml:space="preserve">Architecture for Automatic Recognition of Group Activities Using Local Motions and Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Viola</w:t>
+                <w:t xml:space="preserve">Luis Felipe Borja-Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Gautheron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaury Habrard</w:t>
+                <w:t xml:space="preserve">Jorge Azorin-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Saval-Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Fuster-Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2022.07.019⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.79874-79889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3195035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826066v1</w:t>
+                <w:t xml:space="preserve">hal-03826076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture for Automatic Recognition of Group Activities Using Local Motions and Context</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MetaAP: a meta-tree-based ranking algorithm optimizing the average precision from imbalanced data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Saval-Calvo</w:t>
+                <w:t xml:space="preserve">Rémi Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Fuster-Guillo</w:t>
+                <w:t xml:space="preserve">Léo Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.79874-79889. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 161, pp.161-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3195035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2022.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826076v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nearest Neighbor Algorithm for Imbalanced Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1559,90 +1559,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative multilinear optimization for planar model fitting under geometric constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Azorin-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Fuster-Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Saval-Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1793,51 +1793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric Learning from Imbalanced Data with Generalization Guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4265,51 +4265,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (82)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4684,303 +4684,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017201v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de quadrature pour les PINNs fondée théoriquement sur la hessienne des résiduels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bregman Proximal Viewpoint on Neural Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Rahim Mezidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Patracone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Salzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Pontil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Colloque sur le traitement du signal et des images GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128227v1</w:t>
+                <w:t xml:space="preserve">hal-04584456v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bregman Proximal Viewpoint on Neural Operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode de quadrature pour les PINNs fondée théoriquement sur la hessienne des résiduels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Rahim Mezidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">30ème Colloque sur le traitement du signal et des images GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584456v3</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative shape deformation with optimal transport using learned transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Azorin-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4988,51 +4988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahuel Garcia-d'Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Fuster-Guillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, YOKOHAMA, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5329,51 +5329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Patracone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6522,51 +6522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landmark-based Ensemble Learning with Random Fourier Features and Gradient Boosting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6771,291 +6771,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric Learning in Optimal Transport for Domain Adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Kerdoncuff</w:t>
+                <w:t xml:space="preserve">Learning from Few Positives: a Provably Accurate Metric Learning Algorithm to deal with Imbalanced Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Kyoto, Japan. pp.2162-2168, </w:t>
+              <w:t xml:space="preserve">IJCAI 2020, the 29th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Yokohama, Japan. pp.2155-2161, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2020/299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2020/298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-02611800v3</w:t>
+                <w:t xml:space="preserve">hal-02611586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from Few Positives: a Provably Accurate Metric Learning Algorithm to deal with Imbalanced Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Viola</w:t>
+                <w:t xml:space="preserve">Metric Learning in Optimal Transport for Domain Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Kerdoncuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2020, the 29th International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Yokohama, Japan. pp.2155-2161, </w:t>
+              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Kyoto, Japan. pp.2162-2168, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2020/298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2020/299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611586v1</w:t>
+                <w:t xml:space="preserve">ujm-02611800v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MLFP: Un algorithme d'apprentissage de métrique pour la classification de données déséquilibrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7383,51 +7383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric Learning from Imbalanced Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7706,316 +7706,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adjusted Nearest Neighbor Algorithm Maximizing the F-Measure from Imbalanced Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Viola</w:t>
+                <w:t xml:space="preserve">From Cost-Sensitive Classification to Tight F-measure Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bascol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AISTATS 2019 - 22nd International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Naha, Okinawa, Japan. pp.1245-1253</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318868v1</w:t>
+                <w:t xml:space="preserve">hal-02049763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Cost-Sensitive Classification to Tight F-measure Bounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bascol</w:t>
+                <w:t xml:space="preserve">An Adjusted Nearest Neighbor Algorithm Maximizing the F-Measure from Imbalanced Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2019 - 22nd International Conference on Artificial Intelligence and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Portland, Oregon, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049763v1</w:t>
+                <w:t xml:space="preserve">hal-02318868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une version corrigée de l’algorithme des plus proches voisins pour l’optimisation de la F-mesure dans un contexte déséquilibré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8200,51 +8200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisite des &amp;quot;random Fourier features&amp;quot; basée sur l'apprentissage PAC-Bayésien via des points d'intérêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8325,51 +8325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme de pondération de la F-Mesure par pondération des erreurs de classfication.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bascol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8705,51 +8705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de métrique pour la classification supervisée de données déséquilibrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12742,197 +12742,197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00352796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence Mining Without Sequences: a New Way for Privacy Preserving</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Jacquenet</w:t>
+                <w:t xml:space="preserve">Using Learned Conditional Distributions as Edit Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Oncina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2006, pp.347-354</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition, Joint IAPR International Workshops, SSPR 2006 and SPR 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Hong Kong, China. pp 403-411, ISBN 3-540-37236-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114132v1</w:t>
+                <w:t xml:space="preserve">hal-00322429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Learned Conditional Distributions as Edit Distance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Oncina</w:t>
+                <w:t xml:space="preserve">Sequence Mining Without Sequences: a New Way for Privacy Preserving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jacquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Hong Kong, China. pp 403-411, ISBN 3-540-37236-9</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.347-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322429v1</w:t>
+                <w:t xml:space="preserve">hal-00114132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Discriminative Model of Stochastic Edit Distance in the form of a Conditional Transducer</w:t>
               </w:r>
@@ -13219,387 +13219,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Sequence Mining based on Probabilistic Finite State Automata</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Jacquenet</w:t>
+                <w:t xml:space="preserve">Correction of Uniformly Noisy Distributions to Improve Probabilistic Grammatical Inference Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d'Apprentissage Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Nice, France. pp.15-30</w:t>
+              <w:t xml:space="preserve">18th International Florida Artificial Intelligence Research Society conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Miramar Beach, Florida, United States. pp.493-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374062v1</w:t>
+                <w:t xml:space="preserve">ujm-00378062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of Uniformly Noisy Distributions to Improve Probabilistic Grammatical Inference Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernard</w:t>
+                <w:t xml:space="preserve">Constrained Sequence Mining based on Probabilistic Finite State Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jacquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Florida Artificial Intelligence Research Society conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Miramar Beach, Florida, United States. pp.493-498</w:t>
+              <w:t xml:space="preserve">Conférence d'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nice, France. pp.15-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00378062v1</w:t>
-[...94 lines deleted...]
-                <w:t xml:space="preserve">hal-00374061v1</w:t>
+                <w:t xml:space="preserve">hal-00374062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hybrid Physics-inspired Machine Learning for CO₂ Capture Process Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Celse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Spagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIML DAY : Methodological and theoretical advances in Physics-Informed Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Palaiseau, France. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Predicting laser energy absorption on nanostructured surfaces with deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayad Ali Banna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Rudenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13617,70 +13647,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning in Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.74, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3022317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13690,51 +13720,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Domain Adaptation Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgen Redko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13756,108 +13786,108 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier; ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9781785482366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13865,171 +13895,171 @@
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan &amp; Claypool Publishers (USA), Synthesis Lectures on Artificial Intelligence and Machine Learning, pp 1-151</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9 (1), pp.1-151, 2015, Synthesis Lectures on Artificial Intelligence and Machine Learning, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2200/S00626ED1V01Y201501AIM030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceddings of 16ème Conférence d’Apprentissage CAp’2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14039,51 +14069,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Domain Adaptation Based on Subspace Alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basura Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14132,70 +14162,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domain Adaptation in Computer Vision Applications. Advances in Computer Vision and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.81-94, 2017, Advances in Computer Vision and Pattern Recognition, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-58347-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14205,51 +14235,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic Self-Learning in Ultrafast Laser-Induced Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayad Ali Banna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14301,73 +14331,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unrolled-SINDy: A Stable Explicit Method for Non linear PDE Discovery from Sparsely Sampled Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayad Ali Banna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14419,87 +14449,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Landmark-Based Ensembles with Random Fourier Features and Gradient Boosting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14537,51 +14567,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14591,51 +14621,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on domain adaptation theory: learning bounds and theoretical guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgen Redko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14657,99 +14687,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ArXiv:2004.11829. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on Metric Learning for Feature Vectors and Structured Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14775,65 +14805,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Laboratoire Hubert Curien UMR 5516. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId317"/>
+      <w:footerReference w:type="default" r:id="rId319"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14980,51 +15010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Bilko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a Al&#237;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Constantino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coronetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Danzeca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3358376" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sacristan Barbero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Aguiar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3350342" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264101v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Bi&#322;ko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Francesca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3328145" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04157829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Brandao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nakhoul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.130.226201" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3261181" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3337839" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03833058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfeng Ma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalloz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sterl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c02235" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24081096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Viola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gautheron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.07.019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Borja-Borja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Azorin-Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Saval-Calvo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fuster-Guillo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3195035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646114v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metzler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213021500135" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.691" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232509v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerdoncuff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06035-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morvant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Nam Le" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.04.025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-019-05823-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Badiche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Belkasmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.08.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Bernabeu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.06.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330461v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jangel Jos&#233; Carlos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazorla Miguel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Varea Ismael" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Gomez Jesus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2016.1164621" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203813v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cognasse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamzeh-Cognasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Fagan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.13373" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWGVMS7W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Peyrache" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-015-0839-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011939v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chavarin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097082" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-014-5462-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213013600051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basura Fernando" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Muselet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.07.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690240v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-012-5293-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Murgue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.12.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Janodet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Maxime Suchier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2009-131" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381667v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquemont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquenet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.05.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347865v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-008-5098-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224992v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.01.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Oncina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2006.03.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00352794v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001403002952" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05214760v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayad Ali Banna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Brand&#227;o" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313730v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bachaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Celse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00207" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017201v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caradot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahim Mezidi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06096-9_2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128227v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04584456v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Patracone" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Salzo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Pontil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628534v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Garcia-d'Urso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717837v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04881596v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04518335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Gomez Soto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garcia Alia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/jacow-ipac2023-thpa047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231405v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43415-0_11" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03833360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726811v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan Jhuboo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909945" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479241v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v36i7.20672" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212764v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Marcotte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barbe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746802" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03353622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00125" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900044v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Germain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67664-3_9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900712v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Dhouib" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02611800v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/299" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611586v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/298" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02795056v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67661-2_34" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02794961v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276288v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai.2019.00131" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zantedeschi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10928-8_12" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154883v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318868v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00042" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049763v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bascol" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868516v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124877v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/395" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148600v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Letarte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803183v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895967v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01768-2_18" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Frery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caelen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun He-Guelton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888672v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611346v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581550v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613564v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359282v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359298v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323567v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224441v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Rangel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cazorla" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Garc&#237;a-Varea" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mart&#237;nez-G&#243;mez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Masud Ziko" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223411v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Irina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124975v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahaf Aljundi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204642v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaussier Eric" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23528-837" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009610v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016472v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850241v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869417v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinne Tuytelaars" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869394v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690242v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714509v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717809v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra-Bonache" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690244v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745487v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708401v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618713v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608631v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618757v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618706v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499468v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Legrand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555639v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431774v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378078v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485560v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pellerin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295148v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Esposito" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369444v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muhlenbach" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322432v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Inesta" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175284v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165954v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00352796v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114132v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322429v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109698v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11872436_20" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109696v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114532v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374062v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378062v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374061v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888157v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Rudenko" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022317" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286281v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/advances-in-domain-adaptation-theory/redko/978-1-78548-236-6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121733v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/abs/10.2200/S00626ED1V01Y201501AIM030" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00626ED1V01Y201501AIM030" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357561v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613051v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58347-1_4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012225v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05324777v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148618v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693771v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666935v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Bilko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a Al&#237;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Constantino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coronetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Danzeca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3358376" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sacristan Barbero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Aguiar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3350342" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264101v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Bi&#322;ko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Francesca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3328145" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04157829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Brandao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nakhoul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.130.226201" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3261181" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3337839" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03833058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfeng Ma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalloz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sterl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c02235" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24081096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826076v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Borja-Borja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Azorin-Lopez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Saval-Calvo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fuster-Guillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3195035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Viola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gautheron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.07.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646114v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metzler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213021500135" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.691" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232509v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerdoncuff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06035-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morvant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Nam Le" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.04.025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-019-05823-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Badiche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Belkasmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.08.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Bernabeu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.06.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330461v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jangel Jos&#233; Carlos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazorla Miguel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Varea Ismael" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Gomez Jesus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2016.1164621" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203813v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cognasse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamzeh-Cognasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Fagan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.13373" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWGVMS7W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Peyrache" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-015-0839-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011939v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chavarin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097082" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-014-5462-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213013600051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basura Fernando" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Muselet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.07.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690240v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-012-5293-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Murgue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.12.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Janodet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Maxime Suchier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2009-131" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381667v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquemont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquenet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.05.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347865v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-008-5098-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224992v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.01.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Oncina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2006.03.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00352794v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001403002952" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05214760v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayad Ali Banna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Brand&#227;o" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313730v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bachaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Celse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00207" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017201v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caradot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahim Mezidi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06096-9_2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04584456v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Patracone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Salzo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Pontil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128227v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628534v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Garcia-d'Urso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717837v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04881596v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04518335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Gomez Soto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garcia Alia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/jacow-ipac2023-thpa047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231405v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43415-0_11" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03833360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726811v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan Jhuboo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909945" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479241v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v36i7.20672" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212764v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Marcotte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barbe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746802" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03353622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00125" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900044v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Germain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67664-3_9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900712v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Dhouib" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611586v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/298" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02611800v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/299" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02795056v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67661-2_34" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02794961v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276288v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai.2019.00131" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zantedeschi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10928-8_12" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154883v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049763v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bascol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318868v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00042" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868516v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124877v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/395" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148600v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Letarte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803183v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895967v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01768-2_18" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Frery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caelen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun He-Guelton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888672v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611346v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581550v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613564v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359282v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359298v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323567v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224441v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Rangel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cazorla" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Garc&#237;a-Varea" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mart&#237;nez-G&#243;mez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Masud Ziko" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223411v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Irina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124975v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahaf Aljundi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204642v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaussier Eric" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23528-837" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009610v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016472v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850241v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869417v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinne Tuytelaars" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869394v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690242v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714509v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717809v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra-Bonache" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690244v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745487v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708401v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618713v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608631v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618757v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618706v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499468v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Legrand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555639v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431774v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378078v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485560v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pellerin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295148v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Esposito" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369444v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muhlenbach" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322432v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Inesta" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175284v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165954v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00352796v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322429v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114132v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109698v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11872436_20" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109696v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114532v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378062v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374062v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591265v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Celse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Spagnol" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888157v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Rudenko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022317" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286281v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/advances-in-domain-adaptation-theory/redko/978-1-78548-236-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121733v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/abs/10.2200/S00626ED1V01Y201501AIM030" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00626ED1V01Y201501AIM030" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357561v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613051v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58347-1_4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012225v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05324777v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148618v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693771v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666935v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>