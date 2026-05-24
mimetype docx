--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -100,1744 +100,1744 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARM High-energy Ions for Micro Electronics Reliability Assurance (CHIMERA)</w:t>
+                <w:t xml:space="preserve">Mixed-field Radiation Monitoring and Beam Characterisation Through Silicon Diode Detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kacper Bilko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén García Alía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Constantino</w:t>
+                <w:t xml:space="preserve">Mario Sacristan Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Coronetti</w:t>
+                <w:t xml:space="preserve">Sylvain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Danzeca</w:t>
+                <w:t xml:space="preserve">Ygor Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-1. </w:t>
+              <w:t xml:space="preserve">, 2024, 71 (4), pp.777-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2024.3358376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2024.3350342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421732v1</w:t>
+                <w:t xml:space="preserve">hal-04378518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-field Radiation Monitoring and Beam Characterisation Through Silicon Diode Detectors</w:t>
+                <w:t xml:space="preserve">CHARM High-energy Ions for Micro Electronics Reliability Assurance (CHIMERA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kacper Bilko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén García Alía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Sacristan Barbero</w:t>
+                <w:t xml:space="preserve">Alessandra Constantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Girard</w:t>
+                <w:t xml:space="preserve">Andrea Coronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ygor Aguiar</w:t>
+                <w:t xml:space="preserve">Salvatore Danzeca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 71 (4), pp.777-784. </w:t>
+              <w:t xml:space="preserve">, 2024, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2024.3350342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2024.3358376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378518v1</w:t>
+                <w:t xml:space="preserve">hal-04421732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation environment in the Large Hadron Collider during the 2022 restart and related RHA implications</w:t>
+                <w:t xml:space="preserve">Ultra-large Silicon Diode for Characterising Low-intensity Radiation Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kacper Biłko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén García Alía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Danzeca</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sacristan Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Di Francesca</w:t>
+                <w:t xml:space="preserve">Matteo Cecchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 71 (4), pp.607-617. </w:t>
+              <w:t xml:space="preserve">, 2023, 71 (4), pp.770-776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3328145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3337839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264101v1</w:t>
+                <w:t xml:space="preserve">hal-04378515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Complexity to Guide Light-Induced Self-Organized Nanopatterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation environment in the Large Hadron Collider during the 2022 restart and related RHA implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacper Biłko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén García Alía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygor Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Danzeca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Brandao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+                <w:t xml:space="preserve">Diego Di Francesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.130.226201⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (4), pp.607-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3328145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-04157829v1</w:t>
+                <w:t xml:space="preserve">hal-04264101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CERN Super Proton Synchrotron Radiation Environment and Related Radiation Hardness Assurance Implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Danzeca</w:t>
+                <w:t xml:space="preserve">Learning Complexity to Guide Light-Induced Self-Organized Nanopatterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Brandao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nakhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Duffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3261181⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130, pp.226201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.130.226201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253175v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-04157829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-large Silicon Diode for Characterising Low-intensity Radiation Environments</w:t>
+                <w:t xml:space="preserve">CERN Super Proton Synchrotron Radiation Environment and Related Radiation Hardness Assurance Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kacper Biłko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén García Alía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matteo Cecchetto</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Di Francesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygor Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Danzeca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 71 (4), pp.770-776. </w:t>
+              <w:t xml:space="preserve">, 2023, 70 (8), pp.1606-1615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3337839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3261181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378515v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Laser-Induced Colors of Random Plasmonic Metasurfaces and Optimizing Image Multiplexing Using Deep Learning</w:t>
+                <w:t xml:space="preserve">MetaAP: a meta-tree-based ranking algorithm optimizing the average precision from imbalanced data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongfeng Ma</w:t>
+                <w:t xml:space="preserve">Rémi Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dalloz</w:t>
+                <w:t xml:space="preserve">Léo Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.2c02235⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 161, pp.161-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2022.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-03833058v1</w:t>
+                <w:t xml:space="preserve">hal-03826066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning PDE to Model Self-Organization of Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Brandao</w:t>
+                <w:t xml:space="preserve">Architecture for Automatic Recognition of Group Activities Using Local Motions and Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Borja-Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jorge Azorin-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Saval-Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Fuster-Guillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e24081096⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.79874-79889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3195035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03823722v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture for Automatic Recognition of Group Activities Using Local Motions and Context</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting Laser-Induced Colors of Random Plasmonic Metasurfaces and Optimizing Image Multiplexing Using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Saval-Calvo</w:t>
+                <w:t xml:space="preserve">Hongfeng Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Fuster-Guillo</w:t>
+                <w:t xml:space="preserve">Nicolas Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sterl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3195035⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (6), pp.9410-9419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.2c02235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826076v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03833058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaAP: a meta-tree-based ranking algorithm optimizing the average precision from imbalanced data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Viola</w:t>
+                <w:t xml:space="preserve">Learning PDE to Model Self-Organization of Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Brandao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Gautheron</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Duffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 161, pp.161-167. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2022.07.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e24081096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826066v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03823722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nearest Neighbor Algorithm for Imbalanced Classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sampled Gromov Wasserstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Kerdoncuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218213021500135⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10994-021-06035-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646114v2</w:t>
+                <w:t xml:space="preserve">hal-03232509v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative multilinear optimization for planar model fitting under geometric constraints</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Saval-Calvo</w:t>
+                <w:t xml:space="preserve">A Nearest Neighbor Algorithm for Imbalanced Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj-cs.691⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (03), pp.2150013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218213021500135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375056v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampled Gromov Wasserstein</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Emonet</w:t>
+                <w:t xml:space="preserve">Iterative multilinear optimization for planar model fitting under geometric constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Azorin-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Fuster-Guillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Saval-Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">PeerJ Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.e691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10994-021-06035-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj-cs.691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232509v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric Learning from Imbalanced Data with Generalization Guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1904,265 +1904,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Multi-Wasserstein Unsupervised Domain Adaptation</w:t>
+                <w:t xml:space="preserve">On the analysis of adaptability in multi-source domain adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tien-Nam Le</w:t>
+                <w:t xml:space="preserve">Ievgen Redko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125, pp.249-255. </w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2019.04.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10994-019-05823-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114975v1</w:t>
+                <w:t xml:space="preserve">hal-02168941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the analysis of adaptability in multi-source domain adaptation</w:t>
+                <w:t xml:space="preserve">Deep Multi-Wasserstein Unsupervised Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ievgen Redko</w:t>
+                <w:t xml:space="preserve">Tien-Nam Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125, pp.249-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10994-019-05823-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2019.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168941v1</w:t>
+                <w:t xml:space="preserve">hal-02114975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning maximum excluding ellipsoids from imbalanced data with theoretical guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Badiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2246,822 +2246,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Discriminative Tree Edit Similarities for Linear Classification - Application to Melody Recognition</w:t>
+                <w:t xml:space="preserve">Scene classification based on semantic labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bellet</w:t>
+                <w:t xml:space="preserve">Jangel José Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José F. Bernabeu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cazorla Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garcia-Varea Ismael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinez Gomez Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2016.06.006⟩</w:t>
+              <w:t xml:space="preserve">Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (11-12), pp.758-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01691864.2016.1164621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330492v1</w:t>
+                <w:t xml:space="preserve">hal-01330461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scene classification based on semantic labeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning Discriminative Tree Edit Similarities for Linear Classification - Application to Melody Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garcia-Varea Ismael</w:t>
+                <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martinez Gomez Jesus</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José F. Bernabeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (11-12), pp.758-769. </w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 214, pp.155-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01691864.2016.1164621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2016.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330461v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet components associated with adverse reactions: predictive value of mitochondrial DNA relative to biological response modifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Boosting Algorithm for Provably Accurate Unsupervised Domain Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Cognasse</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Peyrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/trf.13373⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-015-0839-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203813v1</w:t>
+                <w:t xml:space="preserve">hal-01144896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Boosting Algorithm for Provably Accurate Unsupervised Domain Adaptation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Platelet components associated with adverse reactions: predictive value of mitochondrial DNA relative to biological response modifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (2), pp.497-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.13373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10115-015-0839-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01144896v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computerized Prediction Model of Hazardous Inflammatory Platelet Transfusion Outcomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
+                <w:t xml:space="preserve">Learning A Priori Constrained Weighted Majority Votes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097082⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97 (1-2), pp.129-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10994-014-5462-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011939v1</w:t>
+                <w:t xml:space="preserve">hal-01009578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning A Priori Constrained Weighted Majority Votes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Morvant</w:t>
+                <w:t xml:space="preserve">A Computerized Prediction Model of Hazardous Inflammatory Platelet Transfusion Outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Chavarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 97 (1-2), pp.129-154. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.9(5): e97082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10994-014-5462-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009578v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Self-labeling Domain Adaptation for Linear Structured Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Peyrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3225,51 +3225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good edit similarity learning by loss minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3329,51 +3329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning State Machine-based String Edit Kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3544,235 +3544,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lower Bound on the Sample Size needed to perform a Significant Frequent Pattern Mining Task</w:t>
+                <w:t xml:space="preserve">Mining Probabilistic Automata: A Statistical View of Sequential Pattern Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jacquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (2009), pp.960-967. </w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (1), pp.91-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2009.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10994-008-5098-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381667v2</w:t>
+                <w:t xml:space="preserve">hal-00347865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Probabilistic Automata: A Statistical View of Sequential Pattern Mining</w:t>
+                <w:t xml:space="preserve">A Lower Bound on the Sample Size needed to perform a Significant Frequent Pattern Mining Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jacquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 75 (1), pp.91-127. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (2009), pp.960-967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10994-008-5098-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2009.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347865v1</w:t>
+                <w:t xml:space="preserve">hal-00381667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Probabilistic Models of Tree Edit Distance</w:t>
               </w:r>
@@ -4299,969 +4299,969 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning dynamics in ultrafast laser self-organization</w:t>
+                <w:t xml:space="preserve">Méthode de quadrature pour les PINNs fondée théoriquement sur la hessienne des résiduels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayad Ali Banna</w:t>
+                <w:t xml:space="preserve">Antoine Caradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Brandão</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Emonet</w:t>
+                <w:t xml:space="preserve">Abdel-Rahim Mezidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Ultrafast Laser Modifications of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Villars-sur-Ollon, France</w:t>
+              <w:t xml:space="preserve">30ème Colloque sur le traitement du signal et des images GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-05214760v1</w:t>
+                <w:t xml:space="preserve">hal-05128227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-Informed Machine Learning for Modeling CO2 Capture from Scarce Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Bregman Proximal Viewpoint on Neural Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahim Mezidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Gault</w:t>
+                <w:t xml:space="preserve">Jordan Patracone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bachaud</w:t>
+                <w:t xml:space="preserve">Saverio Salzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Celse</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Massimiliano Pontil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th IEEE International Conference on Tools with Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313730v1</w:t>
+                <w:t xml:space="preserve">hal-04584456v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provably Accurate Adaptive Sampling for Collocation Points in Physics-informed Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning dynamics in ultrafast laser self-organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayad Ali Banna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Caradot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Eduardo Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nakhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progress in Ultrafast Laser Modifications of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Villars-sur-Ollon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017201v3</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-05214760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bregman Proximal Viewpoint on Neural Operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Rahim Mezidi</w:t>
+                <w:t xml:space="preserve">Physics-Informed Machine Learning for Modeling CO2 Capture from Scarce Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Patracone</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Celse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th IEEE International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers, Nov 2025, Athènes, Greece. pp.1436-1442, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584456v3</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de quadrature pour les PINNs fondée théoriquement sur la hessienne des résiduels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Provably Accurate Adaptive Sampling for Collocation Points in Physics-informed Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Caradot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Rahim Mezidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Colloque sur le traitement du signal et des images GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. pp.19-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-06096-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128227v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017201v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative shape deformation with optimal transport using learned transformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Azorin-Lopez</w:t>
+                <w:t xml:space="preserve">Physics-informed Machine Learning for Better Understanding Laser-Matter Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayad Ali Banna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andres Fuster-Guillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, YOKOHAMA, Japan</w:t>
+              <w:t xml:space="preserve">The 36th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2024, Herndon, VA, United States. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628534v1</w:t>
+                <w:t xml:space="preserve">hal-04717837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-informed Machine Learning for Better Understanding Laser-Matter Interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generative shape deformation with optimal transport using learned transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Emonet</w:t>
+                <w:t xml:space="preserve">Jorge Azorin-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahuel Garcia-d'Urso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Fuster-Guillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 36th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2024, Herndon, VA, United States. pp.7</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, YOKOHAMA, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717837v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the complexity behind laser-induced selforganized nanopatterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Brandao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayad Ali Banna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Laser Ablation (COLA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Hersonissos, Greece</w:t>
@@ -5303,77 +5303,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation Error of Sobolev Regular Functions with tanh Neural Networks: Theoretical Impact on PINNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Patracone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5381,94 +5381,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML PKDD 2024 - Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04518335v1</w:t>
+                <w:t xml:space="preserve">hal-04518335v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Learning and Effective Complexity: introducing JPG and Neural Sophistication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Gomez Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5532,51 +5532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kacper Biłko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Garcia Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5623,77 +5623,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is My Neural Net Driven by the MDL Principle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Brandao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5751,338 +5751,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">optimized laser induced colors and image multiplexing on plasmonic quasi-random metasurfaces using deep learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amaury Habrard</w:t>
+                <w:t xml:space="preserve">Fast Multiscale Diffusion on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th international conference on metamaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-03833360v1</w:t>
+                <w:t xml:space="preserve">hal-03212764v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do State-of-the-art Super-Resolution Methods not work well for Bone Microstructure CT Imaging?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stochasticity versus determinism in LIPSS formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Brandao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nakhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Workshop LIPSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909945⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03726811v2</w:t>
+                <w:t xml:space="preserve">ujm-03823762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Tensor Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Kerdoncuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6123,316 +6127,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochasticity versus determinism in LIPSS formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+                <w:t xml:space="preserve">optimized laser induced colors and image multiplexing on plasmonic quasi-random metasurfaces using deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongfeng Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop LIPSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">12th international conference on metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-03823762v1</w:t>
+                <w:t xml:space="preserve">ujm-03833360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Multiscale Diffusion on Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why do State-of-the-art Super-Resolution Methods not work well for Bone Microstructure CT Imaging?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Barbe</w:t>
+                <w:t xml:space="preserve">Rehan Jhuboo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgen Redko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+                <w:t xml:space="preserve">Alain Guignandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Vayer</w:t>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Singapore, Singapore. </w:t>
+              <w:t xml:space="preserve">EUSIPCO 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212764v2</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726811v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Diffusion Time in Graph Diffused-Wasserstein Distances: Application to Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6440,51 +6440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAI 2021 - 33rd IEEE International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual conference, France. pp.1-8, </w:t>
@@ -6522,90 +6522,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landmark-based Ensemble Learning with Random Fourier Features and Gradient Boosting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6650,217 +6650,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Swiss Army Knife for Minimax Optimal Transport</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Emonet</w:t>
+                <w:t xml:space="preserve">Metric Learning from Imbalanced Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-seventh International Conference on Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Portland, Oregon, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ictai.2019.00131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900712v1</w:t>
+                <w:t xml:space="preserve">hal-02276288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from Few Positives: a Provably Accurate Metric Learning Algorithm to deal with Imbalanced Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6907,64 +6903,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric Learning in Optimal Transport for Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Kerdoncuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7005,308 +7001,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02611800v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MLFP: Un algorithme d'apprentissage de métrique pour la classification de données déséquilibrées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Swiss Army Knife for Minimax Optimal Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofien Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgen Redko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Kerdoncuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'Apprentissage automatique (CAp 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
+              <w:t xml:space="preserve">Thirty-seventh International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868502v1</w:t>
+                <w:t xml:space="preserve">hal-02900712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Diffusion Wasserstein Distances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Barbe</w:t>
+                <w:t xml:space="preserve">MLFP: Un algorithme d'apprentissage de métrique pour la classification de données déséquilibrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2020 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence sur l'Apprentissage automatique (CAp 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-67661-2_34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02795056v1</w:t>
+                <w:t xml:space="preserve">hal-02868502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Optimal entre Graphes exploitant la Diffusion de la Chaleur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Graph Diffusion Wasserstein Distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7314,760 +7301,773 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP 2020 - Conférence sur l'Apprentissage Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML PKDD 2020 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Ghent, Belgium. pp.1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67661-2_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794961v1</w:t>
+                <w:t xml:space="preserve">hal-02795056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric Learning from Imbalanced Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amaury Habrard</w:t>
+                <w:t xml:space="preserve">Transport Optimal entre Graphes exploitant la Diffusion de la Chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAP 2020 - Conférence sur l'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ictai.2019.00131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02276288v1</w:t>
+                <w:t xml:space="preserve">hal-02794961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Provably Effective Multi-view Classification with Landmark-based SVM</w:t>
+                <w:t xml:space="preserve">From Cost-Sensitive Classification to Tight F-measure Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Kevin Bascol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AISTATS 2019 - 22nd International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Naha, Okinawa, Japan. pp.1245-1253</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863895v1</w:t>
+                <w:t xml:space="preserve">hal-02049763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Optimal sous Contrainte de Régularité pour l'Adaptation de Domaines entre Graphes avec Attributs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Adjusted Nearest Neighbor Algorithm Maximizing the F-Measure from Imbalanced Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophonede traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Portland, Oregon, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154883v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Cost-Sensitive Classification to Tight F-measure Bounds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport Optimal sous Contrainte de Régularité pour l'Adaptation de Domaines entre Graphes avec Attributs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2019 - 22nd International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Naha, Okinawa, Japan. pp.1245-1253</w:t>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophonede traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049763v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adjusted Nearest Neighbor Algorithm Maximizing the F-Measure from Imbalanced Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fast and Provably Effective Multi-view Classification with Landmark-based SVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Portland, Oregon, United States. </w:t>
+              <w:t xml:space="preserve">ECML PKDD 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dublin, Ireland. pp.193-208, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-10928-8_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318868v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une version corrigée de l’algorithme des plus proches voisins pour l’optimisation de la F-mesure dans un contexte déséquilibré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur l'Apprentissage automatique (CAp 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
@@ -8096,51 +8096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentially Private Optimal Transport: Application to Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Nam Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8200,51 +8200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisite des &amp;quot;random Fourier features&amp;quot; basée sur l'apprentissage PAC-Bayésien via des points d'intérêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8319,791 +8319,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de pondération de la F-Mesure par pondération des erreurs de classfication.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisa Fromont</w:t>
+                <w:t xml:space="preserve">Apprentissage de métrique pour la classification supervisée de données déséquilibrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence pour l'Apprentissage Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne du Rouvray, France</w:t>
+              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803183v1</w:t>
+                <w:t xml:space="preserve">hal-01888672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-based Cost-Sensitive Methods for Fraud Detection in Imbalanced Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Un algorithme de pondération de la F-Mesure par pondération des erreurs de classfication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bascol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA 2018 - 17th International Symposium on Intelligent Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence pour l'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne du Rouvray, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895967v1</w:t>
+                <w:t xml:space="preserve">hal-01803183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Non-Linear Gradient Boosting in Multi-Latent Spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Frery</w:t>
+                <w:t xml:space="preserve">Tree-based Cost-Sensitive Methods for Fraud Detection in Imbalanced Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Badiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Belkasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Intelligent Data Analysis (IDA'18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDA 2018 - 17th International Symposium on Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, ‘s-Hertogenbosch, Netherlands. pp.213-224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01768-2_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889994v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de métrique pour la classification supervisée de données déséquilibrées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Gautheron</w:t>
+                <w:t xml:space="preserve">Online Non-Linear Gradient Boosting in Multi-Latent Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Frery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun He-Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Intelligent Data Analysis (IDA'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, s-Hertogenbosch, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888672v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient top rank optimization with gradient boosting for supervised anomaly detection</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apprentissage de sphères maximales d’exclusion avec garanties théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Badiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Belkasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning &amp; Principles and Practice of Knowledge Discovery in Databases (ECML/PKDD'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia</w:t>
+              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611346v2</w:t>
+                <w:t xml:space="preserve">hal-01581550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de sphères maximales d’exclusion avec garanties théoriques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient top rank optimization with gradient boosting for supervised anomaly detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Frery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun He-Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Conference on Machine Learning &amp; Principles and Practice of Knowledge Discovery in Databases (ECML/PKDD'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581550v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611346v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Analysis of Domain Adaptation with Optimal Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgen Redko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9148,467 +9148,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de Combinaisons Convexes de Métriques Locales avec Garanties de Généralisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">beta-risk: a New Surrogate Risk for Learning from Weakly Labeled Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">NIPS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359282v1</w:t>
+                <w:t xml:space="preserve">hal-01359298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">beta-risk: a New Surrogate Risk for Learning from Weakly Labeled Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Metric Learning as Convex Combinations of Local Models with Generalization Guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">CVPR2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359298v1</w:t>
+                <w:t xml:space="preserve">hal-01323567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric Learning as Convex Combinations of Local Models with Generalization Guarantees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Apprentissage de Combinaisons Convexes de Métriques Locales avec Garanties de Généralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">CAp2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323567v1</w:t>
+                <w:t xml:space="preserve">hal-01359282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Image Descriptors from Annotations Acquired from External Tools</w:t>
+                <w:t xml:space="preserve">Algorithmic Robustness for Semi-Supervised (ε, γ, τ )-Good Metric Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Carlos Rangel</w:t>
+                <w:t xml:space="preserve">Nicolae Irina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Cazorla</w:t>
+                <w:t xml:space="preserve">Eric Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael García-Varea</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Massih-Reza Amini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBOT 2015: Second Iberian Robotics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Neural Information Processing ICONIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Istanbul, Turkey. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224441v1</w:t>
+                <w:t xml:space="preserve">hal-01223411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised Spectral Subspace Clustering for Visual Dictionary Creation in the Context of Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtiaz Masud Ziko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9636,221 +9632,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACPR 2015: 3rd IAPR Asian Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic Robustness for Semi-Supervised (ε, γ, τ )-Good Metric Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing Image Descriptors from Annotations Acquired from External Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Carlos Rangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolae Irina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amaury Habrard</w:t>
+                <w:t xml:space="preserve">Miguel Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gaussier</w:t>
+                <w:t xml:space="preserve">Ismael García-Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massih-Reza Amini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jesús Martínez-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Neural Information Processing ICONIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Istanbul, Turkey. pp.10</w:t>
+              <w:t xml:space="preserve">ROBOT 2015: Second Iberian Robotics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223411v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landmarks-based Kernelized Subspace Alignment for Unsupervised Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahaf Aljundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9901,51 +9901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Semi-supervised Similarity Learning for Linear Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Irina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussier Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10228,433 +10228,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vote de majorité a priori contraint pour la classification binaire : spécification au cas des plus proches voisins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boosting for Unsupervised Domain Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Morvant</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Peyrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique (CAp)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">ECML PKDD 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.433-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850241v1</w:t>
+                <w:t xml:space="preserve">hal-00869394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Visual Domain Adaptation Using Subspace Alignment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basura Fernando</w:t>
+                <w:t xml:space="preserve">Vote de majorité a priori contraint pour la classification binaire : spécification au cas des plus proches voisins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tinne Tuytelaars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Sydney, Australia. pp.2960-2967</w:t>
+              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique (CAp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869417v1</w:t>
+                <w:t xml:space="preserve">hal-00850241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting for Unsupervised Domain Adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised Visual Domain Adaptation Using Subspace Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basura Fernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinne Tuytelaars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.433-448</w:t>
+              <w:t xml:space="preserve">ICCV 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Sydney, Australia. pp.2960-2967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869394v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de bonnes similarités pour la classification linéaire parcimonieuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Similarity Learning for Provably Accurate Sparse Linear Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Nancy, France. 16 p</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690242v1</w:t>
+                <w:t xml:space="preserve">hal-00708401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handwritten Digit Recognition using Edit Distance-Based KNN</w:t>
               </w:r>
@@ -10742,446 +10742,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speeding Up Syntactic Learning Using Contextual Information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisa Fromont</w:t>
+                <w:t xml:space="preserve">Apprentissage de bonnes similarités pour la classification linéaire parcimonieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Grammatical Inference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, United States. pp.49-53</w:t>
+              <w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nancy, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717809v1</w:t>
+                <w:t xml:space="preserve">hal-00690242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminative Feature Fusion for Image Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basura Fernando</w:t>
+                <w:t xml:space="preserve">Speeding Up Syntactic Learning Using Contextual Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Becerra-Bonache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Muselet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rhode Island, United States. pp.3434-3441</w:t>
+              <w:t xml:space="preserve">International Conference on Grammatical Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, United States. pp.49-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690244v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Cadre Formel de Boosting pour l'Adaptation de Domaine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Peyrache</w:t>
+                <w:t xml:space="preserve">Discriminative Feature Fusion for Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basura Fernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Bougrain, May 2012, Nancy, France. 16 p</w:t>
+              <w:t xml:space="preserve">Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rhode Island, United States. pp.3434-3441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745487v1</w:t>
+                <w:t xml:space="preserve">hal-00690244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity Learning for Provably Accurate Sparse Linear Classification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un Cadre Formel de Boosting pour l'Adaptation de Domaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Peyrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Bougrain, May 2012, Nancy, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708401v1</w:t>
+                <w:t xml:space="preserve">hal-00745487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the H-divergence to Prune Probabilistic Automata</w:t>
               </w:r>
@@ -11193,51 +11193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Peyrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11288,51 +11288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Good Edit Similarities with Generalization Guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11396,51 +11396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain Adaptation with Good Edit Similarities: a Sparse Way to deal with Scaling and Rotation Problems in Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Peyrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11478,51 +11478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Study on Learning with Good Edit Similarity Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11567,580 +11567,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Symbols-based Edit Distance for String-Structured Image Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ducottet</w:t>
+                <w:t xml:space="preserve">Accurate Visual Word Construction using a Supervised Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basura Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Legrand</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2010 European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">25th International Conference of Image and Vision Computing New Zealand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00499468v1</w:t>
+                <w:t xml:space="preserve">hal-00555639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Visual Word Construction using a Supervised Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basura Fernando</w:t>
+                <w:t xml:space="preserve">Weighted Symbols-based Edit Distance for String-Structured Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ducottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Muselet</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference of Image and Vision Computing New Zealand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, New Zealand</w:t>
+              <w:t xml:space="preserve">ECML PKDD 2010 European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555639v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Patterns in Flows: a Privacy Preserving Approach with the ACSM Prototype</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Jacquenet</w:t>
+                <w:t xml:space="preserve">Learning Constrained Edit State Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Bled, Slovenia. pp.734--737</w:t>
+              <w:t xml:space="preserve">21st IEEE International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, United States. pp.734-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431774v1</w:t>
+                <w:t xml:space="preserve">hal-00485560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de noyaux d'édition de séquences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Murgue</w:t>
+                <w:t xml:space="preserve">Discovering Patterns in Flows: a Privacy Preserving Approach with the ACSM Prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jacquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d'Apprentissage : CAP 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisia. pp.à venir</w:t>
+              <w:t xml:space="preserve">ECML PKDD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bled, Slovenia. pp.734--737</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00378078v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Constrained Edit State Machines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Pellerin</w:t>
+                <w:t xml:space="preserve">Apprentissage de noyaux d'édition de séquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, United States. pp.734-741</w:t>
+              <w:t xml:space="preserve">Conférence d'Apprentissage : CAP 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisia. pp.à venir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485560v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00378078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEDiL: Software for Edit Distance Learning</w:t>
               </w:r>
@@ -12241,544 +12241,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00295148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning String Edit Similarities using Constrained Finite State Machines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melody Recognition with Learned Edit Distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Muhlenbach</w:t>
+                <w:t xml:space="preserve">Jose-Manuel Inesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Porquerolles, France. pp.37-52</w:t>
+              <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition, Joint IAPR International Workshops, SSPR 2008 and SPR 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Orlando, United States. pp.86-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369444v1</w:t>
+                <w:t xml:space="preserve">hal-00322432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melody Recognition with Learned Edit Distances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning String Edit Similarities using Constrained Finite State Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rizo</w:t>
+                <w:t xml:space="preserve">Fabrice Muhlenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition, Joint IAPR International Workshops, SSPR 2008 and SPR 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Orlando, United States. pp.86-96</w:t>
+              <w:t xml:space="preserve">CAp'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Porquerolles, France. pp.37-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322432v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correct your Text with Google</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Jacquenet</w:t>
+                <w:t xml:space="preserve">Learning Metrics between Tree Structured Data: Application to Image Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Web Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Fremont, United States. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">18th European Conference on Machine Learning (ECML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland. pp.54-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175284v1</w:t>
+                <w:t xml:space="preserve">hal-00165954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Metrics between Tree Structured Data: Application to Image Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amaury Habrard</w:t>
+                <w:t xml:space="preserve">Correct your Text with Google</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jacquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Machine Learning (ECML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland. pp.54-66</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Fremont, United States. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165954v1</w:t>
+                <w:t xml:space="preserve">hal-00175284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Conditional Transducers for Estimating the Distribution of String Edit Costs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boosting d'un pool d'apprenants faibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Janodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Maxime Suchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grammatical Inference: workshop on open problems and new directions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">CAp 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Trégastel, France. pp.283-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00352796v1</w:t>
+                <w:t xml:space="preserve">hal-00114532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Learned Conditional Distributions as Edit Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Oncina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12794,73 +12807,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition, Joint IAPR International Workshops, SSPR 2006 and SPR 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Hong Kong, China. pp 403-411, ISBN 3-540-37236-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence Mining Without Sequences: a New Way for Privacy Preserving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12882,364 +12895,351 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.347-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discriminative Model of Stochastic Edit Distance in the form of a Conditional Transducer</w:t>
+                <w:t xml:space="preserve">Learning Conditional Transducers for Estimating the Distribution of String Edit Costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Janodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Colloquium on Grammatical Inference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grammatical Inference: workshop on open problems and new directions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11872436_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ujm-00109698v1</w:t>
+                <w:t xml:space="preserve">ujm-00352796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Stochastic Tree Edit Distance</w:t>
+                <w:t xml:space="preserve">A Discriminative Model of Stochastic Edit Distance in the form of a Conditional Transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amaury Habrard</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Janodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Colloquium on Grammatical Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Tokyo, Japan. pp.240-252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11872436_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00109696v1</w:t>
+                <w:t xml:space="preserve">ujm-00109698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting d'un pool d'apprenants faibles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri-Maxime Suchier</w:t>
+                <w:t xml:space="preserve">Learning Stochastic Tree Edit Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Trégastel, France. pp.283-298</w:t>
+              <w:t xml:space="preserve">17th European Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Berlin, Germany. pp.42-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114532v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00109696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction of Uniformly Noisy Distributions to Improve Probabilistic Grammatical Inference Algorithms</w:t>
               </w:r>
@@ -13447,103 +13447,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Physics-inspired Machine Learning for CO₂ Capture Process Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Spagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIML DAY : Methodological and theoretical advances in Physics-Informed Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Palaiseau, France. 2026</w:t>
@@ -13572,103 +13572,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting laser energy absorption on nanostructured surfaces with deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayad Ali Banna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Rudenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning in Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.74, </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13734,51 +13734,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Domain Adaptation Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgen Redko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13857,51 +13857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14109,51 +14109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basura Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahaf Aljundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14209,327 +14209,415 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic Self-Learning in Ultrafast Laser-Induced Complexity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Emonet</w:t>
+                <w:t xml:space="preserve">Principled Backpropagation-Free Training via Layerwise Fenchel-Young Lifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Pinto-Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Patracone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012225v1</w:t>
+                <w:t xml:space="preserve">hal-05624884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unrolled-SINDy: A Stable Explicit Method for Non linear PDE Discovery from Sparsely Sampled Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Photonic Self-Learning in Ultrafast Laser-Induced Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayad Ali Banna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Caradot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eduardo Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nakhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324777v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unrolled-SINDy: A Stable Explicit Method for Non linear PDE Discovery from Sparsely Sampled Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayad Ali Banna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Learning Landmark-Based Ensembles with Random Fourier Features and Gradient Boosting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14567,51 +14655,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14621,65 +14709,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on domain adaptation theory: learning bounds and theoretical guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgen Redko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14713,87 +14801,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ArXiv:2004.11829. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on Metric Learning for Feature Vectors and Structured Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14805,65 +14893,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Laboratoire Hubert Curien UMR 5516. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId319"/>
+      <w:footerReference w:type="default" r:id="rId321"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15010,51 +15098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Bilko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a Al&#237;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Constantino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coronetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Danzeca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3358376" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sacristan Barbero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Aguiar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3350342" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264101v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Bi&#322;ko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Francesca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3328145" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04157829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Brandao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nakhoul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.130.226201" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3261181" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3337839" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03833058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfeng Ma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalloz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sterl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c02235" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24081096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826076v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Borja-Borja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Azorin-Lopez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Saval-Calvo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fuster-Guillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3195035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Viola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gautheron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.07.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646114v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metzler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213021500135" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.691" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232509v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerdoncuff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06035-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morvant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Nam Le" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.04.025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-019-05823-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Badiche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Belkasmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.08.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Bernabeu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.06.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330461v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jangel Jos&#233; Carlos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazorla Miguel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Varea Ismael" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Gomez Jesus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2016.1164621" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203813v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cognasse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamzeh-Cognasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Fagan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.13373" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWGVMS7W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Peyrache" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-015-0839-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011939v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chavarin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097082" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-014-5462-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213013600051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basura Fernando" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Muselet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.07.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690240v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-012-5293-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Murgue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.12.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Janodet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Maxime Suchier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2009-131" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381667v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquemont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquenet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.05.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347865v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-008-5098-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224992v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.01.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Oncina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2006.03.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00352794v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001403002952" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05214760v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayad Ali Banna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Brand&#227;o" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313730v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bachaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Celse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00207" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017201v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caradot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahim Mezidi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06096-9_2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04584456v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Patracone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Salzo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Pontil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128227v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628534v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Garcia-d'Urso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717837v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04881596v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04518335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Gomez Soto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garcia Alia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/jacow-ipac2023-thpa047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231405v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43415-0_11" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03833360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726811v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan Jhuboo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909945" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479241v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v36i7.20672" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212764v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Marcotte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barbe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746802" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03353622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00125" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900044v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Germain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67664-3_9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900712v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Dhouib" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611586v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/298" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02611800v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/299" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02795056v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67661-2_34" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02794961v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276288v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai.2019.00131" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zantedeschi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10928-8_12" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154883v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049763v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bascol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318868v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00042" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868516v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124877v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/395" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148600v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Letarte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803183v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895967v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01768-2_18" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Frery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caelen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun He-Guelton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888672v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611346v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581550v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613564v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359282v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359298v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323567v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224441v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Rangel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cazorla" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Garc&#237;a-Varea" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mart&#237;nez-G&#243;mez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Masud Ziko" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223411v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Irina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124975v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahaf Aljundi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204642v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaussier Eric" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23528-837" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009610v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016472v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850241v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869417v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinne Tuytelaars" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869394v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690242v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714509v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717809v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra-Bonache" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690244v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745487v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708401v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618713v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608631v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618757v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618706v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499468v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Legrand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555639v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431774v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378078v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485560v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pellerin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295148v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Esposito" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369444v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muhlenbach" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322432v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Inesta" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175284v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165954v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00352796v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322429v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114132v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109698v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11872436_20" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109696v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114532v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378062v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374062v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591265v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Celse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Spagnol" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888157v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Rudenko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022317" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286281v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/advances-in-domain-adaptation-theory/redko/978-1-78548-236-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121733v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/abs/10.2200/S00626ED1V01Y201501AIM030" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00626ED1V01Y201501AIM030" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357561v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613051v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58347-1_4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012225v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05324777v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148618v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693771v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666935v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Bilko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a Al&#237;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sacristan Barbero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Aguiar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3350342" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Constantino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coronetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Danzeca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3358376" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Bi&#322;ko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3337839" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Francesca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3328145" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04157829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Brandao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nakhoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.130.226201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253175v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3261181" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Viola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gautheron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.07.019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826076v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Borja-Borja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Azorin-Lopez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Saval-Calvo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fuster-Guillo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3195035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03833058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfeng Ma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalloz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sterl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c02235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24081096" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232509v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerdoncuff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06035-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646114v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metzler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213021500135" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.691" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morvant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168941v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-019-05823-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Nam Le" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.04.025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Badiche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Belkasmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.08.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jangel Jos&#233; Carlos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazorla Miguel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Varea Ismael" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Gomez Jesus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2016.1164621" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Bernabeu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.06.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Peyrache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-015-0839-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203813v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cognasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamzeh-Cognasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Fagan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.13373" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWGVMS7W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-014-5462-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chavarin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097082" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213013600051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basura Fernando" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Muselet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.07.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690240v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-012-5293-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Murgue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.12.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Janodet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Maxime Suchier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2009-131" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347865v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquemont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquenet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-008-5098-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381667v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.05.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224992v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.01.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Oncina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2006.03.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00352794v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001403002952" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caradot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahim Mezidi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04584456v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Patracone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Salzo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Pontil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05214760v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayad Ali Banna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Brand&#227;o" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313730v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bachaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Celse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00207" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017201v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06096-9_2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717837v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628534v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Garcia-d'Urso" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04881596v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04518335v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Gomez Soto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garcia Alia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/jacow-ipac2023-thpa047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231405v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43415-0_11" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212764v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Marcotte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barbe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746802" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479241v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v36i7.20672" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03833360v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726811v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan Jhuboo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909945" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03353622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00125" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900044v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Germain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67664-3_9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276288v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai.2019.00131" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611586v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/298" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02611800v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/299" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900712v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Dhouib" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868502v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02795056v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67661-2_34" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02794961v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049763v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bascol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318868v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00042" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154883v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863895v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zantedeschi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10928-8_12" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868516v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124877v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/395" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148600v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Letarte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888672v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803183v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895967v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01768-2_18" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889994v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Frery" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caelen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun He-Guelton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581550v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611346v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613564v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359298v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323567v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359282v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223411v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Irina" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224466v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Masud Ziko" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224441v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Rangel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cazorla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Garc&#237;a-Varea" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mart&#237;nez-G&#243;mez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124975v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahaf Aljundi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204642v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaussier Eric" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23528-837" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009610v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016472v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869394v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850241v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869417v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinne Tuytelaars" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708401v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714509v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690242v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717809v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra-Bonache" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690244v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745487v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618713v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608631v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618757v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618706v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555639v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499468v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Legrand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485560v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pellerin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431774v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378078v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295148v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Esposito" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322432v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Inesta" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369444v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muhlenbach" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165954v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175284v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114532v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322429v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114132v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00352796v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109698v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11872436_20" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109696v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378062v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374062v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591265v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Celse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Spagnol" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888157v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Rudenko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022317" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286281v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/advances-in-domain-adaptation-theory/redko/978-1-78548-236-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121733v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/abs/10.2200/S00626ED1V01Y201501AIM030" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00626ED1V01Y201501AIM030" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357561v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613051v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58347-1_4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624884v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pinto-Su&#225;rez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012225v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05324777v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148618v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693771v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666935v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>