--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -292,828 +292,828 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QAOA : une nouvelle manière de chercher des bonnes solutions et de les trouver</w:t>
+                <w:t xml:space="preserve">Flexible job shop rescheduling using user preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+                <w:t xml:space="preserve">Essognim Richard Wilouwou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Fleury</w:t>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programmez !</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184, pp.107213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2025.107213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301102v1</w:t>
+                <w:t xml:space="preserve">hal-05261456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature-Guided Metaheuristic with Diversity Management for Solving the Capacitated Vehicle Routing Problem</w:t>
+                <w:t xml:space="preserve">Fifty years of metaheuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachtiar Herdianto</w:t>
+                <w:t xml:space="preserve">Rafael Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Billot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2025.12.029⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 321 (2), pp.345-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2024.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422169v1</w:t>
+                <w:t xml:space="preserve">hal-05300909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Routing and Scheduling Problem for the Airborne Deployment of Heterogeneous Multistatic Sonar Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feature-Guided Metaheuristic with Diversity Management for Solving the Capacitated Vehicle Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar Herdianto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owein Thuillier</w:t>
+                <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Josse</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Flavien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naval Research Logistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nav.70034⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2025.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376736v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fifty years of metaheuristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated Routing and Scheduling Problem for the Airborne Deployment of Heterogeneous Multistatic Sonar Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owein Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Martí</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Alexandru‐liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
+                <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 321 (2), pp.345-362. </w:t>
+              <w:t xml:space="preserve">Naval Research Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2024.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nav.70034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300909v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible job shop rescheduling using user preferences</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous multistatic sonar networks optimization: Literature review and preliminary enhancements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owein Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2025.107213⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2025.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261456v1</w:t>
+                <w:t xml:space="preserve">hal-05207985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous multistatic sonar networks optimization: Literature review and preliminary enhancements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QAOA : une nouvelle manière de chercher des bonnes solutions et de les trouver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bombardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Programmez !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.40-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207985v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue of coastal-based instances with bathymetric and topographic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owein Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (10), pp.4529-4556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1147,103 +1147,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Configuration of Heterogeneous Multistatic Sonar Networks: a Mixed-Integer Linear Programming Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owein Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 167, pp.106637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1290,64 +1290,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiobjective ϵ-constraint based approach for the robust master surgical schedule under multiple uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Makboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1394,64 +1394,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial multi-resource flexible job shop scheduling with partially necessary resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perrachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréchengues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1505,317 +1505,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved two-phase heuristic for active multistatic sonar network configuration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An online method for robust target tracking using a wireless sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 238, pp.121985. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2023.121985⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 230, pp.120549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2023.120549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236748v2</w:t>
+                <w:t xml:space="preserve">hal-04119961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An online method for robust target tracking using a wireless sensor network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An improved two-phase heuristic for active multistatic sonar network configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owein Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 230, pp.120549. </w:t>
+              <w:t xml:space="preserve">, 2023, 238, pp.121985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2023.120549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2023.121985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119961v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating preferences within multiobjective flexible job shop scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 305 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1849,64 +1849,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unrelated Parallel Machine Scheduling with Job and Machine Acceptance and Renewable Resource Allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ziaee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1947,737 +1947,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal robustness for scheduling a target tracking mission using wireless sensor networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Focus distance-aware lifetime maximization of video camera-based wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2021.105321⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.5-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10732-019-09428-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216813v1</w:t>
+                <w:t xml:space="preserve">hal-04686690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus distance-aware lifetime maximization of video camera-based wireless sensor networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Integrated Decision Support System for Rich Vehicle Routing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heuristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10732-019-09428-7⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178, pp.114998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2021.114998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686690v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Decision Support System for Rich Vehicle Routing Problems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metaphor-based metaheuristics, a call for action: the elephant in the room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Aranha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian L Camacho Villalón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Campelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dorigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2021.114998⟩</w:t>
+              <w:t xml:space="preserve">Swarm Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11721-021-00202-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193739v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaphor-based metaheuristics, a call for action: the elephant in the room</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planning a multi-sensors search for a moving target considering traveling costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swarm Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11721-021-00202-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 292 (2), pp.469-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03460953v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning a multi-sensors search for a moving target considering traveling costs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comments on: Tabu search tutorial. A Graph Drawing Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 292 (2), pp.469-482. </w:t>
+              <w:t xml:space="preserve">TOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.354-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11750-021-00606-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134042v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on: Tabu search tutorial. A Graph Drawing Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal robustness for scheduling a target tracking mission using wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (2), pp.354-356. </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132, pp.105321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11750-021-00606-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2021.105321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265560v1</w:t>
+                <w:t xml:space="preserve">hal-03216813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust scheduling for target tracking using wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Delavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lersteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 116, pp.104873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2737,51 +2737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo G Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio García-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2841,64 +2841,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On solving the order processing in picking workstations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Ouzidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3092,77 +3092,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comment on “what makes a VRP solution good? The generation of problem-specific knowledge for heuristics”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 110, pp.130-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3190,3949 +3190,3949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special issue on advances in vehicle routing and logistics optimization: heuristics</w:t>
+                <w:t xml:space="preserve">Application-aware Multi-Objective Routing based on Genetic Algorithm for 2D Network-on-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Guéret</w:t>
+                <w:t xml:space="preserve">A. Benmessaoud Gabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">P. Bomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13676-018-0130-2⟩</w:t>
+              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61, pp.135 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2018.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813905v1</w:t>
+                <w:t xml:space="preserve">hal-01821361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-Objective Cost Function for Adaptive Routing in Network-on-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Multi-Scale Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (2), pp.177-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMSCS.2018.2810223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application-aware Multi-Objective Routing based on Genetic Algorithm for 2D Network-on-Chip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An exact approach to extend network lifetime in a general class of wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benmessaoud Gabis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micpro.2018.06.004⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 433-434, pp.274 - 291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2017.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01821361v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact approach to extend network lifetime in a general class of wireless sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to the special issue on advances in vehicle routing and logistics optimization: heuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Castaño</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 433-434, pp.274 - 291. </w:t>
+              <w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.89-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2017.12.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13676-018-0130-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684580v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum energy target tracking with coverage guarantee in wireless sensor networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Optimizing the Cyclic K-conflict-free Shortest Path Problem in a Network-on-chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Créput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.08.045⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer &amp; Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), pp.115.1-115.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15344/2456-4451/2017/115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588045v1</w:t>
+                <w:t xml:space="preserve">hal-01588051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for lifetime maximization in camera sensor networks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D-LPCN: A Distributed Least Polar-angle Connected Node Algorithm for Finding the Boundary of a Wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoudi Massinissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Lalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tahar Kechadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56, pp.56-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2017.01.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01435942v1</w:t>
+                <w:t xml:space="preserve">hal-01402480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-LPCN: A Distributed Least Polar-angle Connected Node Algorithm for Finding the Boundary of a Wireless Sensor Network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heuristics for lifetime maximization in camera sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56, pp.56-71. </w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 385-386, pp.475-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2017.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402480v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Cyclic K-conflict-free Shortest Path Problem in a Network-on-chip</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LPCN: Least Polar-angle Connected Node Algorithm to Find a Polygon Hull in a Connected Euclidean Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Lalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoudi Massinissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer &amp; Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15344/2456-4451/2017/115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnca.2017.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588051v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPCN: Least Polar-angle Connected Node Algorithm to Find a Polygon Hull in a Connected Euclidean Graph</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple neighborhood search, tabu search and ejection chains for the multi-depot open vehicle routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reinholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnca.2017.05.005⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107, pp.211-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2017.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519491v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple neighborhood search, tabu search and ejection chains for the multi-depot open vehicle routing problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Improving the performance of embedded systems with variable neighborhood search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Sánchez-Oro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2017.03.022⟩</w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.217-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2016.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493138v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the performance of embedded systems with variable neighborhood search</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Minimum energy target tracking with coverage guarantee in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lersteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abraham Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53, pp.217-226. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 265 (3), pp.795-1192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2016.12.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438796v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Level Solution Approach to Solve the Clustered Capacitated Vehicle Routing Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Partial target coverage to extend the lifetime in wireless multi-role sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2015.11.022⟩</w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (1), pp.34-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/net.21682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238825v1</w:t>
+                <w:t xml:space="preserve">hal-01328424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust scheduling of wireless sensor networks for target tracking under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lersteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 252 (2), pp.407-417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2016.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial target coverage to extend the lifetime in wireless multi-role sensor networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">A Two-Level Solution Approach to Solve the Clustered Capacitated Vehicle Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Expósito Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.274-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2015.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/net.21682⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01328424v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Preference Information in an Interactive Reference Point-Based Method for the Bi-Objective Inventory Routing Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A multiple neighborhood search for dynamic memory allocation in embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mcda.1534⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (6), pp.719-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10732-015-9297-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067200v1</w:t>
+                <w:t xml:space="preserve">hal-01228903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiple neighborhood search for dynamic memory allocation in embedded systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Guest Editorial to the Feature Cluster &amp;quot;EURO/INFORMS 2013 Conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heuristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10732-015-9297-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 244 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228903v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editorial to the Feature Cluster &amp;quot;EURO/INFORMS 2013 Conference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Solving dynamic memory allocation problems in embedded systems with parallel variable neighborhood search strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Sánchez-Oro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.02.034⟩</w:t>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.85-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2014.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131621v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving dynamic memory allocation problems in embedded systems with parallel variable neighborhood search strategies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Line formation algorithm in a swarm of reactive robots constrained by underwater environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sousselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Dréo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abraham Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 47, pp.85-92. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.5117-5127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2014.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2015.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119892v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line formation algorithm in a swarm of reactive robots constrained by underwater environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Exact approaches for lifetime maximization in connectivity constrained wireless multi-role sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2015.02.040⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 241 (1), pp.28-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2014.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120038v1</w:t>
+                <w:t xml:space="preserve">hal-01058321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact approaches for lifetime maximization in connectivity constrained wireless multi-role sensor networks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Simulation of Preference Information in an Interactive Reference Point-Based Method for the Bi-Objective Inventory Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Josef Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 241 (1), pp.28-38. </w:t>
+              <w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (1-2), pp.17-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2014.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mcda.1534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058321v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRASP with ejection chains for the dynamic memory allocation in embedded systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A column generation approach to extend lifetime in wireless sensor networks with coverage and connectivity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rafael Marti</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (8), pp.1515-1527. </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (Part B), pp.220-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00500-013-1157-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2013.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930992v1</w:t>
+                <w:t xml:space="preserve">hal-00925223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A column generation approach to extend lifetime in wireless sensor networks with coverage and connectivity constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">GRASP with ejection chains for the dynamic memory allocation in embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (8), pp.1515-1527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00500-013-1157-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2013.11.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00925223v1</w:t>
+                <w:t xml:space="preserve">hal-00930992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metaheuristic for the school bus routing problem with bus stop selection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lifetime maximization in wireless directional sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 229 (2), pp.518-528. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.02.025⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 231 (1), pp.229-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757027v1</w:t>
+                <w:t xml:space="preserve">hal-00843362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime maximization in wireless directional sensor network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Iterative approaches for a dynamic memory allocation problem in embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 231 (1), pp.229-241. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.05.033⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 231 (1), pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843362v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative approaches for a dynamic memory allocation problem in embedded systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Matheuristic approaches for Q-coverage problem versions in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.05.016⟩</w:t>
+              <w:t xml:space="preserve">Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (5), pp.609-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0305215X.2012.687732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00832067v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheuristic approaches for Q-coverage problem versions in wireless sensor networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A metaheuristic for the school bus routing problem with bus stop selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schittekat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Kinable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frits Spieksma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 229 (2), pp.518-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.02.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0305215X.2012.687732⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00757026v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MemExplorer: From C code to Memory Allocation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">An exact approach for maximizing the lifetime of sensor networks with adjustable sensing ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (12), pp.3166-3176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2012.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jolpe.2012.1201⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706626v1</w:t>
+                <w:t xml:space="preserve">hal-00687991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact approach for maximizing the lifetime of sensor networks with adjustable sensing ranges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">A mathematical model and a metaheuristic approach for a memory allocation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39 (12), pp.3166-3176. </w:t>
+              <w:t xml:space="preserve">Journal of Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (1), pp.149-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2012.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10732-011-9165-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687991v1</w:t>
+                <w:t xml:space="preserve">hal-00601741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical model and a metaheuristic approach for a memory allocation problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Column generation algorithm for sensor coverage scheduling under bandwidth constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heuristics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (1), pp.149-167. </w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (3), pp.141-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10732-011-9165-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/net.20466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601741v1</w:t>
+                <w:t xml:space="preserve">hal-00649656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Column generation algorithm for sensor coverage scheduling under bandwidth constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">MemExplorer: From C code to Memory Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/net.20466⟩</w:t>
+              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (4), pp.394-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jolpe.2012.1201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649656v1</w:t>
+                <w:t xml:space="preserve">hal-00706626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabu search for multiprocessor scheduling: application to high level synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Three new upper bounds on the chromatic number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (2), pp.201-212. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159 (18), pp.2281-2289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0217595911003132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2011.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414304v1</w:t>
+                <w:t xml:space="preserve">hal-00648347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three new upper bounds on the chromatic number</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Tabu search for multiprocessor scheduling: application to high level synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia-Pacific Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (2), pp.201-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0217595911003132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2011.08.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00648347v1</w:t>
+                <w:t xml:space="preserve">hal-00414304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metaheuristic for the fixed job scheduling problem under spread time constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37 (6), pp.1045-1054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7204,51 +7204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jouglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceyda Oguz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Modelling and Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (3), pp.271-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7294,64 +7294,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical approach for robust and flexible vehicle routing using metaheuristics and Monte Carlo sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Modelling and Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (4), pp.387-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7410,77 +7410,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulating information sharing, collaboration and learning in operations research with libOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kris Ven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Digital Libraries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (2), pp.79-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7520,259 +7520,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of metaheuristics - editorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A curve-fitting genetic algorithm for styling application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Springael</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wout Dullaert</w:t>
+                <w:t xml:space="preserve">Yves Mineur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 179 (3), pp.601-604. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 179 (3), pp.895-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2005.03.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2005.03.060⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078076v1</w:t>
+                <w:t xml:space="preserve">hal-00078073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A curve-fitting genetic algorithm for styling application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Applications of metaheuristics - editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Springael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Mineur</w:t>
+                <w:t xml:space="preserve">Wout Dullaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 179 (3), pp.895-905. </w:t>
+              <w:t xml:space="preserve">, 2007, 179 (3), pp.601-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2005.03.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2005.03.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078073v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genetic algorithm for a bi-objective capacitated arc routing problem</w:t>
               </w:r>
@@ -7784,51 +7784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ph. Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33 (12), pp.3473-3493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7874,64 +7874,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MA|PM: Memetic algorithms with population management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33 (5), pp.1214-1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8003,51 +8003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouamrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Beldjilali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8094,64 +8094,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genetic algorithm for robust schedules in a just-in-time environment with ready times and due dates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2 (2), pp.129-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8198,51 +8198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exact method to minimize the number of tardy jobs in single machine scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 7 (6), pp.405-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8288,51 +8288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genetic algorithm for robust schedules in a just-in-time environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sorensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8373,406 +8373,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive scheduling of complex system maintenance in a cooperative environment with communication times</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Using lagrangean relaxation to minimize the weighted number of late jobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-SMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSMCC.2003.813344⟩</w:t>
+              <w:t xml:space="preserve">Naval Research Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 50 (3), pp.273-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nav.10056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069409v1</w:t>
+                <w:t xml:space="preserve">hal-00069413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic algorithms to minimize the weighted number of late jobs on a single machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Reactive scheduling of complex system maintenance in a cooperative environment with communication times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0377-2217(02)00827-5⟩</w:t>
+              <w:t xml:space="preserve">IEEE-SMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (2), pp.225-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSMCC.2003.813344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00069406v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using lagrangean relaxation to minimize the weighted number of late jobs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic algorithms to minimize the weighted number of late jobs on a single machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naval Research Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 50 (3), pp.273-288. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 151 (2), pp.296-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nav.10056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0377-2217(02)00827-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069413v1</w:t>
+                <w:t xml:space="preserve">hal-00069406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibilité et Robustesse en Ordonnancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8853,51 +8853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley B. Gershwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIE Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 32 (2), pp.93-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8923,5428 +8923,5441 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (180)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (183)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème de dimensionnement de lots à un produit et une machine reconfigurable sans capacité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Encodage compact du Job-Shop Scheduling Problem pour algorithmes variationnels quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Perrachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2026</w:t>
+              <w:t xml:space="preserve">ROADEF 2026 - 27e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531675v1</w:t>
+                <w:t xml:space="preserve">hal-05578631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial Solution Sampling for the Variable Neighborhood Search Method : Fitness Landscapes Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Problème de dimensionnement de lots à un produit et une machine reconfigurable sans capacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Mechaacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">27ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534841v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CVRPLIB BKS challenge : The MAMUT approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Pichon</w:t>
+                <w:t xml:space="preserve">Alexandru Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaheuristic Hybridized with Tabular (Edges) Binary Classification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Initial Solution Sampling for the Variable Neighborhood Search Method : Fitness Landscapes Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. R. Wilouwou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ROADEF, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150925v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable Pattern Learning in Exploring Robust Characteristics in Metaheuristic Design</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Flexible job shop rescheduling with incremental preferences learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. R. Wilouwou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ROADEF, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champ sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150909v1</w:t>
+                <w:t xml:space="preserve">hal-05574366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Robust Guidance for Metaheuristics: Do certain features significantly influence the Vehicle Routing Problem?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Explainable Pattern Learning in Exploring Robust Characteristics in Metaheuristic Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachtiar Herdianto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Board 104th Annual Meeting Lectern Session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Academies, Jan 2025, Washinghton DC, United States</w:t>
+              <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ROADEF, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150852v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Neighborhood Search with Path Relinking: A Statistical Evaluation of Path Relinking Mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Metaheuristic Hybridized with Tabular (Edges) Binary Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachtiar Herdianto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIC 2024: 15th Metaheuristic International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ROADEF, Feb 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-62922-8_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04663575v1</w:t>
+                <w:t xml:space="preserve">hal-05150925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the Deployment Sequence of a Multistatic Sonar Network by an Airborne Carrier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a Robust Guidance for Metaheuristics: Do certain features significantly influence the Vehicle Routing Problem?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar Herdianto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owein Thuillier</w:t>
+                <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Josse</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Flavien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Vehicle Routing, Intermodal Transport and Related Areas (ROUTE 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Vienna, May 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Transportation Research Board 104th Annual Meeting Lectern Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Academies, Jan 2025, Washinghton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593334v1</w:t>
+                <w:t xml:space="preserve">hal-05150852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective General Variable Neighborhood Search for the Online Flexible Job Shop Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Compendium of mathematical formulations for heterogeneous multistatic sonar networks configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owein Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th Metaheuristics International Conference (MIC 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPVJ), Mar 2024, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615186v1</w:t>
+                <w:t xml:space="preserve">hal-04491719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Hybrid-Genetic-Search for the Capacited Vehicle Routing Problem : a deep learning approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Population Management Based on Data Mining Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar Herdianto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th Metaheuristics International Conference (MIC´2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lorient, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735172v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Area Coverage in Heterogeneous Multistatic Sonar Networks: A Simulated Annealing Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owein Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 15th Metaheuristics International Conference (MIC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lorient, France. pp.219-233, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-62922-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compendium of mathematical formulations for heterogeneous multistatic sonar networks configuration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Improving Hybrid-Genetic-Search for the Capacited Vehicle Routing Problem : a deep learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPVJ), Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 15th Metaheuristics International Conference (MIC´2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491719v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Management Based on Data Mining Analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multi-objective General Variable Neighborhood Search for the Online Flexible Job Shop Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Perrachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essognim Richard Wilouwou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 15th Metaheuristics International Conference (MIC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lorient, France. pp.387-393, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62922-8_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586409v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quadtree-based heuristic and variable neighborhood descent for the optimal location of heteregenous multistatic sonar network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Neighborhood Search with Path Relinking: A Statistical Evaluation of Path Relinking Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar Herdianto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owein Thuillier</w:t>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Josse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tanguy</w:t>
+                <w:t xml:space="preserve">Flavien Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European conference on Operational Research (EURO 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIC 2024: 15th Metaheuristic International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lorient, France. pp.112-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62922-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632294v1</w:t>
+                <w:t xml:space="preserve">hal-04663575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Based Hybrid Genetic Algorithm for the CVRP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optimization of the Deployment Sequence of a Multistatic Sonar Network by an Airborne Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owein Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURO, Jun 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">International Workshop on Vehicle Routing, Intermodal Transport and Related Areas (ROUTE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, May 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734742v1</w:t>
+                <w:t xml:space="preserve">hal-04593334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated Annealing for a Complex Industrial Scheduling Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A quadtree-based heuristic and variable neighborhood descent for the optimal location of heteregenous multistatic sonar network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owein Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th Metaheuristics International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33rd European conference on Operational Research (EURO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technical University of Denmark (DTU), Jun 2024, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020136v1</w:t>
+                <w:t xml:space="preserve">hal-04632294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Developing Guidance to Improve Metaheuristic Algorithm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Deep Learning Based Hybrid Genetic Algorithm for the CVRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Complex Networks and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Menton Riviera, France</w:t>
+              <w:t xml:space="preserve">33rd European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURO, Jun 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586400v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metaheuristic approach for the configuration of heterogeneous multistatic sonar networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owein Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rennes School of Business, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Knowledge Extraction Processes into Metaheuristic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachtiar Herdianto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th EU/ME meeting x Quantum School "Emerging optimization methods: from metaheuristics to quantum approaches"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche recuit simulé multiobjectif pour un problème d'ordonnancement industriel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Machine Learning for Developing Guidance to Improve Metaheuristic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar Herdianto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rennes School of Business, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Complex Networks and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Menton Riviera, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019063v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Convergence Rates in Simulated Annealing trough Funnel Search Neighborhoods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Approche recuit simulé multiobjectif pour un problème d'ordonnancement industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Perrachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th EU/ME meeting x Quantum School "Emerging optimization methods: from metaheuristics to quantum approaches" (EU/ME 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Troyes, France</w:t>
+              <w:t xml:space="preserve">24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes School of Business, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237374v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Robust Multiobjective Master Surgical Schedule under Multiple Uncertainty</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Improving Convergence Rates in Simulated Annealing trough Funnel Search Neighborhoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owein Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, rennes, France</w:t>
+              <w:t xml:space="preserve">21th EU/ME meeting x Quantum School "Emerging optimization methods: from metaheuristics to quantum approaches" (EU/ME 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019095v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheuristics Algorithm Guided by Machine Learning for Solving the Vehicle Routing Problem</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Towards a Robust Multiobjective Master Surgical Schedule under Multiple Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Makboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2023 : 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125851v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guider une métaheuristique à partir de solutions obtenues par un Solver puissant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Matheuristics Algorithm Guided by Machine Learning for Solving the Vehicle Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar Herdianto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2023 : 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587545v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPC pour un problème d'ordonnancement industriel : Multi-Resource Flexible Job Shop</w:t>
+                <w:t xml:space="preserve">Simulated Annealing for a Complex Industrial Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perrachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 14th Metaheuristics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Ortigia-Syracuse, Italy. pp.457-463, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26504-4_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595382v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new framework to solve flexible jobshop scheduling problems in the context of Industry 5.0</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optimisation d'un réseau de sonars multistatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owein Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Garcia</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Conference on Operational Research (EURO 32)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718269v1</w:t>
+                <w:t xml:space="preserve">hal-03595350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'un réseau de sonars multistatiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">PPC pour un problème d'ordonnancement industriel : Multi-Resource Flexible Job Shop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Perrachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595350v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference-driven tabu search for multiobjective scheduling problems</w:t>
+                <w:t xml:space="preserve">A new framework to solve flexible jobshop scheduling problems in the context of Industry 5.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">32nd European Conference on Operational Research (EURO 32)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587512v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaheuristics, glorious past, controversial present and bright future?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Preference-driven tabu search for multiobjective scheduling problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KOI 2022 - 19th International Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Croatian Operational Research Society (CRORS), Sep 2022, Šibenik, Croatia</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899684v1</w:t>
+                <w:t xml:space="preserve">hal-03587512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating preference models into multiobjective optimization for scheduling problems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Metaheuristics, glorious past, controversial present and bright future?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2021 : 22ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
+              <w:t xml:space="preserve">KOI 2022 - 19th International Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Croatian Operational Research Society (CRORS), Sep 2022, Šibenik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218969v1</w:t>
+                <w:t xml:space="preserve">hal-03899684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-stage VND for an industrial scheduling problem</w:t>
+                <w:t xml:space="preserve">Guider une métaheuristique à partir de solutions obtenues par un Solver puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perrachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285133v1</w:t>
+                <w:t xml:space="preserve">hal-03587545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding decision-maker's preferences in the multi-objective Tabu search method for scheduling problems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Robust scheduling for target tracking with wireless sensor network considering spatial uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling (PMS 2020/2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285086v1</w:t>
+                <w:t xml:space="preserve">hal-03211902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'aide à la décision intégré pour les problèmes de tournées de véhicules riches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">BVNS Approach for the Order Processing in Parallel Picking Workstations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Ouzidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2021 : 22ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Variable Neighborhood Search</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mladenovic N., Sleptchenko A., Sifaleras A., Omar M. (eds), Mar 2021, Abu Dabi, United Arab Emirates. pp.176-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-69625-2_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218935v1</w:t>
+                <w:t xml:space="preserve">hal-03176399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some insights about the use of machine learning for solving VRP</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Recherches à voisinage variable cycliques pour un problème d'ordonnancement industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Perrachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
+              <w:t xml:space="preserve">ROADEF 2021 : 22ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285115v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches à voisinage variable cycliques pour un problème d'ordonnancement industriel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Système d'aide à la décision intégré pour les problèmes de tournées de véhicules riches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2021 : 22ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218990v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BVNS Approach for the Order Processing in Parallel Picking Workstations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Some insights about the use of machine learning for solving VRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abraham Duarte</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Variable Neighborhood Search</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-69625-2_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03176399v1</w:t>
+                <w:t xml:space="preserve">hal-03285115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust scheduling for target tracking with wireless sensor network considering spatial uncertainty</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Integrated Decision Support System for Rich Vehicle Routing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling (PMS 2020/2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211902v1</w:t>
+                <w:t xml:space="preserve">hal-03285102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Decision Support System for Rich Vehicle Routing Problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Embedding decision-maker's preferences in the multi-objective Tabu search method for scheduling problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 31)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285102v1</w:t>
+                <w:t xml:space="preserve">hal-03285086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de l’espace de recherche dans un MNS via l’utilisation de machine learning pour des problèmes de VRP</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Two-stage VND for an industrial scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Perrachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Sorensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508447v1</w:t>
+                <w:t xml:space="preserve">hal-03285133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification de la recherche d’une cible par plusieurs capteurs avec considération du coût de déplacement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Integrating preference models into multiobjective optimization for scheduling problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2021 : 22ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508436v1</w:t>
+                <w:t xml:space="preserve">hal-03218969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de stock pour la palettisation avec zones de préparation parallèles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Planification de la recherche d’une cible par plusieurs capteurs avec considération du coût de déplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bérenger David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508443v1</w:t>
+                <w:t xml:space="preserve">hal-02508436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générer des instances réalistes grâce à l’OpenData</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gestion de stock pour la palettisation avec zones de préparation parallèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Ouzidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508442v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Space Search in Combinatorial Optimization Using Machine Learning Tools</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Générer des instances réalistes grâce à l’OpenData</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LION 2020 : International Conference on Learning and Intelligent Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020704v1</w:t>
+                <w:t xml:space="preserve">hal-02508442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A VNS approach for the Inventory Movement Optimization Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Reducing Space Search in Combinatorial Optimization Using Machine Learning Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Variable Neighborhood Search (ICVNS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LION 2020 : International Conference on Learning and Intelligent Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-53552-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344507v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple solve approaches applied to the Heterogeneous Vehicle Routing Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Réduction de l’espace de recherche dans un MNS via l’utilisation de machine learning pour des problèmes de VRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sorensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Seville, Spain. pp.158</w:t>
+              <w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147400v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle mathématique et une nouvelle heuristique pour le problème de la gestion de stock pour la palettisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Problèmes de tournées de véhicules à deux échelons en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084329v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRASP and Multiple Neighborhood Search for real vehicle routing problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Problèmes de tournées de véhicules avec interactions transmodales en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2019 - 30th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162957v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metaheuristic plan for the Inventory Movement Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">GRASP and Multiple Neighborhood Search for real vehicle routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eduardo G. Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU/MEeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SINTEF, May 2019, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">EURO 2019 - 30th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132863v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes de tournées de véhicules à deux échelons en milieu urbain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A metaheuristic plan for the Inventory Movement Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Ouzidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo G. Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">EU/MEeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SINTEF, May 2019, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082038v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes de tournées de véhicules avec interactions transmodales en milieu urbain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Un modèle mathématique et une nouvelle heuristique pour le problème de la gestion de stock pour la palettisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Ouzidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084314v1</w:t>
+                <w:t xml:space="preserve">hal-02084329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement réactif pour le suivi de cibles mobiles : de la robustesse à la garantie de performance en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Delavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lersteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14369,77 +14382,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la résolution d’un problème de tournées de véhicules hétérogènes multi-attributs par des méthodes de machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14477,90 +14490,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory Movement Optimization Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Ouzidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo G Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Spanish Young Statisticians and Operational Researchers Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14579,12318 +14592,12629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réglementation européenne et française dans les problèmes de routage de véhicules avec des tournées multiples</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A VNS approach for the Inventory Movement Optimization Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Ouzidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo G. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">International Conference on Variable Neighborhood Search (ICVNS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083945v1</w:t>
+                <w:t xml:space="preserve">hal-02344507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelization and optimization of inventory management for palletization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multiple solve approaches applied to the Heterogeneous Vehicle Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérenger David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Mathematical Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Seville, Spain. pp.158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084151v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement robuste d’un réseau de capteurs sans fils pour le suivi de cibles mobiles avec communications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modélisation et optimisation de la gestion de stock pour la palettisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Ouzidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084121v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et optimisation de la gestion de stock pour la palettisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ordonnancement robuste d’un réseau de capteurs sans fils pour le suivi de cibles mobiles avec communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lersteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérenger David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083939v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur un problème industriel de découpe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modelization and optimization of inventory management for palletization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Ouzidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence nationale de la Recherche Opérationnelle et de l'Aide à la Décision (ROADEF 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">23rd International Symposium on Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800324v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tournées de véhicules hétérogènes avec zones de circulation restreinte et trafic prédictif en milieu urbain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Retour sur un problème industriel de découpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
+              <w:t xml:space="preserve">Conférence nationale de la Recherche Opérationnelle et de l'Aide à la Décision (ROADEF 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083933v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Web Service sur les problèmes de transport avec des distances réelles, pour propager les algorithmes de recherche opérationnelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tournées de véhicules hétérogènes avec zones de circulation restreinte et trafic prédictif en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Crépeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083796v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory Movement Optimization Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La réglementation européenne et française dans les problèmes de routage de véhicules avec des tournées multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Benkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Chassaing</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Pardiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th EU/ME workshop on metaheuristics for a better world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083857v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web service on routing problems to propagate OR algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Inventory Movement Optimization Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Crépeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th EU/ME workshop on metaheuristics for a better world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083880v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization, statistics and graphical interfaces for urban vehicle routing problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Un Web Service sur les problèmes de transport avec des distances réelles, pour propager les algorithmes de recherche opérationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Crépeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5émes Rencontres STAT Statistique et Villes Intelligentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Vannes, France</w:t>
+              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083770v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique d’optimisation multi-objectifs à base de métaheuristiques pour résoudre le problème de routage dans les réseaux sur puces (NoCs).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A web service on routing problems to propagate OR algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Crépeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">18th EU/ME workshop on metaheuristics for a better world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275935v1</w:t>
+                <w:t xml:space="preserve">hal-02083880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d’optimisation pour les tournées et gestion des temps des conducteurs au regard de la législation européenne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization, statistics and graphical interfaces for urban vehicle routing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">5émes Rencontres STAT Statistique et Villes Intelligentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275970v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic based Routing Algorithm for Network on Chip</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Combining Metaheuristics with Column Generation: Successful Approaches to Enhance Column Generation Algorithms Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karima Benatchba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 10th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSOC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sixth International Workshop on Model-based Metaheuristic (Matheuristics 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIDIA/ULB, Sep 2016, Brussels, Belgium. pp.95-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665376v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for optimal wind vane design</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">VNS pour le Minimum Sitting Arrangement Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo G Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2016 - Shanghai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Shanghai, China. pp.7</w:t>
+              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141286v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for optimal wind vane design</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ordonnancement robuste de réseaux de capteurs sans fil pour le suivi d’une cible mobile sous incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lersteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2016 - Shanghai</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374215v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Metaheuristics for Matheuristics: The Special Case of Column Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Methodology for optimal wind vane design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Kerhascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Operational Research (EURO 28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Poznań, Poland</w:t>
+              <w:t xml:space="preserve">OCEANS 2016 - Shanghai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Shanghai, China. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342453v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding the Boundary Nodes of a Wireless Sensor Network Without Conditions on the Starting Node</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Conference on Operational Research (EURO 28)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Poznań, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Metaheuristics with Column Generation: Successful Approaches to Enhance Column Generation Algorithms Performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Design of Metaheuristics for Matheuristics: The Special Case of Column Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Castaño</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Workshop on Model-based Metaheuristic (Matheuristics 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRIDIA/ULB, Sep 2016, Brussels, Belgium. pp.95-100</w:t>
+              <w:t xml:space="preserve">28th European Conference on Operational Research (EURO 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Poznań, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367946v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VNS pour le Minimum Sitting Arrangement Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Methodology for optimal wind vane design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Kerhascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2016 - Shanghai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSAP.2016.7485426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275941v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement robuste de réseaux de capteurs sans fil pour le suivi d’une cible mobile sous incertitudes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Méthodes d’optimisation pour les tournées et gestion des temps des conducteurs au regard de la législation européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Belakbir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lepouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275956v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VRPTW with European Union regulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heuristic based Routing Algorithm for Network on Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Koudil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Benatchba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics Optimization (VeRoLog 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 10th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.39-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCSoC.2016.43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507679v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la girouette d’un voilier : expérimentation avec LocalSolver</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">VRPTW with European Union regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Belakbir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lepouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">5th Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics Optimization (VeRoLog 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275944v1</w:t>
+                <w:t xml:space="preserve">hal-02507679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximización de la Vida Útil en Redes de Sensores Inalámbricos con Rangos de Sensibilidad Ajustables mediante Generación de Columnas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la girouette d’un voilier : expérimentation avec LocalSolver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Kerhascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LACCEI International Multi-Conference for Engineering, Education, and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372219v1</w:t>
+                <w:t xml:space="preserve">hal-01275944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Búsqueda de vecindad variable para el problema de la minimización del número de errores en ordenaciones líneales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Maximización de la Vida Útil en Redes de Sensores Inalámbricos con Rangos de Sensibilidad Ajustables mediante Generación de Columnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> XVII Conferencia de la Asociación Española para la Inteligencia Artificial (CAEPIA'16) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LACCEI International Multi-Conference for Engineering, Education, and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, San José, Costa Rica. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18687/LACCEI2016.1.1.295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380813v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A history of metaheuristics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Búsqueda de vecindad variable para el problema de la minimización del número de errores en ordenaciones líneales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo G Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fred Glover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORBEL29 - 29th Belgian conference on Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Antwerp - ANT/OR research group, Feb 2015, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve"> XVII Conferencia de la Asociación Española para la Inteligencia Artificial (CAEPIA'16) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Salamanca, España. pp.251-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113432v1</w:t>
+                <w:t xml:space="preserve">hal-01380813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l’utilisation de réseaux de capteurs sans fil pour le suivi de cibles mobiles sous incertitudes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Technique d’optimisation multi-objectifs à base de métaheuristiques pour résoudre le problème de routage dans les réseaux sur puces (NoCs).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 16ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129045v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-base de maximisation de durée de vie d’un réseau de capteurs sans fil avec contraintes de connectivité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optimisation de l’utilisation de réseaux de capteurs sans fil pour le suivi de cibles mobiles sous incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lersteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2015 - 16e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+              <w:t xml:space="preserve">ROADEF, 16ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129047v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Sensor Networks - A survey on maximizing lifetime in sensor coverage problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Etude multi-base de maximisation de durée de vie d’un réseau de capteurs sans fil avec contraintes de connectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORBEL29 - 29th Belgian conference on Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">ROADEF 2015 - 16e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113496v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation de ressources en voie descendante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Wireless Sensor Networks - A survey on maximizing lifetime in sensor coverage problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 16ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">ORBEL29 - 29th Belgian conference on Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129042v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Base strategies to maximize lifetime in Wireless Sensor Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Allocation de ressources en voie descendante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO: European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">ROADEF, 16ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01875429v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximisation de la durée de vie des réseaux de capteurs sans fil hétérogènes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multi-Base strategies to maximize lifetime in Wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EURO: European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946477v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01875429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes exactes de résolution du problème de maximisation de durée de vie d'un réseau de capteurs avec prise en compte de contraintes de connectivité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A history of metaheuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Glover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2014 - 15e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ORBEL29 - 29th Belgian conference on Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Antwerp - ANT/OR research group, Feb 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946473v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguration de réseaux de capteurs sans fil pour le suivi de cibles mobiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Optimisation du transport de personnes handicapées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946561v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transportation of handicapped persons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Column generation and Benders' decomposition to maximize the lifetime in connected wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EU/MEeting on metaheuristics and engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Istanbul, Turkey. pp.163-165</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967859v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing Lifetime in Heterogeneous Sensor Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Transportation of handicapped persons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 44th Annual Conference of the Italian Operational Research Society (AIRO 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Como, Italy</w:t>
+              <w:t xml:space="preserve">15th EU/MEeting on metaheuristics and engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Istanbul, Turkey. pp.163-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067841v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Column generation and Benders' decomposition to maximize the lifetime in connected wireless sensor networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Maximizing Lifetime in Heterogeneous Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Raiconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Cerulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 44th Annual Conference of the Italian Operational Research Society (AIRO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946472v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du transport de personnes handicapées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Reconfiguration de réseaux de capteurs sans fil pour le suivi de cibles mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lersteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946478v1</w:t>
+                <w:t xml:space="preserve">hal-00946561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OVRP for the transportation of handicapped people</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Méthodes exactes de résolution du problème de maximisation de durée de vie d'un réseau de capteurs avec prise en compte de contraintes de connectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria Soto</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the LOT conference - A special EU/MEeting in memory of late Professor Arne Løkketangen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Molde, Norway. pp.3-4</w:t>
+              <w:t xml:space="preserve">ROADEF 2014 - 15e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073026v1</w:t>
+                <w:t xml:space="preserve">hal-00946473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tournées de véhicules avec contraintes de clustering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">OVRP for the transportation of handicapped people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Rossi</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reinholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the LOT conference - A special EU/MEeting in memory of late Professor Arne Løkketangen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Molde, Norway. pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946562v1</w:t>
+                <w:t xml:space="preserve">hal-01073026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact approaches for power aware configuration of wireless sensor networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Tournées de véhicules avec contraintes de clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Expósito Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velsaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS Telecommunications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022894v1</w:t>
+                <w:t xml:space="preserve">hal-00946562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Reference Point-Based Guided Local Search for the Bi-objective Inventory Routing Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Exact approaches for power aware configuration of wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velsaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th Metaheuristics International Conference, MIC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Singapore, Singapore. pp.152-161</w:t>
+              <w:t xml:space="preserve">INFORMS Telecommunications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996706v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Solving the Clustered Capacitated Vehicle Routing Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Maximisation de la durée de vie des réseaux de capteurs sans fil hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Raiconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Cerulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th EU/ME workshop, EU/ME 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Hamburg, Germany. pp.110-115</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844693v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive approach to the bi-objective inventory routing problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A hybrid CG-GRASP heuristic to extend the lifetime in wireless sensor networks with partial coverage and connectivity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Andres Castano Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCDM 2013, 22nd International Conference on Multiple Criteria Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844606v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive approach to the inventory routing problem: computational speedup through focused search</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A hybrid Column Generation‐GRASP heuristic to extend the lifetime in wireless sensor networks with connectivity and coverage constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Logistikmanagement 2013 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bremen, Germany. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">ROADEF, 14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939370v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid Column Generation‐GRASP heuristic to extend the lifetime in wireless sensor networks with connectivity and coverage constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An interactive approach to the bi-objective inventory routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Josef Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">MCDM 2013, 22nd International Conference on Multiple Criteria Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789529v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel deadlock detection and recovery for networks-on-chip dedicated to diffused computations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Interactive approach to the inventory routing problem: computational speedup through focused search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Josef Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Euromicro DSD/SEAA conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.29-36</w:t>
+              <w:t xml:space="preserve">Proceedings of the Logistikmanagement 2013 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bremen, Germany. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878995v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes de maximisation de la durée de vie dans un réseau de capteurs sans fil directionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Modeling and Solving the Clustered Capacitated Vehicle Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Expósito Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th EU/ME workshop, EU/ME 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Hamburg, Germany. pp.110-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789531v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of multiple sinks to extend the lifetime in connected wireless sensor networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Parallel deadlock detection and recovery for networks-on-chip dedicated to diffused computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Network Optimization Conference, INOC 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Euromicro DSD/SEAA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.29-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2013.05.078⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00833158v1</w:t>
+                <w:t xml:space="preserve">hal-00878995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime maximization for wireless sensor networks using video cameras</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Problèmes de maximisation de la durée de vie dans un réseau de capteurs sans fil directionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 26th EURO/INFORMS international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ROADEF, 14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843708v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison entre une architecture matérielle dédiée et un GP-GPU pour l'optimisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On the use of multiple sinks to extend the lifetime in connected wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the International Network Optimization Conference, INOC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Tenerife, Spain. pp.77-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2013.05.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789485v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification and stabilization strategies to accelerate the convergence of the minimum coverage breach problem under bandwidth constraints in wireless sensor networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Lifetime maximization for wireless sensor networks using video cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 26th EURO/INFORMS international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688578v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation de mémoire dynamique dans les systèmes embarqués</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparison entre une architecture matérielle dédiée et un GP-GPU pour l'optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">ROADEF, 14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688567v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A matheuristic approach for maximum lifetime coverage in wireless sensor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Interactive Reference Point-Based Guided Local Search for the Bi-objective Inventory Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Joseph Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velsaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO Mini Conference XXVIII on Variable Neighborhood Search</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Herceg Novi, Montenegro</w:t>
+              <w:t xml:space="preserve">Proceedings of the 10th Metaheuristics International Conference, MIC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Singapore, Singapore. pp.152-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789648v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution Representations and Local Search for the bi-objective Inventory Routing Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Online DVD movie rentals - A consultant case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU/ME 2012 - 11th meeting of the metaheuristic community</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Invited seminar, University of Valencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789661v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local search methods for conflict-free routing in a multi-processor system on chip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Variable Neighborhood Search for dynamic memory allocation in embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Créput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2012, 25th European conference on operational research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">EURO Mini Conference XXVIII on Variable Neighborhood Search</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Herceg Novi, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789654v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Neighborhood Search for dynamic memory allocation in embedded systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Solution Representations and Local Search for the bi-objective Inventory Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Joseph Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO Mini Conference XXVIII on Variable Neighborhood Search</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Herceg Novi, Montenegro</w:t>
+              <w:t xml:space="preserve">EU/ME 2012 - 11th meeting of the metaheuristic community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789650v1</w:t>
+                <w:t xml:space="preserve">hal-00789661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online DVD movie rentals - A consultant case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Local search methods for conflict-free routing in a multi-processor system on chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Créput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar, University of Valencia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">EURO 2012, 25th European conference on operational research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750665v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Inventory Routing: Recent Advances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A matheuristic approach for maximum lifetime coverage in wireless sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velsaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2012, 25th European conference on operational research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">EURO Mini Conference XXVIII on Variable Neighborhood Search</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Herceg Novi, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789658v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory routing problems: a multiobjective approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Allocation de mémoire dynamique dans les systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin J. Geiger</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+              <w:t xml:space="preserve">ROADEF, 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688568v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient metaheuristic for the school bus routing problem</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Diversification and stabilization strategies to accelerate the convergence of the minimum coverage breach problem under bandwidth constraints in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF, 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688582v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Sensor Networks: the cover scheduling problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multi-Objective Inventory Routing: Recent Advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Josef Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin J. Geiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gemeinsamer Workshop der GOR-Arbeitsgruppen, Entscheidungstheorie und -praxis und Wirtschaftsinformatik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">EURO 2012, 25th European conference on operational research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576279v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two iterative metaheuristic approaches to dynamic memory allocation for embedded systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Inventory routing problems: a multiobjective approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Geiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Torino, Italy. pp.250-261</w:t>
+              <w:t xml:space="preserve">ROADEF, 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573133v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical inventory routing: A problem definition and an optimization method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An efficient metaheuristic for the school bus routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schittekat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Kinable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Springael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU/ME 2011 - Workshop on Client-centered Logistics and International Aid 32-35</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">ROADEF, 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573150v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online DVD movie rentals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tiling Optimisation: A totally new application for the French cultural dept.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar, University of Magdeburg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Magdeburg, Germany</w:t>
+              <w:t xml:space="preserve">Invited seminar, University of Antwerp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675281v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale optimization in electronic design at Lab-STICC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On the use of reference points for the biobjective inventory routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar, University of Antwerp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Proceedings of the 9th Metaheuristics International Conference, MIC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Udine, Italy. pp.141-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789678v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the cover scheduling problem in wireless sensor networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Neighborhood selection in variable neighborhood search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin J. Geiger</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Voss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Network Optimization, INOC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Hamburg, Germany. pp.657-668</w:t>
+              <w:t xml:space="preserve">Proceedings of the 9th Metaheuristics International Conference, MIC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Udine, Italy. pp.571-573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601738v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale optimisation in electronic design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analyse des métaheuristiques pour l'allocation de mémoire dans les systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar, Dies Academicus, University of Hamburg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">ROADEF, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573121v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory Routing: a central problem in logistic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited seminar, Dies Academicus, Helmut Schmidt Universität</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiling Optimisation: A totally new application for the French cultural dept.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Large scale optimisation in electronic design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar, University of Antwerp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Invited seminar, Dies Academicus, University of Hamburg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789673v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of reference points for the biobjective inventory routing problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+                <w:t xml:space="preserve">On the cover scheduling problem in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Geiger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th Metaheuristics International Conference, MIC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Udine, Italy. pp.141-149</w:t>
+              <w:t xml:space="preserve">International Conference on Network Optimization, INOC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Hamburg, Germany. pp.657-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649665v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood selection in variable neighborhood search</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Large scale optimization in electronic design at Lab-STICC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Voss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th Metaheuristics International Conference, MIC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Udine, Italy. pp.571-573</w:t>
+              <w:t xml:space="preserve">Invited seminar, University of Antwerp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649663v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des métaheuristiques pour l'allocation de mémoire dans les systèmes embarqués</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Online DVD movie rentals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Invited seminar, University of Magdeburg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Magdeburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573151v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online DVD Movie rentals: a consulting case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Two iterative metaheuristic approaches to dynamic memory allocation for embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar, University of Antwerp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">11th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Torino, Italy. pp.250-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789675v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biobjective inventory routing problem - problem solution and decision support</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+                <w:t xml:space="preserve">Practical inventory routing: A problem definition and an optimization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Network Optimization, INOC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Hamburg, Germany. pp.365-378</w:t>
+              <w:t xml:space="preserve">EU/ME 2011 - Workshop on Client-centered Logistics and International Aid 32-35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601736v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory routing and online inventory routing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Online DVD Movie rentals: a consulting case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar, University of Magdeburg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Magdeburg, Germany</w:t>
+              <w:t xml:space="preserve">Invited seminar, University of Antwerp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675283v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaheuristics for the Clustered VRP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The biobjective inventory routing problem - problem solution and decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar, Helmut Schmidt Universität</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Network Optimization, INOC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Hamburg, Germany. pp.365-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573009v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation de mémoire dynamique dans les systèmes embarqués</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Inventory routing and online inventory routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national MajecSTIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">Invited seminar, University of Magdeburg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Magdeburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573131v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaheuristic approach for the clustered VRP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Wireless Sensor Networks: the cover scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Geiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU/ME 2010 - 10th anniversary of the metaheuristic community</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t>
+              <w:t xml:space="preserve">Gemeinsamer Workshop der GOR-Arbeitsgruppen, Entscheidungstheorie und -praxis und Wirtschaftsinformatik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519811v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métaheuristiques pour l'allocation de mémoire dans les systèmes embarqués</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Exact and metaheuristic approaches for a memory allocation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 11ème congrés national de la socitété française de recherche opérationnelle, ROADEF'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.35-43</w:t>
+              <w:t xml:space="preserve">EU/ME 2010 - 10th anniversary of the metaheuristic community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490232v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and metaheuristic approaches for a memory allocation problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Exact and metaheuristics approaches for memory cache management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU/ME 2010 - 10th anniversary of the metaheuristic community</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t>
+              <w:t xml:space="preserve">24th European Conference on Operational Research - EURO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519873v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and metaheuristics approaches for memory cache management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Conception électronique : Un vaste champ d'application pour l'optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Operational Research - EURO 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Invited seminar, Comissariat à l'énergie atomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573146v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception électronique : Un vaste champ d'application pour l'optimisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Génération de colonnes et réseaux de capteurs sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar, Comissariat à l'énergie atomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">ROADEF, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573120v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de colonnes et réseaux de capteurs sans fil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Metaheuristic approach for the clustered VRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EU/ME 2010 - 10th anniversary of the metaheuristic community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490288v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless sensor networks: new tools for a better efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Allocation de mémoire dynamique dans les systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar, Helmut Schmidt Universität</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Congrès national MajecSTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573118v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Relinking for the Vehicle Routing Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Métaheuristiques pour l'allocation de mémoire dans les systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Schittekat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 7th triennial symposium on transportation analysis, TRISTAN VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Tromso, Norway</w:t>
+              <w:t xml:space="preserve">Actes du 11ème congrés national de la socitété française de recherche opérationnelle, ROADEF'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.35-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523685v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From simple heuristics to evolutionary approach for routing messages in a NoC</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Metaheuristics for the Clustered VRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boureima Zerbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU/ME 2010 - 10th anniversary of the metaheuristic community</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t>
+              <w:t xml:space="preserve">Invited seminar, Helmut Schmidt Universität</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519798v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VNS for high-level synthesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Wireless sensor networks: new tools for a better efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kods Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 8th Metaheuristics International Conference, MIC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Hamburg, Germany. pp.173:1-173:10</w:t>
+              <w:t xml:space="preserve">Invited seminar, Helmut Schmidt Universität</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414328v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic design: a new field of investigation for large scale optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Path Relinking for the Vehicle Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schittekat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th EU/MEeting on Debating the future: new areas of application and innovative approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Porto, Portugal. pp.19-24</w:t>
+              <w:t xml:space="preserve">Proceedings of 7th triennial symposium on transportation analysis, TRISTAN VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Tromso, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379957v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VNS for High Level Synthesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">From simple heuristics to evolutionary approach for routing messages in a NoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Créput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dafali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Zerbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du GDR SOC-SIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">EU/ME 2010 - 10th anniversary of the metaheuristic community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414334v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear great deluge with learning mechanism for solving the course timetabling problem</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Electronic design: a new field of investigation for large scale optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 8th Metaheuristics International Conference, MIC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Hamburg, Germany. pp.201:1-201:10</w:t>
+              <w:t xml:space="preserve">Proceedings of the 9th EU/MEeting on Debating the future: new areas of application and innovative approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Porto, Portugal. pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414324v1</w:t>
+                <w:t xml:space="preserve">hal-00379957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid grouping genetic algorithm for multiprocessor scheduling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">VNS for High Level Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kods Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the second International Conference on Contemporary Computing, IC3'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Nodia, India. pp.AL1:1-AL1:7</w:t>
+              <w:t xml:space="preserve">Colloque national du GDR SOC-SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414330v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two upper bounds on the chromatic number</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Non-linear great deluge with learning mechanism for solving the course timetabling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Obit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Landa-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ouelhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th Cologne-Twente Workshop on Graphs and Combinatorial Optimization, CTW'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.191-194</w:t>
+              <w:t xml:space="preserve">Proceedings of 8th Metaheuristics International Conference, MIC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Hamburg, Germany. pp.201:1-201:10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414313v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiobjective distribution problem for parcel delivery at TNT</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A hybrid grouping genetic algorithm for multiprocessor scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Vehicle Routing in Practice, VIP'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Proceedings of the second International Conference on Contemporary Computing, IC3'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Nodia, India. pp.AL1:1-AL1:7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369120v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key research issues for reconﬁgurable network-on-chip</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Two upper bounds on the chromatic number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECONFIG'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Proceedings of the 8th Cologne-Twente Workshop on Graphs and Combinatorial Optimization, CTW'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.191-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369060v1</w:t>
+                <w:t xml:space="preserve">hal-00414313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust-Solution-Based Methodology to Solve Multiple-Objective Problems with Uncertainty</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">VNS for high-level synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kods Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiobjective Programming and Goal Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of 8th Metaheuristics International Conference, MIC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Hamburg, Germany. pp.173:1-173:10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467050v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-integer linear programming formulation for High Level Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Project Management and Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Istanbul, Turkey. pp.222-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement et Assignation en Synthèse de Haut Niveau</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Robust-Solution-Based Methodology to Solve Multiple-Objective Problems with Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gandibleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADeF, 9me congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multiobjective Programming and Goal Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Tours, France. pp.197-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85646-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369116v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamiltonian paths in large clustered routing problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ordonnancement et Assignation en Synthèse de Haut Niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kods Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop on Metaheuristics for Logistics and Vehicle Routing, EU/ME'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Troyes, France. pp.411-417</w:t>
+              <w:t xml:space="preserve">ROADeF, 9me congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369170v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives et robustesse pour la conception d'architectures électroniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hamiltonian paths in large clustered routing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Seminar - GDR Recherche Opérationelle - Groupe Robustesse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">workshop on Metaheuristics for Logistics and Vehicle Routing, EU/ME'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Troyes, France. pp.411-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573007v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metaheuristic for solving large instances of the school bus routing problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A multiobjective distribution problem for parcel delivery at TNT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van den Bergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cattrysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Springael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Conference on Operational Research, EURO XXII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Workshop on Vehicle Routing in Practice, VIP'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414332v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tabu search method for high level synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Key research issues for reconﬁgurable network-on-chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dafali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence conjointe Francoro V -- Roadef 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">RECONFIG'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153193v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min-cost electronic design using tabu search</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A metaheuristic for solving large instances of the school bus routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schittekat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alok Singh</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Springael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metaheuristics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2007, Montreal, Canada. pp.951-952</w:t>
+              <w:t xml:space="preserve">, Jun 2007, montreal, Canada. pp.671-673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169094v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metaheuristic for solving large instances of the School Bus Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schittekat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st annual conference of the SOGESCI-BVWB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metaheuristic for solving large instances of the school bus routing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schittekat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Springael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metaheuristics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, montreal, Canada. pp.671-673</w:t>
+              <w:t xml:space="preserve">22nd European Conference on Operational Research, EURO XXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169093v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation linéaire en nombres entiers pour la synthèse de haut niveau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A tabu search method for high level synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Rossi</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence conjointe Francoro V -- Roadef 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153195v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des filtres RIF : une approche par recuit simulé avancé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Min-cost electronic design using tabu search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence conjointe Francoro V -- Roadef 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">Metaheuristics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Montreal, Canada. pp.951-952</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153199v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using optimization techniques in electronic design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Perspectives et robustesse pour la conception d'architectures électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar, University of Siegen, Germany,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Siegen, Germany</w:t>
+              <w:t xml:space="preserve">Invited Seminar - GDR Recherche Opérationelle - Groupe Robustesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573008v1</w:t>
+                <w:t xml:space="preserve">hal-00573007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable neighbourhood search in commercial VRP packages: evolving towards self-adaptive methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Programmation linéaire en nombres entiers pour la synthèse de haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Schittekat</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EUMEeting on Adaptive, Self-Adaptive, and Multi-Level Metaheuristics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Conférence conjointe Francoro V -- Roadef 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490302v1</w:t>
+                <w:t xml:space="preserve">hal-00153195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabu searching for high-level synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optimisation des filtres RIF : une approche par recuit simulé avancé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EUMEeting on Adaptive, Self-Adaptive, and Multi-Level Metaheuristics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Conférence conjointe Francoro V -- Roadef 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490298v1</w:t>
+                <w:t xml:space="preserve">hal-00153199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mathematical Formulation for a School Bus Routing Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Using optimization techniques in electronic design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE 2006 International Conference on Service Systems and Service Management, ICSSSM'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Troyes, France. pp.1552-1557</w:t>
+              <w:t xml:space="preserve">Invited seminar, University of Siegen, Germany,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Siegen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153184v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VNS/TS pour l'ordonnancement sur machines parallèles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tabu searching for high-level synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADeF, 7ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, Lille, France, 6-8 February 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">7th EUMEeting on Adaptive, Self-Adaptive, and Multi-Level Metaheuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069457v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du recuit simulé pour l'optimisation des Taylor Expansion Diagrams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Variable neighbourhood search in commercial VRP packages: evolving towards self-adaptive methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maciej Ciesielski</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schittekat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAJECSTIC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t>
+              <w:t xml:space="preserve">7th EUMEeting on Adaptive, Self-Adaptive, and Multi-Level Metaheuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167363v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VNS/TS for a parallel machine scheduling problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Mathematical Formulation for a School Bus Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schittekat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 18th Mini EURO Conference on Variable Neighborhood Search (VNS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE 2006 International Conference on Service Systems and Service Management, ICSSSM'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Troyes, France. pp.1552-1557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019096v1</w:t>
+                <w:t xml:space="preserve">hal-00153184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A memetic algorithm for a bi-objective and stochastic CARP</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">VNS/TS pour l'ordonnancement sur machines parallèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Metaheuristics International Conference, MIC 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Vienna, Austria. pp.368-37</w:t>
+              <w:t xml:space="preserve">ROADeF, 7ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, Lille, France, 6-8 February 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069455v1</w:t>
+                <w:t xml:space="preserve">hal-00069457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulating collaborative development in operations research with libOR</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Application du recuit simulé pour l'optimisation des Taylor Expansion Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the First International Conference on Open Source Systems, Genova, Italy, 11-15 July 2005.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.71-75</w:t>
+              <w:t xml:space="preserve">MAJECSTIC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069456v1</w:t>
+                <w:t xml:space="preserve">hal-00167363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitated arc routing problems solved by advanced metaheuristics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Stimulating collaborative development in operations research with libOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris Ven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Verelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORPA 2005 (Operational Research Practice for Africa)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Ouagadougou, Burkina Faso</w:t>
+              <w:t xml:space="preserve">Proceedings of the First International Conference on Open Source Systems, Genova, Italy, 11-15 July 2005.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.71-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895735v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permutation distance measures for memetic algorithms with population management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Capacitated arc routing problems solved by advanced metaheuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 6th Metaheuristics International Conference, MIC 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.832-838</w:t>
+              <w:t xml:space="preserve">ORPA 2005 (Operational Research Practice for Africa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Ouagadougou, Burkina Faso</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069452v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint programming in a memetic algorithm for hybrid flow-shop scheduling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A memetic algorithm for a bi-objective and stochastic CARP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ph. Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th Workshop on Models and Algorithms for Planning and Scheduling Problems, MAPSP 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Siena, Italy</w:t>
+              <w:t xml:space="preserve">6th Metaheuristics International Conference, MIC 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vienna, Austria. pp.368-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105445v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SART : un système d'aide à la décision pour la régulation d'un réseau de transport bimodal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Permutation distance measures for memetic algorithms with population management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Tahon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodologies et Heuristiques pour l'Optimisation des Systèmes Industriels, MHOSI 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Hammamet, Tunisie. pp.187-192</w:t>
+              <w:t xml:space="preserve">Proceedings of 6th Metaheuristics International Conference, MIC 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.832-838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369103v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic algorithms with population management: an application to arc routing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Constraint programming in a memetic algorithm for hybrid flow-shop scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceyda Oguz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jouglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th Workshop on Models and Algorithms for Planning and Scheduling Problems, MAPSP 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895740v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Maintenance Scheduling Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">SART : un système d'aide à la décision pour la régulation d'un réseau de transport bimodal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouamrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International WorkShop on Project Management and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nancy, France. pp.405-409</w:t>
+              <w:t xml:space="preserve">Méthodologies et Heuristiques pour l'Optimisation des Systèmes Industriels, MHOSI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Hammamet, Tunisie. pp.187-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081994v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic algorithm with population management (GA-PM) for the CARP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">VNS/TS for a parallel machine scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Triennal Symposium on Transportation Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Le Gosier, Guadeloupe</w:t>
+              <w:t xml:space="preserve">Proceedings of the 18th Mini EURO Conference on Variable Neighborhood Search (VNS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895747v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de coopération d'un processus de ré-ordonnancement distribué</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Stochastic Maintenance Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées doctorales en automatique (JDA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, valenciennes, France</w:t>
+              <w:t xml:space="preserve">Ninth International WorkShop on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nancy, France. pp.405-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088751v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective Capacitated Arc Routing Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic algorithms with population management: an application to arc routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Evolutionary Multi-Criterion Optimization International Conference, EMO 2003</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optimization 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00119861v1</w:t>
+                <w:t xml:space="preserve">hal-02895740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Capacitated Arc Routing Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A genetic algorithm with population management (GA-PM) for the CARP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOMH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">5th Triennal Symposium on Transportation Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Le Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082006v1</w:t>
+                <w:t xml:space="preserve">hal-02895747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution d'un problème industriel de maintenance des TGV à la SNCF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Modèle de coopération d'un processus de ré-ordonnancement distribué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Tahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">journées doctorales en automatique (JDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225821v1</w:t>
+                <w:t xml:space="preserve">hal-03088751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multiobjective Capacitated Arc Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second Evolutionary Multi-Criterion Optimization International Conference, EMO 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Faro, Portugal. pp.550-564, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-36970-8_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-Objective Capacitated Arc Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MOMH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résolution d'un problème industriel de maintenance des TGV à la SNCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Planification réactive des opérations de maintien et d’actualisation réglementaire et technologique des systèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer aided Maintenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26900,1185 +27224,1185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms for Wireless Sensor Networks Special issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MDPI. 2015, Algorithms</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory Allocation Problems in Embedded Systems: Optimization Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE, pp.256, 2013, 978-1-84821-428-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation linéaire avec Excel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eyrolles, pp.425, 2011, 978-2-212-12659-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId538" w:history="1">
+                <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization, 5th International Conference, EMO 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Ehrgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gandibleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer Berlin / Heidelberg, pp.586, 2009</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Springer, 2009, Lecture Notes in Computer Science, 978-3-642-01019-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01020-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470355v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization, 5th International Conference, EMO 2009</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Metaheuristics in the service industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Joseph Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Habenicht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, 182 p, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256229v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaheuristics in the service industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Joseph Geiger</w:t>
+                <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Ehrgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Habenicht</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Carlos Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gandibleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Kao Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Springer, 182 p, 2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Berlin / Heidelberg, pp.586, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369059v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive and multilevel metaheuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 276 p, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of metaheuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Springael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wout Dullaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, pp.601-922, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-heuristics for multi-objective optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gandibleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, pp.249, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes de Graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ph. Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eyrolles, pp.425, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of optimisation with Xpress-MP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dash optimization, pp.350, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation Linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eyrolles, pp.365, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28088,1082 +28412,1082 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A History of Metaheuristics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Adaptive and Multilevel Metaheuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Springer. </w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelishia Pillay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Martí, P. Panos and M.G.C. Resende. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of heuristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07153-4_4-1⟩</w:t>
+              <w:t xml:space="preserve">Handbook of Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-19, 2018, 978-3-319-07153-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07153-4_16-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496372v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive and Multilevel Metaheuristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A History of Metaheuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">R. Martí, P. Panos and M.G.C. Resende. </w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Heuristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07153-4_16-1⟩</w:t>
+              <w:t xml:space="preserve">Handbook of heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.1-18, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07153-4_4-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087390v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Mobile Target Tracking in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lersteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swarm Intelligence Based Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.123-130, 2014, Proceedings of the First International Conference, ICSIBO 2014, 978-3-319-12969-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-12970-9_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Extended Solution Representation for the Biobjective Inventory Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Barthélémy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martin Joseph Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabian Renatus, Robert Kunze, Ingo Karschin, Jutta Geldermann and Wolf Fichtner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entscheidungsunterstützung durch Operations Research im Energie- und Umweltbereich</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shaker Verlag, Aachen, Germany, pp.7-20, 2012, Volume of the series Operations Research, 978-3-8440-1478-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Linear Great Deluge with Reinforcement Learning for University Course Timetabling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Advanced Metaheuristics for High-Level Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kods Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metaheuristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.xxx-xxx, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490620v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Metaheuristics for High-Level Synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Non-Linear Great Deluge with Reinforcement Learning for University Course Timetabling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe H. Obit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Landa-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Ouelhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metaheuristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.xxx-xxx, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490313v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Neighbourhood'' Search in Commercial VRP Packages: Evolving Towards Self-Adaptive Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Probability-driven simulated annealing for optimizing digital FIR filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Schittekat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive and multilevel metaheuristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.231-245, 2008</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer, pp.75-91, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79438-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369086v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability-driven simulated annealing for optimizing digital FIR filters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multiple Neighbourhood'' Search in Commercial VRP Packages: Evolving Towards Self-Adaptive Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schittekat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive and multilevel metaheuristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.75-91, 2008, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Springer, pp.231-245, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00369085v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaheuristics for robust planning and scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flexibility and Robustness in Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, pp.115-133, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaheuristiques pour la planification et l'ordonnancement robuste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flexibilité et robustesse en ordonnancement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.115-133, 2005, Traité IC2, série Informatique et systèmes d'information</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29173,399 +29497,399 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning And Matheuristics algorithms for Urban Transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue of Coastal-Based Instances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Colour Palettes for Digital Elevation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owein Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10530246⟩</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10530295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427796v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colour Palettes for Digital Elevation Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Catalogue of Coastal-Based Instances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owein Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10530295⟩</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10530246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427802v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabu search for high level synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, http://leeds-faculty.colorado.edu/glover/TS%20-%20Vignettes%20-%20Marc%20Sevaux%20HLS.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29575,306 +29899,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature-Guided Metaheuristic with Diversity Management for Solving the Capacitated Vehicle Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachtiar Herdianto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bi-objective stochastic approach for the stochastic CARP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical approach for robust and flexible vehicle routing using metaheuristics and Monte Carlo sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29884,205 +30208,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory routing and on-line inventory routing file format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Geiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bi-objective stochastic approach for stochastic CARP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30092,105 +30416,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaheuristiques : Stratégies pour l'optimisation de la production de biens et de services.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">domain_stic.comm. University of Valenciennes, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId584"/>
+      <w:footerReference w:type="default" r:id="rId589"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -30258,51 +30582,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45B7EC35"/>
+    <w:nsid w:val="7827C175"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30489,51 +30813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-sevaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3855-9072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059179600" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/262464879" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000381795193" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6004-2009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bombardelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422169v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Herdianto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.12.029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owein Thuillier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Josse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru&#8208;liviu Olteanu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tanguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nav.70034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mart&#237;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;rensen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.04.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essognim Richard Wilouwou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107213" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.08.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-4529-2024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106637" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Makboul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.08.022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrachon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;chengues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kerviche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.07.023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236748v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.121985" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delavernhe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.120549" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760262v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.07.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ziaee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15110433" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105321" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Singh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-019-09428-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193739v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.114998" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Aranha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L Camacho Villal&#243;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Campelo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dorigo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Ruiz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-021-00202-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jaillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.11.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265560v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11750-021-00606-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lersteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104873" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo G Pardo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Duarte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-019-09432-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ouzidan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pardo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01640-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benkebir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Pouliquen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Tr&#233;vien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Euler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41604-019-00016-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.05.025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0130-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benmessaoud Gabis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMSCS.2018.2810223" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821361v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benmessaoud Gabis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bomel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2018.06.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5PMBN9P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684580v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Casta&#241;o" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Velasco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.12.028" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588045v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.08.045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCT7BK3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435942v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.01.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98TW5F49-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402480v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoudi Massinissa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lalem" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahar Kechadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.11.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588051v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureima Zerbo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cr&#233;put" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15344/2456-4451/2017/115" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2017.05.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493138v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reinholz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQLT5DR1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438796v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez-Oro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2016.12.034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2GWJHLR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Exp&#243;sito Izquierdo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2015.11.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1N3J0LT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254974v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.01.018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X28BPSW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21682" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067200v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Huber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Josef Geiger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1534" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RG8NKFCD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228903v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-015-9297-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.02.034" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRG4L4MT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119892v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2014.11.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWGP60LX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120038v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sousselier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dr&#233;o" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.02.040" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S78L58R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058321v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.08.013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9L51FBC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930992v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-013-1157-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925223v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.11.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCF7PLG9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757027v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schittekat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kinable" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Spieksma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.02.025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDRWJLK5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843362v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.033" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96ST91D2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832067v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.016" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD3PD9QL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757026v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2012.687732" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706626v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1201" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687991v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.04.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5G65BRZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601741v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9165-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSPXR1L1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649656v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20466" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-07K269N2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414304v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217595911003132" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648347v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.08.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39R25S0G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417854v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.09.007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB9L3R0J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369088v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyda Oguz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-008-9101-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QP7TRMD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460420v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-009-9113-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B0JT35S2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259517v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Ven" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verelst" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-007-0032-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54LJF1NM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078076v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Springael" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Dullaert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.03.060" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FG2H46J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078073v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mineur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.03.065" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96GCS67V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069404v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ph. Lacomme" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2005.02.017" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9C82ZSW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069401v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2004.09.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKV0TMGZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369092v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouamrane" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tahon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Beldjilali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Informatica.2005.111" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008731v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-003-0028-0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008735v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSH.0000046073.05827.15" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T2N97DSB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03368987v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sorensen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2003.813344" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00827-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X23SPLV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069413v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nav.10056" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3Z3X962-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100949v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069417v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley B. Gershwin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007648012154" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531675v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mechaacha" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534841v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Wilouwou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534857v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pichon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Olteanu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150925v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150909v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150852v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663575v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_8" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593334v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615186v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_32" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735172v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614611v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_15" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491719v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586409v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632294v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734742v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020136v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26504-4_33" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586400v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237326v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125866v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019063v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237374v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019095v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125851v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587545v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595382v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718269v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595350v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587512v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899684v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218969v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285133v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285086v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218935v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285115v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218990v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176399v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69625-2_14" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211902v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285102v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508447v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508436v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508443v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger David" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508442v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020704v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53552-0_15" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344507v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo G. Pardo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147400v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084329v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162957v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132863v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082038v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084314v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308078v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084324v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151816v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083945v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Benkebir" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Pouliquen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pardiac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084151v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084121v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083939v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800324v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083933v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083796v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chassaing" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cr&#233;peau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083857v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083880v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083770v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275935v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275970v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belakbir" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Croguennec" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepouliquen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665376v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benatchba" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.43" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141286v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kerhascoet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374215v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485426" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342453v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342450v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367946v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275941v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Derrien" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Menendez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275956v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507679v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275944v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372219v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18687/LACCEI2016.1.1.295" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380813v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113432v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Glover" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129045v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129047v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113496v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129042v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875429v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946477v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Raiconi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cerulli" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gentili" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946473v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946561v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967859v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067841v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946472v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946478v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073026v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946562v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022894v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Velsaco" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996706v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joseph Geiger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844693v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844606v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939370v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789529v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878995v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789531v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833158v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.078" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WLJ7L68-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843708v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789485v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688578v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688567v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789648v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789661v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789654v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cr&#233;put" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789650v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750665v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789658v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688568v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Geiger" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688582v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576279v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573133v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573150v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675281v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789678v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601738v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573121v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573122v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789673v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649665v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649663v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Voss" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573151v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789675v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601736v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675283v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573009v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573131v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519811v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490232v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519873v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573146v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573120v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490288v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573118v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523685v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519798v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414328v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kods Trabelsi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379957v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414334v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414324v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Obit" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Landa-Silva" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ouelhadj" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414330v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414313v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369120v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van den Bergh" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cattrysse" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369060v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467050v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salazar" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gandibleux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jorge" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85646-7_19" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369097v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369116v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369170v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573007v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414332v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153193v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169094v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153190v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169093v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153195v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153199v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roland" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573008v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490302v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490298v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153184v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069457v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167363v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guillot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ciesielski" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019096v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069455v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069456v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895735v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069452v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105445v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369103v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bonte" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895740v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081994v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895747v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088751v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119861v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36970-8_39" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1D6DTS4W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082006v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03225821v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03127257v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108042v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vecchio" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767031v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573002v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470355v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ehrgott" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fonseca" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256229v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01020-0" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369059v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Habenicht" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369067v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cotta" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078086v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078087v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009111v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019098v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008785v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496372v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07153-4_4-1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087390v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelishia Pillay" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07153-4_16-1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276350v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12970-9_14" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781182v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490620v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe H. Obit" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Landa-Silva" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Ouelhadj" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490313v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369086v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369085v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79438-7_4" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R6SR943L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153178v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069450v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371056v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427796v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10530246" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427802v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10530295" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573180v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663574v2" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868934v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180641v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573178v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678494v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011623v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-sevaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3855-9072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059179600" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/262464879" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000381795193" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6004-2009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essognim Richard Wilouwou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107213" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mart&#237;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;rensen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.04.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Herdianto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.12.029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owein Thuillier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Josse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru&#8208;liviu Olteanu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tanguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nav.70034" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.08.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301102v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bombardelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-4529-2024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106637" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Makboul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.08.022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrachon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;chengues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kerviche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.07.023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delavernhe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.120549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236748v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.121985" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760262v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.07.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ziaee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15110433" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Singh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-019-09428-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.114998" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Aranha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L Camacho Villal&#243;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Campelo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dorigo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Ruiz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-021-00202-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jaillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.11.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11750-021-00606-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216813v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105321" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lersteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104873" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo G Pardo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Duarte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-019-09432-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ouzidan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pardo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01640-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benkebir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Pouliquen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Tr&#233;vien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Euler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41604-019-00016-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.05.025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benmessaoud Gabis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bomel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2018.06.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5PMBN9P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720279v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benmessaoud Gabis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMSCS.2018.2810223" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684580v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Casta&#241;o" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Velasco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.12.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0130-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588051v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureima Zerbo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cr&#233;put" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15344/2456-4451/2017/115" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402480v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoudi Massinissa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lalem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahar Kechadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.11.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435942v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.01.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98TW5F49-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2017.05.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493138v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reinholz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQLT5DR1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez-Oro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2016.12.034" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2GWJHLR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588045v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.08.045" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCT7BK3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328424v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21682" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254974v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.01.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X28BPSW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238825v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Exp&#243;sito Izquierdo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2015.11.022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1N3J0LT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228903v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-015-9297-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131621v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.02.034" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRG4L4MT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2014.11.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWGP60LX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120038v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sousselier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dr&#233;o" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.02.040" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S78L58R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058321v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.08.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9L51FBC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067200v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Huber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Josef Geiger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1534" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RG8NKFCD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.11.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCF7PLG9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930992v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-013-1157-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843362v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.033" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96ST91D2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832067v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD3PD9QL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757026v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2012.687732" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757027v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schittekat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kinable" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Spieksma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.02.025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDRWJLK5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687991v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.04.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5G65BRZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601741v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9165-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSPXR1L1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649656v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20466" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-07K269N2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706626v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1201" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648347v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.08.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39R25S0G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414304v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217595911003132" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417854v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.09.007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB9L3R0J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369088v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyda Oguz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-008-9101-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QP7TRMD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460420v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-009-9113-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B0JT35S2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259517v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Ven" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verelst" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-007-0032-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54LJF1NM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078073v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mineur" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.03.065" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96GCS67V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078076v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Springael" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Dullaert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.03.060" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FG2H46J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069404v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ph. Lacomme" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2005.02.017" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9C82ZSW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069401v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2004.09.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKV0TMGZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369092v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouamrane" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tahon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Beldjilali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Informatica.2005.111" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008731v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-003-0028-0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008735v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSH.0000046073.05827.15" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T2N97DSB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03368987v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sorensen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069413v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nav.10056" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3Z3X962-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069409v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2003.813344" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069406v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00827-5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X23SPLV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100949v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069417v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley B. Gershwin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007648012154" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578631v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531675v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mechaacha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534857v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pichon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Olteanu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534841v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Wilouwou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574366v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150909v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150925v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150852v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491719v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586409v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614611v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_15" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735172v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615186v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_32" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663575v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593334v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632294v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734742v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237326v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125866v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586400v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019063v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237374v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019095v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125851v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020136v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26504-4_33" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595350v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595382v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718269v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587512v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899684v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587545v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211902v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176399v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69625-2_14" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218990v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218935v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285115v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285102v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285086v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285133v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218969v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508436v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508443v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger David" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508442v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020704v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53552-0_15" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508447v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082038v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084314v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162957v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132863v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo G. Pardo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084329v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308078v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084324v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151816v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344507v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147400v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083939v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084121v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084151v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800324v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083933v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083945v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Benkebir" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Pouliquen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pardiac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083857v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chassaing" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083796v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cr&#233;peau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083880v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083770v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367946v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275941v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Derrien" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Menendez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275956v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141286v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kerhascoet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342450v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342453v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374215v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485426" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275970v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belakbir" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Croguennec" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepouliquen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665376v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benatchba" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.43" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507679v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275944v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372219v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18687/LACCEI2016.1.1.295" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380813v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275935v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129045v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129047v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113496v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129042v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875429v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113432v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Glover" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946478v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946472v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967859v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067841v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Raiconi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cerulli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gentili" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946561v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946473v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073026v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946562v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022894v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Velsaco" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946477v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587822v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Andres Castano Giraldo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Velasco" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789529v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844606v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939370v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844693v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878995v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789531v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833158v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.078" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WLJ7L68-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843708v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789485v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996706v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joseph Geiger" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750665v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789650v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789661v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789654v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cr&#233;put" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789648v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688567v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688578v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789658v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688568v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Geiger" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688582v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789673v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649665v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649663v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Voss" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573151v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573122v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573121v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601738v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789678v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675281v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573133v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573150v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789675v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601736v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675283v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576279v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519873v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573146v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573120v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490288v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519811v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573131v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490232v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573009v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573118v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523685v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519798v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379957v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414334v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kods Trabelsi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414324v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Obit" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Landa-Silva" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ouelhadj" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414330v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414313v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414328v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369097v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467050v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salazar" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gandibleux" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jorge" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85646-7_19" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369116v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369170v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369120v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van den Bergh" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cattrysse" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369060v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169093v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153190v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414332v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153193v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169094v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573007v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153195v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153199v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roland" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573008v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490298v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490302v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153184v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069457v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167363v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guillot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ciesielski" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069456v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895735v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069455v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069452v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105445v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369103v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bonte" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019096v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081994v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895740v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895747v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088751v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119861v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36970-8_39" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1D6DTS4W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082006v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03225821v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03127257v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108042v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vecchio" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767031v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573002v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256229v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ehrgott" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fonseca" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01020-0" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369059v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Habenicht" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470355v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369067v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cotta" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078086v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078087v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009111v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019098v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008785v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087390v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelishia Pillay" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07153-4_16-1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496372v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07153-4_4-1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276350v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12970-9_14" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781182v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490313v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490620v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe H. Obit" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Landa-Silva" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Ouelhadj" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369085v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79438-7_4" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R6SR943L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369086v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153178v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069450v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371056v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427802v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10530295" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427796v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10530246" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573180v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663574v2" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868934v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180641v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573178v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678494v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011623v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>