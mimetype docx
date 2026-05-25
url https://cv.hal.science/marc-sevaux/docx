--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,30527 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...30475 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Sevaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3855-9072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059179600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">262464879</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://scholar.google.fr/citations?hl=fr&user=kPSZuJUAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000381795193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-6004-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Sevaux est professeur à l'Université de Bretagne-Sud (Lorient, France). De 2008 à 2010 et de 2016 à 2020, il a été directeur de site du laboratoire Lab-STICC (CNRS UMR 6285) à l'UBS. Il enseigne des cours de troisième cycle en recherche opérationnelle et en informatique à la Faculté des sciences et à l'École d'ingénieurs de Bretagne-Sud (ENSIBS). Il a été chef du département de science et technologie de la Faculté des sciences de 2006 à 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Sevaux a obtenu son doctorat en 1998 à l'Université Pierre et Marie Curie (Paris VI) et a mené ses recherches doctorales à l'Ecole des Mines de Nantes dans le département d'ingénierie de production. Il a soutenu son Habilitation à Diriger des Recherches en juillet 2004 à l'Université de Valenciennes dans le laboratoire LAMIH, département des systèmes de production. Le professeur Marc Sevaux s'intéresse principalement à la recherche en optimisation combinatoire, en particulier au développement de méthodes de résolution génériques pour les problèmes d'optimisation. Après avoir travaillé plusieurs années dans la planification et l'ordonnancement de la production, il a travaillé sur des problèmes de routage, et sur divers problèmes d'optimisation de la conception électronique. Il s'intéresse maintenant à la collaboration avec les industries et travaille sur différents problèmes tels que les réseaux de capteurs sans fil, le suivi des cibles mobiles, la planification et l'ordonnancement intégrés, la gestion des entrepôts, les tournées de véhicules, etc. Ses outils préférés sont la programmation linéaire et en nombres entiers, les heuristiques, les métaheuristiques, les matheuristiques et maintenant la combinaison de techniques d'IA et de RO.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2020, le professeur Marc Sevaux est le président de EURO. Il a servi EURO en tant que vice-président 2 en charge des EURO Working Groups et des mini-conférences de EURO de 2007 à 2011. EURO est l'association des sociétés européennes de recherche opérationnelle. Elle compte 29 sociétés membres dans toute l'Europe. L'objectif de EURO est de promouvoir la recherche opérationnelle dans toute l'Europe. Il a également été membre du comité de programme de deux conférences EURO-k (Rhodos Island en 2004 et Vilnius en 2012) et président du comité de programme de la conférence EURO/INFORMS à Rome, en juillet 2013. Marc Sevaux est le coordinateur de la communauté de métaheursitique EU/ME (avec Kenneth Sörensen), un groupe de travail EURO, qu'il avait co-créé avec Kenneth Sörensen et Christelle Wynants, après l'Euro Winter Institute XVIII (Lac Noir, Suisse, 5-17 mars 2000). Ce groupe offre une excellente occasion de discuter de questions importantes et récentes dans le domaine de la métaheuristique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty years of metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Martí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321 (2), pp.345-362. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2024.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible job shop rescheduling using user preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essognim Richard Wilouwou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 184, pp.107213. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2025.107213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-Guided Metaheuristic with Diversity Management for Solving the Capacitated Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachtiar Herdianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2025.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Routing and Scheduling Problem for the Airborne Deployment of Heterogeneous Multistatic Sonar Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owein Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru‐liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naval Research Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nav.70034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous multistatic sonar networks optimization: Literature review and preliminary enhancements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owein Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2025.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QAOA : une nouvelle manière de chercher des bonnes solutions et de les trouver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bombardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Configuration of Heterogeneous Multistatic Sonar Networks: a Mixed-Integer Linear Programming Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owein Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 167, pp.106637. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2024.106637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue of coastal-based instances with bathymetric and topographic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owein Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (10), pp.4529-4556. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-4529-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiobjective ϵ-constraint based approach for the robust master surgical schedule under multiple uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Makboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2024.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial multi-resource flexible job shop scheduling with partially necessary resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perrachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fréchengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Kerviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2024.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An online method for robust target tracking using a wireless sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 230, pp.120549. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2023.120549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved two-phase heuristic for active multistatic sonar network configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owein Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238, pp.121985. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2023.121985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236748v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating preferences within multiobjective flexible job shop scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 305 (3), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2022.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrelated Parallel Machine Scheduling with Job and Machine Acceptance and Renewable Resource Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Ziaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (11), pp.433. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a15110433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus distance-aware lifetime maximization of video camera-based wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.5-30. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-019-09428-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Decision Support System for Rich Vehicle Routing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.114998. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2021.114998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaphor-based metaheuristics, a call for action: the elephant in the room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Aranha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian L Camacho Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Campelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swarm Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11721-021-00202-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on: Tabu search tutorial. A Graph Drawing Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (2), pp.354-356. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11750-021-00606-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning a multi-sensors search for a moving target considering traveling costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292 (2), pp.469-482. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2020.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal robustness for scheduling a target tracking mission using wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, pp.105321. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2021.105321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust scheduling for target tracking using wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lersteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116, pp.104873. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2019.104873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic variable neighborhood search for the minimum sitting arrangement problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo G Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio García-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-019-09432-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On solving the order processing in picking workstations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ouzidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-020-01640-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a multi-trip vehicle routing problem with time windows integrating European and French driver regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Benkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Trévien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Vehicle Routing Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41604-019-00016-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comment on “what makes a VRP solution good? The generation of problem-specific knowledge for heuristics”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.130-134. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2019.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-Objective Cost Function for Adaptive Routing in Network-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multi-Scale Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.177-187. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMSCS.2018.2810223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application-aware Multi-Objective Routing based on Genetic Algorithm for 2D Network-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benmessaoud Gabis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp.135 - 153. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact approach to extend network lifetime in a general class of wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia M. Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 433-434, pp.274 - 291. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2017.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on advances in vehicle routing and logistics optimization: heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.89-91. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-018-0130-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-LPCN: A Distributed Least Polar-angle Connected Node Algorithm for Finding the Boundary of a Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tahar Kechadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.56-71. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for lifetime maximization in camera sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 385-386, pp.475-491. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2017.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Cyclic K-conflict-free Shortest Path Problem in a Network-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boureima Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Créput</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer &amp; Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), pp.115.1-115.12. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15344/2456-4451/2017/115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPCN: Least Polar-angle Connected Node Algorithm to Find a Polygon Hull in a Connected Euclidean Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple neighborhood search, tabu search and ejection chains for the multi-depot open vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Reinholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.211-222. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the performance of embedded systems with variable neighborhood search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Sánchez-Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.217-226. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2016.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum energy target tracking with coverage guarantee in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lersteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 265 (3), pp.795-1192. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2017.08.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial target coverage to extend the lifetime in wireless multi-role sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia M. Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68 (1), pp.34-53. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust scheduling of wireless sensor networks for target tracking under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lersteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 252 (2), pp.407-417. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Level Solution Approach to Solve the Clustered Capacitated Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Expósito Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.274-289. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2015.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple neighborhood search for dynamic memory allocation in embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (6), pp.719-749. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-015-9297-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving dynamic memory allocation problems in embedded systems with parallel variable neighborhood search strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Sánchez-Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2014.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial to the Feature Cluster &amp;quot;EURO/INFORMS 2013 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 244 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2015.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line formation algorithm in a swarm of reactive robots constrained by underwater environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sousselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.5117-5127. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2015.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact approaches for lifetime maximization in connectivity constrained wireless multi-role sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia M. Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 241 (1), pp.28-38. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2014.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Preference Information in an Interactive Reference Point-Based Method for the Bi-Objective Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Josef Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (1-2), pp.17-35. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mcda.1534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A column generation approach to extend lifetime in wireless sensor networks with coverage and connectivity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia M. Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (Part B), pp.220-230. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2013.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASP with ejection chains for the dynamic memory allocation in embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (8), pp.1515-1527. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-013-1157-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime maximization in wireless directional sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 231 (1), pp.229-241. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2013.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative approaches for a dynamic memory allocation problem in embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 231 (1), pp.34-42. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2013.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheuristic approaches for Q-coverage problem versions in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (5), pp.609-626. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0305215X.2012.687732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaheuristic for the school bus routing problem with bus stop selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schittekat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Kinable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frits Spieksma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 229 (2), pp.518-528. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2013.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact approach for maximizing the lifetime of sensor networks with adjustable sensing ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (12), pp.3166-3176. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2012.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model and a metaheuristic approach for a memory allocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (1), pp.149-167. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-011-9165-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Column generation algorithm for sensor coverage scheduling under bandwidth constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (3), pp.141-154. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.20466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemExplorer: From C code to Memory Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (4), pp.394-402. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2012.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three new upper bounds on the chromatic number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (18), pp.2281-2289. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabu search for multiprocessor scheduling: application to high level synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (2), pp.201-212. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217595911003132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaheuristic for the fixed job scheduling problem under spread time constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (6), pp.1045-1054. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2009.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Flow-Shop: a Memetic Algorithm Using Constraint-Based Scheduling for Efficient Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceyda Oguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Modelling and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (3), pp.271-292. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10852-008-9101-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical approach for robust and flexible vehicle routing using metaheuristics and Monte Carlo sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Modelling and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (4), pp.387-407. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10852-009-9113-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulating information sharing, collaboration and learning in operations research with libOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Verelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00799-007-0032-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A curve-fitting genetic algorithm for styling application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mineur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 179 (3), pp.895-905. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2005.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of metaheuristics - editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Springael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Dullaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 179 (3), pp.601-604. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2005.03.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic algorithm for a bi-objective capacitated arc routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ph. Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (12), pp.3473-3493. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2005.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MA|PM: Memetic algorithms with population management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (5), pp.1214-1225. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2004.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision making system for regulation of a bimodal urban transportation network, associating a classical and a multi-agent approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Beldjilali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (4), pp.473-502. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15388/Informatica.2005.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic algorithm for robust schedules in a just-in-time environment with ready times and due dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (2), pp.129-147. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-003-0028-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact method to minimize the number of tardy jobs in single machine scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (6), pp.405-420. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JOSH.0000046073.05827.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic algorithm for robust schedules in a just-in-time environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sorensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS PharmSciTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-003-0028-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using lagrangean relaxation to minimize the weighted number of late jobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naval Research Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (3), pp.273-288. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nav.10056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive scheduling of complex system maintenance in a cooperative environment with communication times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-SMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (2), pp.225-234. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCC.2003.813344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms to minimize the weighted number of late jobs on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 151 (2), pp.296-306. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-2217(02)00827-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité et Robustesse en Ordonnancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Espinouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Moukrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and solving procedures for continuous-time production planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley B. Gershwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (2), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1007648012154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (183)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encodage compact du Job-Shop Scheduling Problem pour algorithmes variationnels quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perrachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026 - 27e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de dimensionnement de lots à un produit et une machine reconfigurable sans capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Mechaacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Solution Sampling for the Variable Neighborhood Search Method : Fitness Landscapes Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. R. Wilouwou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CVRPLIB BKS challenge : The MAMUT approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Solnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristic Hybridized with Tabular (Edges) Binary Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachtiar Herdianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ROADEF, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Pattern Learning in Exploring Robust Characteristics in Metaheuristic Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachtiar Herdianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ROADEF, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible job shop rescheduling with incremental preferences learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. R. Wilouwou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champ sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Robust Guidance for Metaheuristics: Do certain features significantly influence the Vehicle Routing Problem?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachtiar Herdianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board 104th Annual Meeting Lectern Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Academies, Jan 2025, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Deployment Sequence of a Multistatic Sonar Network by an Airborne Carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owein Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Vehicle Routing, Intermodal Transport and Related Areas (ROUTE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Vienna, May 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Neighborhood Search with Path Relinking: A Statistical Evaluation of Path Relinking Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachtiar Herdianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC 2024: 15th Metaheuristic International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lorient, France. pp.112-125, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-62922-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Area Coverage in Heterogeneous Multistatic Sonar Networks: A Simulated Annealing Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owein Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th Metaheuristics International Conference (MIC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lorient, France. pp.219-233, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-62922-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Hybrid-Genetic-Search for the Capacited Vehicle Routing Problem : a deep learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th Metaheuristics International Conference (MIC´2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compendium of mathematical formulations for heterogeneous multistatic sonar networks configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owein Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne (UPVJ), Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Management Based on Data Mining Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachtiar Herdianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective General Variable Neighborhood Search for the Online Flexible Job Shop Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perrachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essognim Richard Wilouwou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th Metaheuristics International Conference (MIC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lorient, France. pp.387-393, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-62922-8_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quadtree-based heuristic and variable neighborhood descent for the optimal location of heteregenous multistatic sonar network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owein Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European conference on Operational Research (EURO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical University of Denmark (DTU), Jun 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Based Hybrid Genetic Algorithm for the CVRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURO, Jun 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Developing Guidance to Improve Metaheuristic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachtiar Herdianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Menton Riviera, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaheuristic approach for the configuration of heterogeneous multistatic sonar networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owein Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes School of Business, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Knowledge Extraction Processes into Metaheuristic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachtiar Herdianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th EU/ME meeting x Quantum School "Emerging optimization methods: from metaheuristics to quantum approaches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche recuit simulé multiobjectif pour un problème d'ordonnancement industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perrachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes School of Business, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheuristics Algorithm Guided by Machine Learning for Solving the Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachtiar Herdianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Robust Multiobjective Master Surgical Schedule under Multiple Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Makboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Convergence Rates in Simulated Annealing trough Funnel Search Neighborhoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owein Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th EU/ME meeting x Quantum School "Emerging optimization methods: from metaheuristics to quantum approaches" (EU/ME 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated Annealing for a Complex Industrial Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perrachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ortigia-Syracuse, Italy. pp.457-463, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26504-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un réseau de sonars multistatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owein Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPC pour un problème d'ordonnancement industriel : Multi-Resource Flexible Job Shop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perrachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework to solve flexible jobshop scheduling problems in the context of Industry 5.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Conference on Operational Research (EURO 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference-driven tabu search for multiobjective scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristics, glorious past, controversial present and bright future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KOI 2022 - 19th International Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Croatian Operational Research Society (CRORS), Sep 2022, Šibenik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider une métaheuristique à partir de solutions obtenues par un Solver puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perrachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some insights about the use of machine learning for solving VRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'aide à la décision intégré pour les problèmes de tournées de véhicules riches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2021 : 22ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BVNS Approach for the Order Processing in Parallel Picking Workstations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ouzidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Variable Neighborhood Search</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mladenovic N., Sleptchenko A., Sifaleras A., Omar M. (eds), Mar 2021, Abu Dabi, United Arab Emirates. pp.176-190, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69625-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust scheduling for target tracking with wireless sensor network considering spatial uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling (PMS 2020/2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches à voisinage variable cycliques pour un problème d'ordonnancement industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perrachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2021 : 22ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Decision Support System for Rich Vehicle Routing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding decision-maker's preferences in the multi-objective Tabu search method for scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage VND for an industrial scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perrachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating preference models into multiobjective optimization for scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2021 : 22ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de la recherche d’une cible par plusieurs capteurs avec considération du coût de déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de stock pour la palettisation avec zones de préparation parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ouzidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer des instances réalistes grâce à l’OpenData</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Space Search in Combinatorial Optimization Using Machine Learning Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LION 2020 : International Conference on Learning and Intelligent Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53552-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de l’espace de recherche dans un MNS via l’utilisation de machine learning pour des problèmes de VRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sorensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle mathématique et une nouvelle heuristique pour le problème de la gestion de stock pour la palettisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ouzidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASP and Multiple Neighborhood Search for real vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2019 - 30th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaheuristic plan for the Inventory Movement Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ouzidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo G. Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU/MEeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SINTEF, May 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de tournées de véhicules à deux échelons en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de tournées de véhicules avec interactions transmodales en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement réactif pour le suivi de cibles mobiles : de la robustesse à la garantie de performance en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lersteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la résolution d’un problème de tournées de véhicules hétérogènes multi-attributs par des méthodes de machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Movement Optimization Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ouzidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo G Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Spanish Young Statisticians and Operational Researchers Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VNS approach for the Inventory Movement Optimization Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ouzidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo G. Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Variable Neighborhood Search (ICVNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple solve approaches applied to the Heterogeneous Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Seville, Spain. pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization and optimization of inventory management for palletization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ouzidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et optimisation de la gestion de stock pour la palettisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ouzidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement robuste d’un réseau de capteurs sans fils pour le suivi de cibles mobiles avec communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lersteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un problème industriel de découpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale de la Recherche Opérationnelle et de l'Aide à la Décision (ROADEF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournées de véhicules hétérogènes avec zones de circulation restreinte et trafic prédictif en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réglementation européenne et française dans les problèmes de routage de véhicules avec des tournées multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Benkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pardiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Web Service sur les problèmes de transport avec des distances réelles, pour propager les algorithmes de recherche opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Crépeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Movement Optimization Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EU/ME workshop on metaheuristics for a better world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web service on routing problems to propagate OR algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Crépeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EU/ME workshop on metaheuristics for a better world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization, statistics and graphical interfaces for urban vehicle routing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5émes Rencontres STAT Statistique et Villes Intelligentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic based Routing Algorithm for Network on Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Koudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Benatchba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 10th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.39-45, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSoC.2016.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’optimisation pour les tournées et gestion des temps des conducteurs au regard de la législation européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Belakbir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lepouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for optimal wind vane design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kerhascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cerqueus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2016 - Shanghai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSAP.2016.7485426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for optimal wind vane design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kerhascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cerqueus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2016 - Shanghai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Shanghai, China. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the Boundary Nodes of a Wireless Sensor Network Without Conditions on the Starting Node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Operational Research (EURO 28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Metaheuristics for Matheuristics: The Special Case of Column Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Castaño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Operational Research (EURO 28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Metaheuristics with Column Generation: Successful Approaches to Enhance Column Generation Algorithms Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Model-based Metaheuristic (Matheuristics 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIDIA/ULB, Sep 2016, Brussels, Belgium. pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VNS pour le Minimum Sitting Arrangement Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo G Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement robuste de réseaux de capteurs sans fil pour le suivi d’une cible mobile sous incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lersteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VRPTW with European Union regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Belakbir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lepouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics Optimization (VeRoLog 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la girouette d’un voilier : expérimentation avec LocalSolver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cerqueus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kerhascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximización de la Vida Útil en Redes de Sensores Inalámbricos con Rangos de Sensibilidad Ajustables mediante Generación de Columnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia M. Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACCEI International Multi-Conference for Engineering, Education, and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, San José, Costa Rica. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18687/LACCEI2016.1.1.295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Búsqueda de vecindad variable para el problema de la minimización del número de errores en ordenaciones líneales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo G Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> XVII Conferencia de la Asociación Española para la Inteligencia Artificial (CAEPIA'16) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Salamanca, España. pp.251-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique d’optimisation multi-objectifs à base de métaheuristiques pour résoudre le problème de routage dans les réseaux sur puces (NoCs).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cerqueus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’utilisation de réseaux de capteurs sans fil pour le suivi de cibles mobiles sous incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lersteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF, 16ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-base de maximisation de durée de vie d’un réseau de capteurs sans fil avec contraintes de connectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia M. Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2015 - 16e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Networks - A survey on maximizing lifetime in sensor coverage problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBEL29 - 29th Belgian conference on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Base strategies to maximize lifetime in Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO: European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01875429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de ressources en voie descendante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF, 16ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Glover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBEL29 - 29th Belgian conference on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Antwerp - ANT/OR research group, Feb 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes exactes de résolution du problème de maximisation de durée de vie d'un réseau de capteurs avec prise en compte de contraintes de connectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia M. Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014 - 15e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration de réseaux de capteurs sans fil pour le suivi de cibles mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lersteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Column generation and Benders' decomposition to maximize the lifetime in connected wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia M. Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du transport de personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation of handicapped persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EU/MEeting on metaheuristics and engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Istanbul, Turkey. pp.163-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Lifetime in Heterogeneous Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Raiconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Cerulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 44th Annual Conference of the Italian Operational Research Society (AIRO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OVRP for the transportation of handicapped people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Reinholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the LOT conference - A special EU/MEeting in memory of late Professor Arne Løkketangen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Molde, Norway. pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournées de véhicules avec contraintes de clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Expósito Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact approaches for power aware configuration of wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia M. Velsaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximisation de la durée de vie des réseaux de capteurs sans fil hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Raiconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Cerulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Solving the Clustered Capacitated Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Expósito Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th EU/ME workshop, EU/ME 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Hamburg, Germany. pp.110-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid Column Generation‐GRASP heuristic to extend the lifetime in wireless sensor networks with connectivity and coverage constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF, 14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid CG-GRASP heuristic to extend the lifetime in wireless sensor networks with partial coverage and connectivity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Castano Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive approach to the bi-objective inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Josef Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCDM 2013, 22nd International Conference on Multiple Criteria Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive approach to the inventory routing problem: computational speedup through focused search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Josef Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Logistikmanagement 2013 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bremen, Germany. pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel deadlock detection and recovery for networks-on-chip dedicated to diffused computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Euromicro DSD/SEAA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de maximisation de la durée de vie dans un réseau de capteurs sans fil directionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF, 14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of multiple sinks to extend the lifetime in connected wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia M. Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Network Optimization Conference, INOC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tenerife, Spain. pp.77-84, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2013.05.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime maximization for wireless sensor networks using video cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th EURO/INFORMS international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison entre une architecture matérielle dédiée et un GP-GPU pour l'optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF, 14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Reference Point-Based Guided Local Search for the Bi-objective Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joseph Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th Metaheuristics International Conference, MIC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Singapore, Singapore. pp.152-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification and stabilization strategies to accelerate the convergence of the minimum coverage breach problem under bandwidth constraints in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia M. Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF, 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Neighborhood Search for dynamic memory allocation in embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Mini Conference XXVIII on Variable Neighborhood Search</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Herceg Novi, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution Representations and Local Search for the bi-objective Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joseph Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU/ME 2012 - 11th meeting of the metaheuristic community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local search methods for conflict-free routing in a multi-processor system on chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boureima Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Créput</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2012, 25th European conference on operational research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matheuristic approach for maximum lifetime coverage in wireless sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia M. Velsaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Mini Conference XXVIII on Variable Neighborhood Search</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Herceg Novi, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online DVD movie rentals - A consultant case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, University of Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de mémoire dynamique dans les systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF, 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Inventory Routing: Recent Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Josef Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2012, 25th European conference on operational research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory routing problems: a multiobjective approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF, 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient metaheuristic for the school bus routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schittekat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Kinable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Springael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF, 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical inventory routing: A problem definition and an optimization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU/ME 2011 - Workshop on Client-centered Logistics and International Aid 32-35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two iterative metaheuristic approaches to dynamic memory allocation for embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Torino, Italy. pp.250-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Routing: a central problem in logistic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, Dies Academicus, Helmut Schmidt Universität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale optimisation in electronic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, Dies Academicus, University of Hamburg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cover scheduling problem in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Network Optimization, INOC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hamburg, Germany. pp.657-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale optimization in electronic design at Lab-STICC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, University of Antwerp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiling Optimisation: A totally new application for the French cultural dept.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, University of Antwerp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of reference points for the biobjective inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th Metaheuristics International Conference, MIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Udine, Italy. pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood selection in variable neighborhood search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th Metaheuristics International Conference, MIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Udine, Italy. pp.571-573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des métaheuristiques pour l'allocation de mémoire dans les systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online DVD movie rentals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, University of Magdeburg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Magdeburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online DVD Movie rentals: a consulting case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, University of Antwerp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory routing and online inventory routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, University of Magdeburg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Magdeburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biobjective inventory routing problem - problem solution and decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Network Optimization, INOC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hamburg, Germany. pp.365-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Networks: the cover scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gemeinsamer Workshop der GOR-Arbeitsgruppen, Entscheidungstheorie und -praxis und Wirtschaftsinformatik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristics for the Clustered VRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, Helmut Schmidt Universität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristic approach for the clustered VRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU/ME 2010 - 10th anniversary of the metaheuristic community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de mémoire dynamique dans les systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national MajecSTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaheuristiques pour l'allocation de mémoire dans les systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 11ème congrés national de la socitété française de recherche opérationnelle, ROADEF'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and metaheuristic approaches for a memory allocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU/ME 2010 - 10th anniversary of the metaheuristic community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and metaheuristics approaches for memory cache management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Operational Research - EURO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception électronique : Un vaste champ d'application pour l'optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, Comissariat à l'énergie atomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de colonnes et réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless sensor networks: new tools for a better efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, Helmut Schmidt Universität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path Relinking for the Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schittekat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 7th triennial symposium on transportation analysis, TRISTAN VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From simple heuristics to evolutionary approach for routing messages in a NoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Créput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boureima Zerbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU/ME 2010 - 10th anniversary of the metaheuristic community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic design: a new field of investigation for large scale optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th EU/MEeting on Debating the future: new areas of application and innovative approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Porto, Portugal. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VNS for High Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kods Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du GDR SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear great deluge with learning mechanism for solving the course timetabling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Obit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Landa-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ouelhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 8th Metaheuristics International Conference, MIC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Hamburg, Germany. pp.201:1-201:10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid grouping genetic algorithm for multiprocessor scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the second International Conference on Contemporary Computing, IC3'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Nodia, India. pp.AL1:1-AL1:7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two upper bounds on the chromatic number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th Cologne-Twente Workshop on Graphs and Combinatorial Optimization, CTW'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.191-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VNS for high-level synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kods Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 8th Metaheuristics International Conference, MIC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Hamburg, Germany. pp.173:1-173:10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust-Solution-Based Methodology to Solve Multiple-Objective Problems with Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gandibleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiobjective Programming and Goal Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Tours, France. pp.197-207, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85646-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-integer linear programming formulation for High Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Istanbul, Turkey. pp.222-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement et Assignation en Synthèse de Haut Niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kods Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADeF, 9me congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamiltonian paths in large clustered routing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop on Metaheuristics for Logistics and Vehicle Routing, EU/ME'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Troyes, France. pp.411-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key research issues for reconﬁgurable network-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECONFIG'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiobjective distribution problem for parcel delivery at TNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van den Bergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cattrysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Vehicle Routing in Practice, VIP'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives et robustesse pour la conception d'architectures électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Seminar - GDR Recherche Opérationelle - Groupe Robustesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaheuristic for solving large instances of the school bus routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schittekat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Springael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, montreal, Canada. pp.671-673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaheuristic for solving large instances of the School Bus Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schittekat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st annual conference of the SOGESCI-BVWB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaheuristic for solving large instances of the school bus routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schittekat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Springael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Conference on Operational Research, EURO XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tabu search method for high level synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence conjointe Francoro V -- Roadef 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-cost electronic design using tabu search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montreal, Canada. pp.951-952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation linéaire en nombres entiers pour la synthèse de haut niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence conjointe Francoro V -- Roadef 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des filtres RIF : une approche par recuit simulé avancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence conjointe Francoro V -- Roadef 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using optimization techniques in electronic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, University of Siegen, Germany,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabu searching for high-level synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EUMEeting on Adaptive, Self-Adaptive, and Multi-Level Metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable neighbourhood search in commercial VRP packages: evolving towards self-adaptive methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schittekat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EUMEeting on Adaptive, Self-Adaptive, and Multi-Level Metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mathematical Formulation for a School Bus Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schittekat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE 2006 International Conference on Service Systems and Service Management, ICSSSM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Troyes, France. pp.1552-1557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VNS/TS pour l'ordonnancement sur machines parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADeF, 7ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, Lille, France, 6-8 February 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du recuit simulé pour l'optimisation des Taylor Expansion Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Ciesielski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAJECSTIC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memetic algorithm for a bi-objective and stochastic CARP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ph. Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Metaheuristics International Conference, MIC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vienna, Austria. pp.368-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulating collaborative development in operations research with libOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Verelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Conference on Open Source Systems, Genova, Italy, 11-15 July 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitated arc routing problems solved by advanced metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORPA 2005 (Operational Research Practice for Africa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permutation distance measures for memetic algorithms with population management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 6th Metaheuristics International Conference, MIC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.832-838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint programming in a memetic algorithm for hybrid flow-shop scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceyda Oguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Workshop on Models and Algorithms for Planning and Scheduling Problems, MAPSP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SART : un système d'aide à la décision pour la régulation d'un réseau de transport bimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologies et Heuristiques pour l'Optimisation des Systèmes Industriels, MHOSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Hammamet, Tunisie. pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VNS/TS for a parallel machine scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 18th Mini EURO Conference on Variable Neighborhood Search (VNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Maintenance Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International WorkShop on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nancy, France. pp.405-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms with population management: an application to arc routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic algorithm with population management (GA-PM) for the CARP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Triennal Symposium on Transportation Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Le Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de coopération d'un processus de ré-ordonnancement distribué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées doctorales en automatique (JDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Capacitated Arc Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Evolutionary Multi-Criterion Optimization International Conference, EMO 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Faro, Portugal. pp.550-564, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36970-8_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Capacitated Arc Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOMH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution d'un problème industriel de maintenance des TGV à la SNCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification réactive des opérations de maintien et d’actualisation réglementaire et technologique des systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer aided Maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Wireless Sensor Networks Special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Vecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MDPI. 2015, Algorithms</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Allocation Problems in Embedded Systems: Optimization Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, pp.256, 2013, 978-1-84821-428-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation linéaire avec Excel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, pp.425, 2011, 978-2-212-12659-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization, 5th International Conference, EMO 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Ehrgott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gandibleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2009, Lecture Notes in Computer Science, 978-3-642-01019-4. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01020-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristics in the service industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joseph Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Habenicht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 182 p, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Ehrgott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gandibleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Berlin / Heidelberg, pp.586, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and multilevel metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 276 p, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Springael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Dullaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.601-922, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-heuristics for multi-objective optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gandibleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.249, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de Graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ph. Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, pp.425, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of optimisation with Xpress-MP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dash optimization, pp.350, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation Linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, pp.365, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of Metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Glover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-18, 2018, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07153-4_4-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and Multilevel Metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelishia Pillay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Martí, P. Panos and M.G.C. Resende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-19, 2018, 978-3-319-07153-4. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07153-4_16-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Mobile Target Tracking in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lersteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swarm Intelligence Based Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.123-130, 2014, Proceedings of the First International Conference, ICSIBO 2014, 978-3-319-12969-3. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12970-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extended Solution Representation for the Biobjective Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joseph Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabian Renatus, Robert Kunze, Ingo Karschin, Jutta Geldermann and Wolf Fichtner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entscheidungsunterstützung durch Operations Research im Energie- und Umweltbereich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, Aachen, Germany, pp.7-20, 2012, Volume of the series Operations Research, 978-3-8440-1478-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Metaheuristics for High-Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kods Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.xxx-xxx, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear Great Deluge with Reinforcement Learning for University Course Timetabling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe H. Obit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Landa-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Ouelhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.xxx-xxx, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Neighbourhood'' Search in Commercial VRP Packages: Evolving Towards Self-Adaptive Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schittekat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive and multilevel metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.231-245, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability-driven simulated annealing for optimizing digital FIR filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive and multilevel metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.75-91, 2008, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79438-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristics for robust planning and scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexibility and Robustness in Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.115-133, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaheuristiques pour la planification et l'ordonnancement robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexibilité et robustesse en ordonnancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.115-133, 2005, Traité IC2, série Informatique et systèmes d'information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning And Matheuristics algorithms for Urban Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour Palettes for Digital Elevation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owein Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10530295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue of Coastal-Based Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owein Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10530246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabu search for high level synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, http://leeds-faculty.colorado.edu/glover/TS%20-%20Vignettes%20-%20Marc%20Sevaux%20HLS.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-Guided Metaheuristic with Diversity Management for Solving the Capacitated Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachtiar Herdianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663574v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective stochastic approach for the stochastic CARP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical approach for robust and flexible vehicle routing using metaheuristics and Monte Carlo sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory routing and on-line inventory routing file format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective stochastic approach for stochastic CARP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaheuristiques : Stratégies pour l'optimisation de la production de biens et de services.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_stic.comm. University of Valenciennes, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId590"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -30582,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7827C175"/>
+    <w:nsid w:val="38564667"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30813,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-sevaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3855-9072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059179600" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/262464879" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000381795193" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6004-2009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essognim Richard Wilouwou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107213" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mart&#237;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;rensen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.04.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Herdianto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.12.029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owein Thuillier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Josse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru&#8208;liviu Olteanu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tanguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nav.70034" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.08.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301102v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bombardelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-4529-2024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106637" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Makboul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.08.022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrachon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;chengues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kerviche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.07.023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delavernhe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.120549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236748v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.121985" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760262v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.07.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ziaee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15110433" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Singh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-019-09428-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.114998" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Aranha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L Camacho Villal&#243;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Campelo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dorigo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Ruiz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-021-00202-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jaillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.11.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11750-021-00606-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216813v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105321" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lersteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104873" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo G Pardo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Duarte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-019-09432-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ouzidan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pardo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01640-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benkebir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Pouliquen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Tr&#233;vien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Euler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41604-019-00016-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.05.025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benmessaoud Gabis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bomel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2018.06.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5PMBN9P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720279v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benmessaoud Gabis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMSCS.2018.2810223" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684580v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Casta&#241;o" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Velasco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.12.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0130-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588051v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureima Zerbo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cr&#233;put" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15344/2456-4451/2017/115" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402480v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoudi Massinissa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lalem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahar Kechadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.11.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435942v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.01.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98TW5F49-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2017.05.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493138v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reinholz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQLT5DR1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez-Oro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2016.12.034" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2GWJHLR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588045v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.08.045" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCT7BK3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328424v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21682" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254974v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.01.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X28BPSW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238825v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Exp&#243;sito Izquierdo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2015.11.022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1N3J0LT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228903v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-015-9297-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131621v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.02.034" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRG4L4MT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2014.11.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWGP60LX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120038v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sousselier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dr&#233;o" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.02.040" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S78L58R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058321v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.08.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9L51FBC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067200v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Huber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Josef Geiger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1534" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RG8NKFCD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.11.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCF7PLG9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930992v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-013-1157-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843362v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.033" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96ST91D2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832067v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD3PD9QL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757026v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2012.687732" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757027v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schittekat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kinable" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Spieksma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.02.025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDRWJLK5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687991v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.04.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5G65BRZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601741v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9165-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSPXR1L1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649656v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20466" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-07K269N2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706626v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1201" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648347v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.08.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39R25S0G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414304v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217595911003132" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417854v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.09.007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB9L3R0J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369088v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyda Oguz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-008-9101-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QP7TRMD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460420v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-009-9113-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B0JT35S2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259517v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Ven" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verelst" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-007-0032-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54LJF1NM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078073v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mineur" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.03.065" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96GCS67V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078076v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Springael" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Dullaert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.03.060" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FG2H46J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069404v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ph. Lacomme" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2005.02.017" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9C82ZSW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069401v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2004.09.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKV0TMGZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369092v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouamrane" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tahon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Beldjilali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Informatica.2005.111" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008731v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-003-0028-0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008735v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSH.0000046073.05827.15" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T2N97DSB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03368987v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sorensen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069413v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nav.10056" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3Z3X962-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069409v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2003.813344" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069406v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00827-5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X23SPLV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100949v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069417v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley B. Gershwin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007648012154" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578631v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531675v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mechaacha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534857v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pichon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Olteanu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534841v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Wilouwou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574366v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150909v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150925v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150852v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491719v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586409v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614611v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_15" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735172v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615186v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_32" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663575v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593334v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632294v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734742v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237326v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125866v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586400v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019063v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237374v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019095v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125851v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020136v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26504-4_33" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595350v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595382v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718269v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587512v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899684v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587545v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211902v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176399v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69625-2_14" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218990v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218935v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285115v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285102v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285086v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285133v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218969v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508436v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508443v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger David" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508442v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020704v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53552-0_15" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508447v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082038v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084314v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162957v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132863v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo G. Pardo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084329v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308078v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084324v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151816v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344507v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147400v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083939v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084121v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084151v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800324v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083933v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083945v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Benkebir" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Pouliquen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pardiac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083857v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chassaing" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083796v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cr&#233;peau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083880v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083770v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367946v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275941v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Derrien" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Menendez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275956v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141286v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kerhascoet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342450v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342453v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374215v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485426" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275970v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belakbir" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Croguennec" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepouliquen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665376v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benatchba" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.43" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507679v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275944v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372219v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18687/LACCEI2016.1.1.295" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380813v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275935v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129045v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129047v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113496v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129042v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875429v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113432v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Glover" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946478v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946472v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967859v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067841v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Raiconi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cerulli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gentili" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946561v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946473v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073026v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946562v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022894v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Velsaco" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946477v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587822v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Andres Castano Giraldo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Velasco" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789529v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844606v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939370v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844693v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878995v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789531v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833158v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.078" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WLJ7L68-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843708v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789485v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996706v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joseph Geiger" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750665v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789650v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789661v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789654v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cr&#233;put" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789648v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688567v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688578v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789658v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688568v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Geiger" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688582v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789673v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649665v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649663v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Voss" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573151v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573122v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573121v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601738v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789678v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675281v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573133v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573150v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789675v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601736v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675283v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576279v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519873v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573146v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573120v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490288v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519811v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573131v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490232v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573009v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573118v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523685v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519798v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379957v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414334v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kods Trabelsi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414324v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Obit" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Landa-Silva" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ouelhadj" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414330v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414313v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414328v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369097v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467050v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salazar" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gandibleux" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jorge" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85646-7_19" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369116v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369170v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369120v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van den Bergh" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cattrysse" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369060v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169093v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153190v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414332v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153193v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169094v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573007v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153195v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153199v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roland" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573008v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490298v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490302v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153184v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069457v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167363v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guillot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ciesielski" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069456v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895735v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069455v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069452v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105445v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369103v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bonte" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019096v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081994v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895740v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895747v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088751v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119861v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36970-8_39" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1D6DTS4W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082006v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03225821v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03127257v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108042v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vecchio" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767031v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573002v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256229v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ehrgott" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fonseca" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01020-0" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369059v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Habenicht" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470355v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369067v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cotta" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078086v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078087v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009111v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019098v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008785v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087390v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelishia Pillay" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07153-4_16-1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496372v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07153-4_4-1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276350v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12970-9_14" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781182v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490313v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490620v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe H. Obit" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Landa-Silva" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Ouelhadj" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369085v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79438-7_4" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R6SR943L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369086v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153178v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069450v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371056v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427802v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10530295" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427796v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10530246" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573180v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663574v2" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868934v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180641v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573178v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678494v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011623v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-sevaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3855-9072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059179600" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/262464879" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=http://scholar.google.fr/citations?hl=fr&amp;user=kPSZuJUAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000381795193" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6004-2009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300909v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mart&#237;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;rensen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.04.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261456v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essognim Richard Wilouwou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107213" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Herdianto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.12.029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owein Thuillier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Josse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru&#8208;liviu Olteanu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tanguy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nav.70034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207985v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.08.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bombardelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106637" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-4529-2024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Makboul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.08.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrachon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;chengues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kerviche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.07.023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delavernhe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.120549" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236748v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.121985" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760262v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.07.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ziaee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15110433" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686690v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Singh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-019-09428-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.114998" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Aranha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L Camacho Villal&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Campelo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dorigo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Ruiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-021-00202-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265560v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11750-021-00606-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134042v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jaillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.11.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105321" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lersteau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104873" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo G Pardo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Duarte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-019-09432-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ouzidan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pardo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01640-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benkebir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Pouliquen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Tr&#233;vien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Euler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41604-019-00016-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143916v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.05.025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benmessaoud Gabis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMSCS.2018.2810223" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benmessaoud Gabis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bomel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2018.06.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5PMBN9P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684580v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Casta&#241;o" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Velasco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.12.028" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813905v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0130-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402480v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoudi Massinissa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lalem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahar Kechadi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.11.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.01.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98TW5F49-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588051v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureima Zerbo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cr&#233;put" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15344/2456-4451/2017/115" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2017.05.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493138v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reinholz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQLT5DR1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez-Oro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2016.12.034" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2GWJHLR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588045v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.08.045" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCT7BK3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328424v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21682" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254974v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.01.018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X28BPSW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Exp&#243;sito Izquierdo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2015.11.022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1N3J0LT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-015-9297-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119892v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2014.11.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWGP60LX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.02.034" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRG4L4MT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120038v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sousselier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dr&#233;o" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.02.040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S78L58R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058321v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.08.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9L51FBC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067200v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Huber" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Josef Geiger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1534" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RG8NKFCD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925223v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.11.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCF7PLG9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930992v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-013-1157-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843362v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.033" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96ST91D2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832067v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD3PD9QL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757026v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2012.687732" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757027v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schittekat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kinable" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Spieksma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.02.025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDRWJLK5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687991v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.04.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5G65BRZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601741v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9165-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSPXR1L1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649656v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20466" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-07K269N2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706626v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1201" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648347v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.08.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39R25S0G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414304v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217595911003132" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417854v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.09.007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB9L3R0J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369088v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyda Oguz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-008-9101-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QP7TRMD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460420v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-009-9113-5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B0JT35S2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259517v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Ven" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verelst" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-007-0032-7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54LJF1NM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078073v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mineur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.03.065" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96GCS67V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078076v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Springael" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Dullaert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.03.060" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FG2H46J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069404v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ph. Lacomme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2005.02.017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9C82ZSW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069401v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2004.09.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKV0TMGZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369092v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouamrane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tahon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Beldjilali" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Informatica.2005.111" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008731v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-003-0028-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008735v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSH.0000046073.05827.15" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T2N97DSB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03368987v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sorensen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069413v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nav.10056" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3Z3X962-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069409v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2003.813344" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069406v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00827-5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X23SPLV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100949v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069417v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley B. Gershwin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007648012154" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578631v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531675v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mechaacha" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534841v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Wilouwou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534857v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pichon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Olteanu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150925v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150909v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574366v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150852v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593334v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663575v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614611v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_15" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735172v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491719v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586409v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615186v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_32" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632294v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734742v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586400v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237326v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125866v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019063v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125851v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019095v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237374v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020136v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26504-4_33" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595350v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595382v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718269v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587512v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899684v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587545v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285115v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218935v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176399v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69625-2_14" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211902v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218990v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285102v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285086v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285133v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218969v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508436v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508443v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger David" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508442v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020704v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53552-0_15" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508447v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084329v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162957v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132863v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo G. Pardo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082038v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084314v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308078v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084324v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151816v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344507v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147400v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084151v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083939v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084121v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800324v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083933v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083945v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Benkebir" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Pouliquen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pardiac" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083796v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chassaing" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cr&#233;peau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083857v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083880v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083770v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665376v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benatchba" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.43" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275970v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belakbir" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Croguennec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepouliquen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374215v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kerhascoet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485426" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141286v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342450v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342453v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367946v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275941v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Derrien" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Menendez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275956v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507679v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275944v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372219v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18687/LACCEI2016.1.1.295" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380813v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275935v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129045v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129047v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113496v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875429v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129042v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113432v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Glover" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946473v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946561v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946472v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946478v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967859v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067841v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Raiconi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cerulli" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gentili" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073026v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946562v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022894v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Velsaco" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946477v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844693v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789529v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587822v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Andres Castano Giraldo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Velasco" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844606v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939370v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878995v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789531v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833158v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.078" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WLJ7L68-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843708v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789485v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996706v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joseph Geiger" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688578v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789650v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789661v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789654v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cr&#233;put" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789648v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750665v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688567v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789658v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688568v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Geiger" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688582v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573150v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573133v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573122v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573121v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601738v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789678v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789673v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649665v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649663v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Voss" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573151v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675281v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789675v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675283v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601736v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576279v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573009v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519811v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573131v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490232v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519873v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573146v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573120v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490288v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573118v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523685v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519798v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379957v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414334v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kods Trabelsi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414324v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Obit" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Landa-Silva" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ouelhadj" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414330v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414313v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414328v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467050v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salazar" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gandibleux" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jorge" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85646-7_19" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369097v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369116v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369170v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369060v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369120v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van den Bergh" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cattrysse" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573007v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169093v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153190v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414332v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153193v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169094v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153195v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153199v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roland" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573008v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490298v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490302v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153184v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069457v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167363v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guillot" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ciesielski" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069455v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069456v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895735v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069452v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105445v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369103v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bonte" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019096v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081994v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895740v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895747v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088751v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119861v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36970-8_39" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1D6DTS4W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082006v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03225821v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03127257v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108042v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vecchio" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767031v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573002v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256229v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ehrgott" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fonseca" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01020-0" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369059v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Habenicht" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470355v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369067v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cotta" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078086v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078087v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009111v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019098v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008785v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496372v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07153-4_4-1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087390v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelishia Pillay" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07153-4_16-1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276350v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12970-9_14" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781182v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490313v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490620v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe H. Obit" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Landa-Silva" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Ouelhadj" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369086v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369085v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79438-7_4" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R6SR943L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153178v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069450v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371056v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427802v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10530295" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427796v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10530246" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573180v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663574v2" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868934v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180641v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573178v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678494v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011623v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>