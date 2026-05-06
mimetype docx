--- v0 (2026-04-02)
+++ v1 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,4581 +234,5129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyfunctionalized N-Arylsulfonyl Indoles: Identification of (E)-N-Hydroxy-3-{3-[(5-(3-(piperidin-1-yl)propoxy]-1H-indol-1-yl)sulfonyl]phenyl}acrylamide (MTP150) for the Epigenetic-based Therapy of Parkinson’s Disease</w:t>
+                <w:t xml:space="preserve">ID Card of Mcl-1 PROTAC degrader: From in silico design to biological validation in chemoresistant ovarian cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireia Toledano-Pinedo</w:t>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Porro-Pérez</w:t>
+                <w:t xml:space="preserve">Jocelyn Pezeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Schäker-Hübner</w:t>
+                <w:t xml:space="preserve">Nicolas Guedeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Diez-Iriepa</w:t>
+                <w:t xml:space="preserve">Hippolyte Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Iriepa</w:t>
+                <w:t xml:space="preserve">Thomas Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 27 (7), pp.3135. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, pp.100336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms27073135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmcr.2026.100336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05577025v1</w:t>
+                <w:t xml:space="preserve">hal-05583537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of Central β 2 Adrenergic Receptor for the Development of Novel Drugs Against Alzheimer's Disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyfunctionalized N-Arylsulfonyl Indoles: Identification of (E)-N-Hydroxy-3-{3-[(5-(3-(piperidin-1-yl)propoxy]-1H-indol-1-yl)sulfonyl]phenyl}acrylamide (MTP150) for the Epigenetic-based Therapy of Parkinson’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Since</w:t>
+                <w:t xml:space="preserve">Mireia Toledano-Pinedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dallemagne</w:t>
+                <w:t xml:space="preserve">Alicia Porro-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rochais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linda Schäker-Hübner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Diez-Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv der Pharmazie / Chemistry in Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ardp.202400750⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27 (7), pp.3135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms27073135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020271v1</w:t>
+                <w:t xml:space="preserve">hal-05577025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Nitrostyrylthiazolidine-2,4-dione Derivatives Displaying Antileishmanial Potential</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+                <w:t xml:space="preserve">Implication of Central β 2 Adrenergic Receptor for the Development of Novel Drugs Against Alzheimer's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Primas</w:t>
+                <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Castera-Ducros</w:t>
+                <w:t xml:space="preserve">Patrick Dallemagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Carvalho</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (7), pp.878. </w:t>
+              <w:t xml:space="preserve">Archiv der Pharmazie / Chemistry in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 358 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph17070878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ardp.202400750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635068v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards New Anti‐inflammatory Agents: Design, Synthesis and Evaluation of Molecules Targeting XIAP‐BIR2</w:t>
+                <w:t xml:space="preserve">Synthesis of Nitrostyrylthiazolidine-2,4-dione Derivatives Displaying Antileishmanial Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ragui Farag</w:t>
+                <w:t xml:space="preserve">Omar Khoumeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guedeney</w:t>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Schwalen</w:t>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Zadorovnyj</w:t>
+                <w:t xml:space="preserve">Caroline Castera-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Barczyk</w:t>
+                <w:t xml:space="preserve">Sandra Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.e202400567. </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (7), pp.878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202400567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph17070878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772005v1</w:t>
+                <w:t xml:space="preserve">hal-04635068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of PHF6 Peptide Aggregation from Tau Protein: Mechanisms of Palmatine Chloride in Preventing Early PHF6 Aggregation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular glue degraders: exciting opportunities for novel drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Fagnen</w:t>
+                <w:t xml:space="preserve">Florian Schwalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Giovannini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marco Catto</w:t>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.4c00353⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (4), pp.433-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17460441.2024.2306845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847910v1</w:t>
+                <w:t xml:space="preserve">hal-04711906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular glue degraders: exciting opportunities for novel drug discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disruption of PHF6 Peptide Aggregation from Tau Protein: Mechanisms of Palmatine Chloride in Preventing Early PHF6 Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Fagnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lemaitre</w:t>
+                <w:t xml:space="preserve">Thomas Vignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cornu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charline Kieffer</w:t>
+                <w:t xml:space="preserve">Marco Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17460441.2024.2306845⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (21), pp.3981-3990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.4c00353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711906v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomimetic multiparametric assay to characterise anti-amyloid drugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards New Anti‐Inflammatory Agents: Design, Synthesis and Evaluation of Molecules Targeting XIAP‐BIR2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guedeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schwalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Smeralda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Since</w:t>
+                <w:t xml:space="preserve">Aymeric Zadoroznyj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+                <w:t xml:space="preserve">Amélie Barczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms242316982⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202400567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315267v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of antiplasmodial 2-aminothieno[3,2-d]pyrimidin-4(3H)-one analogues using the scaffold hopping strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards New Anti‐inflammatory Agents: Design, Synthesis and Evaluation of Molecules Targeting XIAP‐BIR2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ragui Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guedeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schwalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Zadorovnyj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Mustière</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nadia Amanzougaghene</w:t>
+                <w:t xml:space="preserve">Amelie Barczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114619⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e202400567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202400567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737417v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star-like poly(peptoid)s with selective antibacterial activity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Molecular glue degraders: exciting opportunities for novel drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schwalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1PY01529J⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (4), pp.433-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17460441.2024.2306845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559890v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Aqueous Solubility and In Vitro Pharmacokinetic Properties of the 3-Nitroimidazo[1,2-a]pyridine Antileishmanial Pharmacophore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Paoli-Lombardo</w:t>
+                <w:t xml:space="preserve">A biomimetic multiparametric assay to characterise anti-amyloid drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Smeralda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Primas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alix Sournia-Saquet</w:t>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Fayoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph15080998⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (23), pp.16982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms242316982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755519v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional m 6 A‐RNA methylation pathway in the oyster Crassostrea gigas assumes epitranscriptomic regulation of lophotrochozoan development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Favrel</w:t>
+                <w:t xml:space="preserve">Synthesis of antiplasmodial 2-aminothieno[3,2-d]pyrimidin-4(3H)-one analogues using the scaffold hopping strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mustière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Dell’orco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Amanzougaghene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.15500⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 241, pp.114619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952460v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotropic prodrugs: Design of a dual butyrylcholinesterase inhibitor and 5-HT6 receptor antagonist with therapeutic interest in Alzheimer’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Davis</w:t>
+                <w:t xml:space="preserve">Star-like poly(peptoid)s with selective antibacterial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Salas-Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Badreldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luzangel Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.113059⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), pp.600-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1PY01529J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082877v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Amyloid peptide interactions with biomimetic membranes: A multiparametric characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lecomte</w:t>
+                <w:t xml:space="preserve">Improving Aqueous Solubility and In Vitro Pharmacokinetic Properties of the 3-Nitroimidazo[1,2-a]pyridine Antileishmanial Pharmacophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Paoli-Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sournia-Saquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2021.03.107⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (8), pp.998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph15080998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187852v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic Poly(α-peptoid)s by Lithium bis(trimethylsilyl)amide (LiHMDS)-Mediated Ring-Expansion Polymerization: Simple Access to Bioactive Backbones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Stigliani</w:t>
+                <w:t xml:space="preserve">A winning strategy to improve the anticancer properties of Cisplatin and Quercetin based on the nanoemulsions formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Ceramella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Groo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Iacopetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Séguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaluisa Mariconda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c13231⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66, pp.102907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2021.102907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173586v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyridoclax-loaded nanoemulsion for enhanced anticancer effect on ovarian cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pleiotropic prodrugs: Design of a dual butyrylcholinesterase inhibitor and 5-HT6 receptor antagonist with therapeutic interest in Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Toublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lalut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hatat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Groo</w:t>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hedir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L.-B. Weiswald</w:t>
+                <w:t xml:space="preserve">Audrey Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119655⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.113059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.113059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492393v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 8-Nitroquinolinone Derivative Displaying Submicromolar in Vitro Activities against Both Trypanosoma brucei and cruzi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A functional m 6 A‐RNA methylation pathway in the oyster Crassostrea gigas assumes epitranscriptomic regulation of lophotrochozoan development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorane Le Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pedron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
+                <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.9b00566⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (5), pp.1696-1711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.15500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476867v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacotechnical Development of a Nasal Drug Delivery Composite Nanosystem Intended for Alzheimer’s Disease Treatment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">β-Amyloid peptide interactions with biomimetic membranes: A multiparametric characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Smeralda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12030251⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 181, pp.769-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2021.03.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969997v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Pyridoclax Analogues: Insight into Their Druggability by Investigating Their Physicochemical Properties and Interactions with Membranes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cyclic Poly(α-peptoid)s by Lithium bis(trimethylsilyl)amide (LiHMDS)-Mediated Ring-Expansion Polymerization: Simple Access to Bioactive Backbones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Salas-Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Vié</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Stigliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201900542⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (10), pp.3697-3702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c13231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434628v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8-Alkynyl-3-nitroimidazopyridines display potent antitrypanosomal activity against both T. b. brucei and cruzi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+                <w:t xml:space="preserve">Pyridoclax-loaded nanoemulsion for enhanced anticancer effect on ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Groo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hedir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-B. Weiswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112558⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 587, pp.119655 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899751v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antikinetoplastid SAR study in 3-nitroimidazopyridine series: Identification of a novel non-genotoxic and potent anti-T. b. brucei hit-compound with improved pharmacokinetic properties</w:t>
+                <w:t xml:space="preserve">New 8-Nitroquinolinone Derivative Displaying Submicromolar in Vitro Activities against Both Trypanosoma brucei and cruzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Fersing</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Julien Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Brossas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 206, pp.112668. </w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.464-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.9b00566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920293v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibiting Acetylcholinesterase to Activate Pleiotropic Prodrugs with Therapeutic Interest in Alzheimer’s Disease</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Pharmacotechnical Development of a Nasal Drug Delivery Composite Nanosystem Intended for Alzheimer’s Disease Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Adnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Groo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24152786⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12030251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399906v1</w:t>
+                <w:t xml:space="preserve">hal-03969997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel multi target-directed ligands targeting 5-HT4 receptors with in cellulo antioxidant properties as promising leads in Alzheimer's disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">8-Alkynyl-3-nitroimidazopyridines display potent antitrypanosomal activity against both T. b. brucei and cruzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Liparulo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Castera-Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 182, pp.111596. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111596⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 202, pp.112558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399942v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplate assay for lipophilicity determination using intrinsic fluorescence of drugs: Application to a promising anticancer lead, pyridoclax</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Pyridoclax Analogues: Insight into Their Druggability by Investigating Their Physicochemical Properties and Interactions with Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina de Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Iacopetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2019.02.010⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.136-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201900542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168030v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nongenotoxic 3-Nitroimidazo[1,2- a ]pyridines Are NTR1 Substrates That Display Potent in Vitro Antileishmanial Activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Antikinetoplastid SAR study in 3-nitroimidazopyridine series: Identification of a novel non-genotoxic and potent anti-T. b. brucei hit-compound with improved pharmacokinetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Paoli-Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.34-39. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 206, pp.112668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.8b00347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478935v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzylphenylpyrrolizinones with Anti-amyloid and Radical Scavenging Effects, Potentially Useful in Alzheimer's Disease Treatment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Inhibiting Acetylcholinesterase to Activate Pleiotropic Prodrugs with Therapeutic Interest in Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Toublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lalut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hatat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201700102⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (15), pp.2786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24152786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043731v1</w:t>
+                <w:t xml:space="preserve">hal-02399906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 2 strategies to enhance pyridoclax solubility: Nanoemulsion delivery system versus salt synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Since</w:t>
+                <w:t xml:space="preserve">Novel multi target-directed ligands targeting 5-HT4 receptors with in cellulo antioxidant properties as promising leads in Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lanthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Liparulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hatat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2016.11.025⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 182, pp.111596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02160866v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the versatile character of a nanoemulsion formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nongenotoxic 3-Nitroimidazo[1,2- a ]pyridines Are NTR1 Substrates That Display Potent in Vitro Antileishmanial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gué</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Le Pluart</w:t>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.12.010⟩</w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.8b00347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847973v1</w:t>
+                <w:t xml:space="preserve">hal-02478935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel benzylidenephenylpyrrolizinones with pleiotropic activities potentially useful in Alzheimer's disease treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Microplate assay for lipophilicity determination using intrinsic fluorescence of drugs: Application to a promising anticancer lead, pyridoclax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Smeralda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.023⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp.75-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2019.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043765v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of novel serotonin 4 receptor radiotracers for single photon emission computed tomography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Benzylphenylpyrrolizinones with Anti-amyloid and Radical Scavenging Effects, Potentially Useful in Alzheimer's Disease Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïla El kihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.059⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), pp.913-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201700102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011098v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of donecopride, a dual serotonin subtype 4 receptor agonist/acetylcholinesterase inhibitor with potential interest for Alzheimer's disease treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Gaven</w:t>
+                <w:t xml:space="preserve">Comparison of 2 strategies to enhance pyridoclax solubility: Nanoemulsion delivery system versus salt synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Groo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina de Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1410315111⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.218-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2016.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800439v2</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and biological evaluation of novel indano- and thiaindano-pyrazoles with potential interest for Alzheimer's disease.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Ballandonne</w:t>
+                <w:t xml:space="preserve">Evaluation of the versatile character of a nanoemulsion formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedChemComm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 498 (1-2), pp.49-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840942v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New orally effective 3-(2-nitro)phenylpropanamide analgesic derivatives: Synthesis and antinociceptive evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Novel benzylidenephenylpyrrolizinones with pleiotropic activities potentially useful in Alzheimer's disease treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrice Vanelle</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïla El Kihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 69, pp.728--734. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2013.08.041⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 114, pp.365-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460473v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First SNAr reaction using TDAE-initiated carbanions in quinazoline series</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Maillard-Boyer</w:t>
+                <w:t xml:space="preserve">Synthesis and evaluation of novel serotonin 4 receptor radiotracers for single photon emission computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lalut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Terme</w:t>
+                <w:t xml:space="preserve">Benjamin B. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.05.060⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.90-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01460328v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Design of donecopride, a dual serotonin subtype 4 receptor agonist/acetylcholinesterase inhibitor with potential interest for Alzheimer's disease treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hedou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (36), pp.E3825--30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1410315111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800439v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of novel indano- and thiaindano-pyrazoles with potential interest for Alzheimer's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ballandonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MedChemComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.925-931</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New orally effective 3-(2-nitro)phenylpropanamide analgesic derivatives: Synthesis and antinociceptive evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Nee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69, pp.728--734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2013.08.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First SNAr reaction using TDAE-initiated carbanions in quinazoline series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Khoumeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Maillard-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (29), pp.3810--3813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.05.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Original TDAE strategy using α-halocarbonyl derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Terme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vanelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 65 (31), pp.6128-6134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2009.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4818,404 +5366,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetic and safety of a novel pleiotropic compound in C57BL/6J mice with potential therapeutic interest in Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lahogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Largilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Nee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the versatility of biomimetic membranes to characterize modulators of Aβ1-42 fibrillization with potential interest in Alzheimer's disease treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Smeralda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Journées Franco-Belges de Chimie Thérapeutique et 26ème Rencontres Internationales des Pharmacochimistes de l'Arc Atlantique, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Asnelles sur Mer, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a nasal drug delivery composite nanosystem for Alzheimer’s desease treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnet Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Groo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée normande de recherche biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5225,168 +5773,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation préclinique de nanoémulsions polyvalentes comme vecteurs d’un nouvel inhibiteur de Mcl-1, le Pyridoclax : application au traitement des cancers de l’ovaire (PYRINANO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Malzert-Fréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Groo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Hedir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina de Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10émes journées scientifiques du cancéropole nord-ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5533,51 +6081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05576481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Travers--Lesage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Crouzier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Antonijevic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2026.118670" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577025v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Toledano-Pinedo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Porro-P&#233;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sch&#228;ker-H&#252;bner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diez-Iriepa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Iriepa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms27073135" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.202400750" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khoumeri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Carvalho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17070878" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ragui Farag" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guedeney" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schwalen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadorovnyj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Barczyk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400567" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847910v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Fagnen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vignol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Catto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.4c00353" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Kieffer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2024.2306845" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Smeralda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayoll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316982" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Musti&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Lagard&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Dell&#8217;orco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amanzougaghene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114619" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Salas-Ambrosio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tronnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Badreldin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzangel Reyes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY01529J" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paoli-Lombardo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15080998" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02952460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Le Franc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15500" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082877v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hatat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.113059" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.03.107" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Stigliani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c13231" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Groo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Since" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brotin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-B. Weiswald" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119655" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02476867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pedron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.9b00566" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Adnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Picard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12030251" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Iacopetta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900542" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fersing" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pinault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112558" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920293v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112668" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399906v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152786" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399942v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Payan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Liparulo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111596" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168030v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2019.02.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00347" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043731v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jourdan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El&#8197;kihel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700102" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.11.025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N83GFWM9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847973v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gu&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ropars" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pluart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHNSCKJX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Kihel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011098v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Tournier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cailly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.059" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800439v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hedou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410315111" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840942v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460473v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Nee" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vanelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.08.041" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T90GVRDN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460328v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Maillard-Boyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.05.060" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB6D6293-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05577598v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.05.036" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJWP20NJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632974v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Largilliere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844495v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boisserie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295929v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnet Thomas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295794v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05576481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Travers--Lesage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Crouzier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Antonijevic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2026.118670" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Pezeril" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guedeney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Paysant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2026.100336" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Toledano-Pinedo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Porro-P&#233;rez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sch&#228;ker-H&#252;bner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diez-Iriepa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Iriepa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms27073135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.202400750" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khoumeri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Carvalho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17070878" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schwalen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Kieffer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2024.2306845" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Fagnen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vignol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Catto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.4c00353" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farag" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadoroznyj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barczyk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400567" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ragui Farag" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadorovnyj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Barczyk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Smeralda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayoll" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316982" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Musti&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Lagard&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Dell&#8217;orco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amanzougaghene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114619" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559890v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Salas-Ambrosio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tronnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Badreldin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzangel Reyes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY01529J" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paoli-Lombardo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15080998" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05587287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ceramella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Iacopetta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S&#233;guy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaluisa Mariconda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2021.102907" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hatat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.113059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02952460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Le Franc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15500" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187852v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.03.107" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173586v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Stigliani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c13231" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Groo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Since" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brotin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-B. Weiswald" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119655" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02476867v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pedron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.9b00566" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969997v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Adnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Picard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12030251" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fersing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pinault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112558" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434628v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900542" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920293v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112668" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152786" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399942v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanthier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Payan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Liparulo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111596" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00347" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2019.02.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043731v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jourdan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El&#8197;kihel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700102" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.11.025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N83GFWM9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gu&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ropars" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbinet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pluart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHNSCKJX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043765v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Kihel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBFMH9N1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011098v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Tournier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cailly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.059" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800439v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hedou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410315111" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840942v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460473v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Nee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vanelle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.08.041" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T90GVRDN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460328v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Maillard-Boyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.05.060" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB6D6293-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05577598v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.05.036" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJWP20NJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632974v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Largilliere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844495v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boisserie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295929v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnet Thomas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295794v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>