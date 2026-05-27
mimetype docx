--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -66,3074 +66,3074 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to novel potent pleiotropic prodrugs, targeting both butyrylcholinesterase and serotonin reuptake, with anti-amnesic activities in Alzheimer's disease model</w:t>
+                <w:t xml:space="preserve">ID Card of Mcl-1 PROTAC degrader: From in silico design to biological validation in chemoresistant ovarian cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Travers--Lesage</w:t>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Crouzier</w:t>
+                <w:t xml:space="preserve">Jocelyn Pezeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirjana Antonijevic</w:t>
+                <w:t xml:space="preserve">Nicolas Guedeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Wang</w:t>
+                <w:t xml:space="preserve">Hippolyte Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Toublet</w:t>
+                <w:t xml:space="preserve">Thomas Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 307, pp.118670. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, pp.100336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2026.118670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmcr.2026.100336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576481v1</w:t>
+                <w:t xml:space="preserve">hal-05583537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ID Card of Mcl-1 PROTAC degrader: From in silico design to biological validation in chemoresistant ovarian cancer</w:t>
+                <w:t xml:space="preserve">Access to novel potent pleiotropic prodrugs, targeting both butyrylcholinesterase and serotonin reuptake, with anti-amnesic activities in Alzheimer's disease model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cornu</w:t>
+                <w:t xml:space="preserve">Valentin Travers--Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Pezeril</w:t>
+                <w:t xml:space="preserve">Lucie Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guedeney</w:t>
+                <w:t xml:space="preserve">Mirjana Antonijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte Paysant</w:t>
+                <w:t xml:space="preserve">Alice Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lemaitre</w:t>
+                <w:t xml:space="preserve">François-Xavier Toublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 17, pp.100336. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 307, pp.118670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmcr.2026.100336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2026.118670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583537v1</w:t>
+                <w:t xml:space="preserve">hal-05576481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyfunctionalized N-Arylsulfonyl Indoles: Identification of (E)-N-Hydroxy-3-{3-[(5-(3-(piperidin-1-yl)propoxy]-1H-indol-1-yl)sulfonyl]phenyl}acrylamide (MTP150) for the Epigenetic-based Therapy of Parkinson’s Disease</w:t>
+                <w:t xml:space="preserve">Rational Design and Evaluation of Rivastigmine-Based Pleiotropic Prodrugs for the Treatment of Alzheimer’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireia Toledano-Pinedo</w:t>
+                <w:t xml:space="preserve">Valentin Travers-Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Porro-Pérez</w:t>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Schäker-Hübner</w:t>
+                <w:t xml:space="preserve">Audrey Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Diez-Iriepa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabel Iriepa</w:t>
+                <w:t xml:space="preserve">Dimitri Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms27073135⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.6c00170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05577025v1</w:t>
+                <w:t xml:space="preserve">hal-05619031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of Central β 2 Adrenergic Receptor for the Development of Novel Drugs Against Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Wang</w:t>
+                <w:t xml:space="preserve">Polyfunctionalized N-Arylsulfonyl Indoles: Identification of (E)-N-Hydroxy-3-{3-[(5-(3-(piperidin-1-yl)propoxy]-1H-indol-1-yl)sulfonyl]phenyl}acrylamide (MTP150) for the Epigenetic-based Therapy of Parkinson’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Toledano-Pinedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Since</w:t>
+                <w:t xml:space="preserve">Alicia Porro-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dallemagne</w:t>
+                <w:t xml:space="preserve">Linda Schäker-Hübner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rochais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Diez-Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv der Pharmazie / Chemistry in Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ardp.202400750⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27 (7), pp.3135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms27073135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020271v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Nitrostyrylthiazolidine-2,4-dione Derivatives Displaying Antileishmanial Potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Khoumeri</w:t>
+                <w:t xml:space="preserve">Implication of Central β 2 Adrenergic Receptor for the Development of Novel Drugs Against Alzheimer's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+                <w:t xml:space="preserve">Patrick Dallemagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Primas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph17070878⟩</w:t>
+              <w:t xml:space="preserve">Archiv der Pharmazie / Chemistry in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 358 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ardp.202400750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635068v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular glue degraders: exciting opportunities for novel drug discovery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Cornu</w:t>
+                <w:t xml:space="preserve">Synthesis of Nitrostyrylthiazolidine-2,4-dione Derivatives Displaying Antileishmanial Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Khoumeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Schwalen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Since</w:t>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Kieffer</w:t>
+                <w:t xml:space="preserve">Caroline Castera-Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17460441.2024.2306845⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (7), pp.878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph17070878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711906v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of PHF6 Peptide Aggregation from Tau Protein: Mechanisms of Palmatine Chloride in Preventing Early PHF6 Aggregation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards New Anti‐inflammatory Agents: Design, Synthesis and Evaluation of Molecules Targeting XIAP‐BIR2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Giovannini</w:t>
+                <w:t xml:space="preserve">Marc Ragui Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guedeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vignol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Since</w:t>
+                <w:t xml:space="preserve">Florian Schwalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Catto</w:t>
+                <w:t xml:space="preserve">Aymeric Zadorovnyj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Barczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.4c00353⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e202400567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202400567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847910v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards New Anti‐Inflammatory Agents: Design, Synthesis and Evaluation of Molecules Targeting XIAP‐BIR2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disruption of PHF6 Peptide Aggregation from Tau Protein: Mechanisms of Palmatine Chloride in Preventing Early PHF6 Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Zadoroznyj</w:t>
+                <w:t xml:space="preserve">Charline Fagnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Barczyk</w:t>
+                <w:t xml:space="preserve">Johanna Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202400567⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (21), pp.3981-3990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.4c00353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05583526v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards New Anti‐inflammatory Agents: Design, Synthesis and Evaluation of Molecules Targeting XIAP‐BIR2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Towards New Anti‐Inflammatory Agents: Design, Synthesis and Evaluation of Molecules Targeting XIAP‐BIR2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guedeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Schwalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amelie Barczyk</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Zadoroznyj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Barczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.e202400567. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+              <w:t xml:space="preserve">, 2024, 20 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.202400567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772005v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular glue degraders: exciting opportunities for novel drug discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Schwalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (4), pp.433-449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17460441.2024.2306845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05583519v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomimetic multiparametric assay to characterise anti-amyloid drugs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Molecular glue degraders: exciting opportunities for novel drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schwalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms242316982⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (4), pp.433-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17460441.2024.2306845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315267v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of antiplasmodial 2-aminothieno[3,2-d]pyrimidin-4(3H)-one analogues using the scaffold hopping strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A biomimetic multiparametric assay to characterise anti-amyloid drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Smeralda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Mustière</w:t>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prisca Lagardère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+                <w:t xml:space="preserve">Dimitri Fayoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana Dell’orco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Amanzougaghene</w:t>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114619⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (23), pp.16982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms242316982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737417v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star-like poly(peptoid)s with selective antibacterial activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of antiplasmodial 2-aminothieno[3,2-d]pyrimidin-4(3H)-one analogues using the scaffold hopping strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mustière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Salas-Ambrosio</w:t>
+                <w:t xml:space="preserve">Prisca Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Tronnet</w:t>
+                <w:t xml:space="preserve">Viviana Dell’orco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Badreldin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Since</w:t>
+                <w:t xml:space="preserve">Nadia Amanzougaghene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1PY01529J⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 241, pp.114619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559890v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Aqueous Solubility and In Vitro Pharmacokinetic Properties of the 3-Nitroimidazo[1,2-a]pyridine Antileishmanial Pharmacophore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Star-like poly(peptoid)s with selective antibacterial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Salas-Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Paoli-Lombardo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Primas</w:t>
+                <w:t xml:space="preserve">Antoine Tronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+                <w:t xml:space="preserve">Mostafa Badreldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Sournia-Saquet</w:t>
+                <w:t xml:space="preserve">Luzangel Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (8), pp.998. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), pp.600-612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph15080998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1PY01529J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755519v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A winning strategy to improve the anticancer properties of Cisplatin and Quercetin based on the nanoemulsions formulation</w:t>
+                <w:t xml:space="preserve">Improving Aqueous Solubility and In Vitro Pharmacokinetic Properties of the 3-Nitroimidazo[1,2-a]pyridine Antileishmanial Pharmacophore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Ceramella</w:t>
+                <w:t xml:space="preserve">Romain Paoli-Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Groo</w:t>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Iacopetta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annaluisa Mariconda</w:t>
+                <w:t xml:space="preserve">Alix Sournia-Saquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2021.102907⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (8), pp.998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph15080998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05587287v1</w:t>
+                <w:t xml:space="preserve">hal-03755519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotropic prodrugs: Design of a dual butyrylcholinesterase inhibitor and 5-HT6 receptor antagonist with therapeutic interest in Alzheimer’s disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Toublet</w:t>
+                <w:t xml:space="preserve">A functional m 6 A‐RNA methylation pathway in the oyster Crassostrea gigas assumes epitranscriptomic regulation of lophotrochozoan development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorane Le Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lalut</w:t>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Hatat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Davis</w:t>
+                <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.113059⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (5), pp.1696-1711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.15500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082877v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional m 6 A‐RNA methylation pathway in the oyster Crassostrea gigas assumes epitranscriptomic regulation of lophotrochozoan development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A winning strategy to improve the anticancer properties of Cisplatin and Quercetin based on the nanoemulsions formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Ceramella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Groo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorane Le Franc</w:t>
+                <w:t xml:space="preserve">Domenico Iacopetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bernay</w:t>
+                <w:t xml:space="preserve">Line Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Petton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Favrel</w:t>
+                <w:t xml:space="preserve">Annaluisa Mariconda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.15500⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66, pp.102907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2021.102907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952460v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Amyloid peptide interactions with biomimetic membranes: A multiparametric characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+                <w:t xml:space="preserve">Pleiotropic prodrugs: Design of a dual butyrylcholinesterase inhibitor and 5-HT6 receptor antagonist with therapeutic interest in Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Toublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lalut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lecomte</w:t>
+                <w:t xml:space="preserve">Bérénice Hatat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2021.03.107⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.113059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.113059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187852v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic Poly(α-peptoid)s by Lithium bis(trimethylsilyl)amide (LiHMDS)-Mediated Ring-Expansion Polymerization: Simple Access to Bioactive Backbones</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">β-Amyloid peptide interactions with biomimetic membranes: A multiparametric characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Smeralda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Stigliani</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c13231⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 181, pp.769-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2021.03.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173586v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyridoclax-loaded nanoemulsion for enhanced anticancer effect on ovarian cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.C. Groo</w:t>
+                <w:t xml:space="preserve">Cyclic Poly(α-peptoid)s by Lithium bis(trimethylsilyl)amide (LiHMDS)-Mediated Ring-Expansion Polymerization: Simple Access to Bioactive Backbones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Salas-Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hedir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L.-B. Weiswald</w:t>
+                <w:t xml:space="preserve">Jean-Luc Stigliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119655⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (10), pp.3697-3702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c13231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492393v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 8-Nitroquinolinone Derivative Displaying Submicromolar in Vitro Activities against Both Trypanosoma brucei and cruzi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyridoclax-loaded nanoemulsion for enhanced anticancer effect on ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Groo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hedir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pedron</w:t>
+                <w:t xml:space="preserve">E. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Boudot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
+                <w:t xml:space="preserve">L.-B. Weiswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.9b00566⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 587, pp.119655 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476867v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacotechnical Development of a Nasal Drug Delivery Composite Nanosystem Intended for Alzheimer’s Disease Treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New 8-Nitroquinolinone Derivative Displaying Submicromolar in Vitro Activities against Both Trypanosoma brucei and cruzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Adnet</w:t>
+                <w:t xml:space="preserve">Jean-Yves Brossas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Groo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (3), pp.251. </w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.464-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12030251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.9b00566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969997v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8-Alkynyl-3-nitroimidazopyridines display potent antitrypanosomal activity against both T. b. brucei and cruzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Castera-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 202, pp.112558. </w:t>
@@ -3165,2198 +3165,2332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Pyridoclax Analogues: Insight into Their Druggability by Investigating Their Physicochemical Properties and Interactions with Membranes</w:t>
+                <w:t xml:space="preserve">Pharmacotechnical Development of a Nasal Drug Delivery Composite Nanosystem Intended for Alzheimer’s Disease Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina de Pascale</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Thomas Adnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Groo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corvaisier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (1), pp.136-154. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201900542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12030251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434628v1</w:t>
+                <w:t xml:space="preserve">hal-03969997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antikinetoplastid SAR study in 3-nitroimidazopyridine series: Identification of a novel non-genotoxic and potent anti-T. b. brucei hit-compound with improved pharmacokinetic properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Pinault</w:t>
+                <w:t xml:space="preserve">Synthesis of Pyridoclax Analogues: Insight into Their Druggability by Investigating Their Physicochemical Properties and Interactions with Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina de Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Iacopetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112668⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.136-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201900542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920293v1</w:t>
+                <w:t xml:space="preserve">hal-02434628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibiting Acetylcholinesterase to Activate Pleiotropic Prodrugs with Therapeutic Interest in Alzheimer’s Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Davis</w:t>
+                <w:t xml:space="preserve">Antikinetoplastid SAR study in 3-nitroimidazopyridine series: Identification of a novel non-genotoxic and potent anti-T. b. brucei hit-compound with improved pharmacokinetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Paoli-Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24152786⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 206, pp.112668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399906v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel multi target-directed ligands targeting 5-HT4 receptors with in cellulo antioxidant properties as promising leads in Alzheimer's disease</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Inhibiting Acetylcholinesterase to Activate Pleiotropic Prodrugs with Therapeutic Interest in Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Toublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lalut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Hatat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111596⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (15), pp.2786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24152786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399942v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nongenotoxic 3-Nitroimidazo[1,2- a ]pyridines Are NTR1 Substrates That Display Potent in Vitro Antileishmanial Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Fersing</w:t>
+                <w:t xml:space="preserve">Novel multi target-directed ligands targeting 5-HT4 receptors with in cellulo antioxidant properties as promising leads in Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lanthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+                <w:t xml:space="preserve">Hugo Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Liparulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hatat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.8b00347⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 182, pp.111596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478935v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplate assay for lipophilicity determination using intrinsic fluorescence of drugs: Application to a promising anticancer lead, pyridoclax</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Legay</w:t>
+                <w:t xml:space="preserve">Nongenotoxic 3-Nitroimidazo[1,2- a ]pyridines Are NTR1 Substrates That Display Potent in Vitro Antileishmanial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 131, pp.75-83. </w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.34-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2019.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.8b00347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168030v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzylphenylpyrrolizinones with Anti-amyloid and Radical Scavenging Effects, Potentially Useful in Alzheimer's Disease Treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplate assay for lipophilicity determination using intrinsic fluorescence of drugs: Application to a promising anticancer lead, pyridoclax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Smeralda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Jourdan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Since</w:t>
+                <w:t xml:space="preserve">Rémi Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laïla El kihel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (12), pp.913-916. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp.75-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201700102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2019.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043731v1</w:t>
+                <w:t xml:space="preserve">hal-02168030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 2 strategies to enhance pyridoclax solubility: Nanoemulsion delivery system versus salt synthesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Benzylphenylpyrrolizinones with Anti-amyloid and Radical Scavenging Effects, Potentially Useful in Alzheimer's Disease Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïla El kihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corvaisier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2016.11.025⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), pp.913-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201700102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160866v1</w:t>
+                <w:t xml:space="preserve">hal-02043731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the versatile character of a nanoemulsion formulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Comparison of 2 strategies to enhance pyridoclax solubility: Nanoemulsion delivery system versus salt synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Groo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina de Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.12.010⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.218-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2016.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847973v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel benzylidenephenylpyrrolizinones with pleiotropic activities potentially useful in Alzheimer's disease treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the versatile character of a nanoemulsion formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laïla El Kihel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+                <w:t xml:space="preserve">L. Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 114, pp.365-379. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 498 (1-2), pp.49-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043765v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of novel serotonin 4 receptor radiotracers for single photon emission computed tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lalut</w:t>
+                <w:t xml:space="preserve">Novel benzylidenephenylpyrrolizinones with pleiotropic activities potentially useful in Alzheimer's disease treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin B. Tournier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Laïla El Kihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 116, pp.90-101. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 114, pp.365-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.059⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011098v1</w:t>
+                <w:t xml:space="preserve">hal-02043765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of donecopride, a dual serotonin subtype 4 receptor agonist/acetylcholinesterase inhibitor with potential interest for Alzheimer's disease treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Synthesis and evaluation of novel serotonin 4 receptor radiotracers for single photon emission computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lalut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Gaven</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1410315111⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.90-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800439v2</w:t>
+                <w:t xml:space="preserve">hal-02011098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and biological evaluation of novel indano- and thiaindano-pyrazoles with potential interest for Alzheimer's disease.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of donecopride, a dual serotonin subtype 4 receptor agonist/acetylcholinesterase inhibitor with potential interest for Alzheimer's disease treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hedou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Genest</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Ballandonne</w:t>
+                <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedChemComm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (36), pp.E3825--30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1410315111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840942v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800439v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New orally effective 3-(2-nitro)phenylpropanamide analgesic derivatives: Synthesis and antinociceptive evaluation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of novel indano- and thiaindano-pyrazoles with potential interest for Alzheimer's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Nee</w:t>
+                <w:t xml:space="preserve">David Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Terme</w:t>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Vanelle</w:t>
+                <w:t xml:space="preserve">Céline Ballandonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MedChemComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.925-931</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460473v1</w:t>
+                <w:t xml:space="preserve">hal-00840942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First SNAr reaction using TDAE-initiated carbanions in quinazoline series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">New orally effective 3-(2-nitro)phenylpropanamide analgesic derivatives: Synthesis and antinociceptive evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Omar Khoumeri</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Nee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Verhaeghe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Terme</w:t>
+                <w:t xml:space="preserve">Patrice Vanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69, pp.728--734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2013.08.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.05.060⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460328v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">First SNAr reaction using TDAE-initiated carbanions in quinazoline series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Khoumeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Maillard-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (29), pp.3810--3813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.05.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Original TDAE strategy using α-halocarbonyl derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Terme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vanelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 65 (31), pp.6128-6134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2009.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5366,404 +5500,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetic and safety of a novel pleiotropic compound in C57BL/6J mice with potential therapeutic interest in Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lahogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Largilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Nee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the versatility of biomimetic membranes to characterize modulators of Aβ1-42 fibrillization with potential interest in Alzheimer's disease treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Smeralda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Journées Franco-Belges de Chimie Thérapeutique et 26ème Rencontres Internationales des Pharmacochimistes de l'Arc Atlantique, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Asnelles sur Mer, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a nasal drug delivery composite nanosystem for Alzheimer’s desease treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnet Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Groo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée normande de recherche biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5773,168 +5907,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation préclinique de nanoémulsions polyvalentes comme vecteurs d’un nouvel inhibiteur de Mcl-1, le Pyridoclax : application au traitement des cancers de l’ovaire (PYRINANO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Malzert-Fréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Groo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Hedir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina de Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10émes journées scientifiques du cancéropole nord-ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId214"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6081,51 +6215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05576481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Travers--Lesage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Crouzier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Antonijevic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2026.118670" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Pezeril" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guedeney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Paysant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2026.100336" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Toledano-Pinedo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Porro-P&#233;rez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sch&#228;ker-H&#252;bner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diez-Iriepa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Iriepa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms27073135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.202400750" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khoumeri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Carvalho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17070878" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schwalen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Kieffer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2024.2306845" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Fagnen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vignol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Catto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.4c00353" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farag" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadoroznyj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barczyk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400567" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ragui Farag" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadorovnyj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Barczyk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Smeralda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayoll" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316982" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Musti&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Lagard&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Dell&#8217;orco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amanzougaghene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114619" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559890v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Salas-Ambrosio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tronnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Badreldin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzangel Reyes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY01529J" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paoli-Lombardo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15080998" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05587287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ceramella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Iacopetta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S&#233;guy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaluisa Mariconda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2021.102907" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hatat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.113059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02952460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Le Franc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15500" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187852v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.03.107" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173586v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Stigliani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c13231" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Groo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Since" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brotin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-B. Weiswald" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119655" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02476867v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pedron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.9b00566" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969997v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Adnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Picard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12030251" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fersing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pinault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112558" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434628v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900542" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920293v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112668" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152786" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399942v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanthier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Payan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Liparulo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111596" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00347" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2019.02.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043731v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jourdan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El&#8197;kihel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700102" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.11.025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N83GFWM9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gu&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ropars" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbinet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pluart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHNSCKJX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043765v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Kihel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBFMH9N1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011098v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Tournier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cailly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.059" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800439v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hedou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410315111" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840942v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460473v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Nee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vanelle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.08.041" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T90GVRDN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460328v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Maillard-Boyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.05.060" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB6D6293-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05577598v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.05.036" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJWP20NJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632974v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Largilliere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844495v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boisserie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295929v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnet Thomas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295794v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Pezeril" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guedeney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Paysant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2026.100336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05576481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Travers--Lesage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Crouzier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Antonijevic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2026.118670" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619031v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Travers-Lesage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.6c00170" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Toledano-Pinedo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Porro-P&#233;rez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sch&#228;ker-H&#252;bner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diez-Iriepa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Iriepa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms27073135" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.202400750" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khoumeri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Carvalho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17070878" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772005v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ragui Farag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schwalen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadorovnyj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Barczyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400567" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Fagnen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vignol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Catto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.4c00353" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583526v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farag" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadoroznyj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barczyk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711906v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Kieffer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2024.2306845" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583519v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315267v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Smeralda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayoll" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316982" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737417v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Musti&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Lagard&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Dell&#8217;orco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amanzougaghene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114619" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559890v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Salas-Ambrosio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tronnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Badreldin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzangel Reyes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY01529J" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755519v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paoli-Lombardo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15080998" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02952460v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Le Franc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15500" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05587287v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ceramella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Iacopetta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S&#233;guy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaluisa Mariconda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2021.102907" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082877v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hatat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.113059" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187852v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.03.107" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Stigliani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c13231" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Groo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Since" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brotin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-B. Weiswald" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119655" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02476867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pedron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.9b00566" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fersing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pinault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112558" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969997v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Adnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Picard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12030251" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434628v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900542" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920293v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112668" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399906v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152786" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399942v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Payan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Liparulo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111596" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00347" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168030v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2019.02.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043731v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jourdan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El&#8197;kihel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700102" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160866v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.11.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N83GFWM9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gu&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ropars" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbinet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pluart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHNSCKJX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043765v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Kihel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBFMH9N1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011098v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Tournier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cailly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.059" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800439v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hedou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410315111" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840942v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460473v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Nee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vanelle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.08.041" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T90GVRDN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460328v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Maillard-Boyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.05.060" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB6D6293-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05577598v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.05.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJWP20NJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632974v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Largilliere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844495v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boisserie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295929v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnet Thomas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>