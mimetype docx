--- v0 (2026-04-02)
+++ v1 (2026-05-25)
@@ -1038,165 +1038,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Importing masters and culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Cross cultural encounters Between the Mediterranean and the english Speaking World", lab. EMMA,Université Paul-Valéry, Montpellier, janvier 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.13-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Winslow Homer, Thomas Hovenden and James McNeil Whistler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Margin and Periphery in the English Speaking World", Université de Besançon, Besançon, 10-11 septembre 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072521v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03069119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« How the New Urban Elite Financed New Values in the US Art Market »</w:t>
               </w:r>
@@ -1383,165 +1383,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les institutions muséales états-uniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoriales de l'EA 741, Université Paul Valéry - Montpellier III, 7 février 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How the Robber Barons Got their Hands on Art from the European Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Aire euro-méditérranéenne ou aire anglophone : la rencontre des cultures ou la dynamique des différences", Université Paul-Valéry Montpellier III, 23-24 janvier 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074296v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03074298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du marché artistique et des infrastructures muséales, de 1880 à 1950</w:t>
               </w:r>
@@ -1905,112 +1905,181 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elite Class Cohesion and Popular Conceptions of Conspiracy: Communication and Control in the Arts in Nineteenth-Century United States</w:t>
+                <w:t xml:space="preserve">Defining Conspiracy: Judicial, Academic and Popular Understandings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conspiracy and Consent in International Perspective: Historical and Cultural Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01804882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elite Class Cohesion and Popular Conceptions of Conspiracy: Communication and Control in the Arts in Nineteenth-Century United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conspiracy and Consent in International Perspective: Historical and Cultural Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-2-36781-261-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01804886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Paul Grégorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2069,126 +2138,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Orbis Tertius. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés face à la terreur (de 1960 à nos jours). Discours, mémoire et identité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-16, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01667156v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01804882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Peinture de paysage selon Asher B. Durand »</w:t>
               </w:r>
@@ -2854,51 +2854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Smith" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429788v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107901v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107900v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072521v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107913v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074296v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouedec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429694v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105182v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Smith" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429788v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107901v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107900v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107913v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074296v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouedec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429694v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105182v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>