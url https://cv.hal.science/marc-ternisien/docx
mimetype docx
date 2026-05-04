--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -268,399 +268,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Analysis of Exciplex-Based Organic Light-Emitting Devices Using Carbazole-Based Materials</w:t>
+                <w:t xml:space="preserve">Exciplex‐based organic light‐emitting diodes with deep blue emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein El Housseiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Fery-Forgues</w:t>
+                <w:t xml:space="preserve">Ghada Mbarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ternisien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13013, pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c13006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3022876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777003v1</w:t>
+                <w:t xml:space="preserve">hal-04668451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Lighting Technologies: Operating Principles, State of the Art, and Future Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degradation Analysis of Exciplex-Based Organic Light-Emitting Devices Using Carbazole-Based Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein El Housseiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Fery-Forgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MIAS.2024.3484368⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c13006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782713v1</w:t>
+                <w:t xml:space="preserve">hal-04777003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciplex‐based organic light‐emitting diodes with deep blue emission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghada Mbarki</w:t>
+                <w:t xml:space="preserve">Solid-State Lighting Technologies: Operating Principles, State of the Art, and Future Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13013, pp.4. </w:t>
+              <w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3022876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MIAS.2024.3484368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668451v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Step PEDOT Deposition by oCVD for ITO-Free Deep Blue OLEDs</w:t>
               </w:r>
@@ -1410,230 +1410,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles technologies de l'éclairage - vers la lumière &amp;quot; électronique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutions et perspectives de l'éclairage : applications des OLEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Ternisien</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhosle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 62, pp.6-12</w:t>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.42-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685948v1</w:t>
+                <w:t xml:space="preserve">hal-03819429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions et perspectives de l'éclairage : applications des OLEDs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les nouvelles technologies de l'éclairage - vers la lumière &amp;quot; électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ternisien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Bhosle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4, pp.42-47</w:t>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62, pp.6-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819429v1</w:t>
+                <w:t xml:space="preserve">hal-00685948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les LEDs organiques, source de lumière du futur</w:t>
               </w:r>
@@ -2146,51 +2146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomaterials based HTL for Organic Light Emitting Diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Mbarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2284,51 +2284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciplex-based organic light-emitting diodes with deep blue emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Housseiny Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Mbarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2515,51 +2515,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Study of the Injection mechanism in N,N'-ditridecyl-3,4,9,10-perylenetetracarboxylic diimide (PTCDI-C13) based Vertical Organic Field-Effect Transistors</w:t>
+                <w:t xml:space="preserve">Injection mechanism characterization in N,N'-ditridecyl-3,4,9,10-perylenetetracarboxylic diimide based vertical organic field-effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Marjorie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buso David</w:t>
@@ -2606,329 +2606,329 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NMDC50713.2021.9677496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NMDC50713.2021.9677483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539999v1</w:t>
+                <w:t xml:space="preserve">hal-03540000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des chromophores à base d'oxazole dans les diodes électroluminescentes organiques (OLEDs) bleu profond</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Zissis</w:t>
+                <w:t xml:space="preserve">Qualitative Study of the Injection mechanism in N,N'-ditridecyl-3,4,9,10-perylenetetracarboxylic diimide (PTCDI-C13) based Vertical Organic Field-Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Marjorie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buso David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ternisien Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cedric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Housseiny Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française d'Optique (OPTIQUE-21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC50713.2021.9677496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286246v1</w:t>
+                <w:t xml:space="preserve">hal-03539999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection mechanism characterization in N,N'-ditridecyl-3,4,9,10-perylenetetracarboxylic diimide based vertical organic field-effect transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">El Housseiny Houssein</w:t>
+                <w:t xml:space="preserve">Intégration des chromophores à base d'oxazole dans les diodes électroluminescentes organiques (OLEDs) bleu profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein El Housseiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Fery-Forgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française d'Optique (OPTIQUE-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Optique, Jul 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NMDC50713.2021.9677483⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03540000v1</w:t>
+                <w:t xml:space="preserve">hal-03286246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current modulation in an organic light-emitting diode (OLED)</w:t>
               </w:r>
@@ -3167,226 +3167,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of ferroelectric material to optimize supply voltage in n-type organic transistors</w:t>
+                <w:t xml:space="preserve">Réalisation de transistors organiques à effet de champ et étude de matériaux ferroélectriques pour optimiser les tensions d’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC 2016), Oct. 9-12, 2016, Toulouse (FRANCE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19èmes Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM), 11-13 mai 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953560v1</w:t>
+                <w:t xml:space="preserve">hal-03953558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de transistors organiques à effet de champ et étude de matériaux ferroélectriques pour optimiser les tensions d’alimentation</w:t>
+                <w:t xml:space="preserve">Study of ferroelectric material to optimize supply voltage in n-type organic transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM), 11-13 mai 2016, Toulouse (FRANCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC 2016), Oct. 9-12, 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953558v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the interface insulator - organic semiconductor of organic transistor via deposition of ferro-electric materials</w:t>
               </w:r>
@@ -3923,135 +3923,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du mode d'alimentation sur les propriétés d'émission des OLED</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles technologies de l'éclairage et économies d'énergie dans les bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhosle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ternisien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées OLED de l'ARMIR, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées 2012 de la section électrotechnique du club EEA, Cergy, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164353v1</w:t>
+                <w:t xml:space="preserve">hal-04164350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware OLED Electrical Equivalent for Driver Topologies Design Purposes</w:t>
               </w:r>
@@ -4156,631 +4156,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Power Supply Mode on OLED Devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact du mode d'alimentation sur les propriétés d'émission des OLED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IAS : IEEE Industry Applications Society annual meeting, Las Vegas, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">Journées OLED de l'ARMIR, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164351v1</w:t>
+                <w:t xml:space="preserve">hal-04164353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art des OLED</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Power Supply Mode on OLED Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhosle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eclairage 2012, Troyes, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Troyes, France</w:t>
+              <w:t xml:space="preserve">2012 IAS : IEEE Industry Applications Society annual meeting, Las Vegas, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164434v1</w:t>
+                <w:t xml:space="preserve">hal-04164351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les OLEDs : performances actuelles et avenir</w:t>
+                <w:t xml:space="preserve">Etat de l'art des OLED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ternisien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Lumière et Santé, Orléans, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">Eclairage 2012, Troyes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164352v1</w:t>
+                <w:t xml:space="preserve">hal-04164434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles technologies de l'éclairage et économies d'énergie dans les bâtiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Bhosle</w:t>
+                <w:t xml:space="preserve">Les OLEDs : performances actuelles et avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2012 de la section électrotechnique du club EEA, Cergy, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cergy, France</w:t>
+              <w:t xml:space="preserve">Journées Lumière et Santé, Orléans, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164350v1</w:t>
+                <w:t xml:space="preserve">hal-04164352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources de lumière à décharge : passé et avenir</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fonctionnalisation du diélectrique de grille par monocouches auto-assemblées dans les transistors à effet de champ à couche active polymère ou petite molécule organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Suspene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Simonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xe Colloque Arc Electrique, Limoges (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Limoges, France</w:t>
+              <w:t xml:space="preserve">TELECOM'2011 &amp; 7èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Maroc. CDROM, session H2, papier 401, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164349v1</w:t>
+                <w:t xml:space="preserve">hal-00591371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalisation du diélectrique de grille par monocouches auto-assemblées dans les transistors à effet de champ à couche active polymère ou petite molécule organique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sources de lumière à décharge : passé et avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM'2011 &amp; 7èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Maroc. CDROM, session H2, papier 401, 1-4</w:t>
+              <w:t xml:space="preserve">Xe Colloque Arc Electrique, Limoges (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591371v1</w:t>
+                <w:t xml:space="preserve">hal-04164349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées Récentes dans les Technologies OLEDs</w:t>
               </w:r>
@@ -5326,301 +5326,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des états d'interface par la méthode de conductance dans des capacités MIS au pentacène</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de la fonctionnalisation du diélectrique de grille par des Monocouches Auto Assemblées (SAM) sur la tension seuil des transistors à effet de champ à base de polytriarylamine et de pentacène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Suspene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Simonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Matériaux et Nanostrutures Pi-conjugés, MNPC09</w:t>
+              <w:t xml:space="preserve">Colloque Matériaux et Nanostrutures π-conjugés, MNPC09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574935v1</w:t>
+                <w:t xml:space="preserve">hal-00574936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la fonctionnalisation du diélectrique de grille par des Monocouches Auto Assemblées (SAM) sur la tension seuil des transistors à effet de champ à base de polytriarylamine et de pentacène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface states characterization by an admittance spectroscopy technique in pentacene MIS capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lmimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ternisien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Simonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Matériaux et Nanostrutures π-conjugés, MNPC09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Arcachon, France</w:t>
+              <w:t xml:space="preserve">10th European Conference on Molecular Electronics, ECME 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574936v1</w:t>
+                <w:t xml:space="preserve">hal-00574933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface states characterization by an admittance spectroscopy technique in pentacene MIS capacitors</w:t>
+                <w:t xml:space="preserve">Caractérisation des états d'interface par la méthode de conductance dans des capacités MIS au pentacène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zander</w:t>
@@ -5655,73 +5655,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Molecular Electronics, ECME 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque Matériaux et Nanostrutures Pi-conjugés, MNPC09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574933v1</w:t>
+                <w:t xml:space="preserve">hal-00574935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threshold voltage control by self-assembled monoayers gate dielectric functionalization in both polymer an small molecule field effect transistors</w:t>
               </w:r>
@@ -5826,51 +5826,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolayer dipole influence on the performance of pentacene OFET</w:t>
+                <w:t xml:space="preserve">Gate dielectric-pentacene interfaces controlled by fluorine SAM in organic field effect transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
@@ -5888,431 +5888,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Meeting on Molecular Electronics, ElecMol'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2008, Symposium O : Interface controlled organic thin films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361617v1</w:t>
+                <w:t xml:space="preserve">hal-00361578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate dielectric-pentacene interfaces controlled by fluorine SAM in organic field effect transistor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Negative bias stress effect in pentacene thin-film transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lmimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2008, Symposium O : Interface controlled organic thin films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">4th International Meeting on Molecular Electronics, ElecMol'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361578v1</w:t>
+                <w:t xml:space="preserve">hal-00361616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative bias stress effect in pentacene thin-film transistors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Lmimouni</w:t>
+                <w:t xml:space="preserve">Self-assembled monolayers for electrode fabrication and efficient threshold voltage control of organic transistors with amorphous semiconductor layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Suspene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Simonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ternisien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Molecular Electronics, ElecMol'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361616v1</w:t>
+                <w:t xml:space="preserve">hal-00361965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled monolayers for electrode fabrication and efficient threshold voltage control of organic transistors with amorphous semiconductor layer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Simonato</w:t>
+                <w:t xml:space="preserve">Monolayer dipole influence on the performance of pentacene OFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Molecular Electronics, ElecMol'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361965v1</w:t>
+                <w:t xml:space="preserve">hal-00361617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency behavior in pentacene MIS capacitors</w:t>
               </w:r>
@@ -6576,51 +6576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of oxazole-based chromophores as neat films in OLED structures: towards efficient deep-blue emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein El Housseiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Fery-Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7286,51 +7286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100085v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Housseiny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery&#8208;forgues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ternisien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202500151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777003v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c13006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2024.3484368" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Mbarki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022876" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Poupaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ramos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2683201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolinat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Destruel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-e6505" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939052v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Susp&#232;ne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ternisien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenfant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.01.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhosle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2272432" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounil Bhosle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20136839" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685948v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472766v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suspene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simonato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2008.10.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF0FJ8P9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zander" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tondelier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2008.07.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TH2H48J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalfaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788844v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Housseiny Houssein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vernes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Marjorie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buso David" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ternisien Marc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cedric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677496" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540000v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677483" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Morvan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953561v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777142" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953557v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barreyre-Pandele" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953556v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164355v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dugrenil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. y Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-C. Lin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164353v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164351v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164434v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164350v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lmimouni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cioarec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Melpignano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574935v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574936v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361578v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361616v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361965v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285227v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bianchini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577725" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04523749v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Causs&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064824v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376232v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100085v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Housseiny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery&#8208;forgues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ternisien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202500151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Mbarki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022876" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c13006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2024.3484368" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Poupaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ramos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2683201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolinat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Destruel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-e6505" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939052v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Susp&#232;ne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ternisien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenfant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.01.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhosle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2272432" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounil Bhosle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20136839" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472766v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suspene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simonato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2008.10.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF0FJ8P9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zander" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tondelier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2008.07.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TH2H48J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalfaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788844v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Housseiny Houssein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vernes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Marjorie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buso David" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ternisien Marc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cedric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677483" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677496" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Morvan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953561v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953558v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953560v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777142" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953557v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barreyre-Pandele" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953556v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164355v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dugrenil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. y Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-C. Lin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164350v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164353v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164351v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164352v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591371v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164349v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lmimouni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cioarec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Melpignano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574933v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574935v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361965v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361617v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285227v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bianchini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577725" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04523749v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Causs&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064824v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376232v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>