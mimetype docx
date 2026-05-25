--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -4031,260 +4031,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware OLED Electrical Equivalent for Driver Topologies Design Purposes</w:t>
+                <w:t xml:space="preserve">Impact du mode d'alimentation sur les propriétés d'émission des OLED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Int. Symposium on the Science and Technology of Lighting Systems, Troy, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Troy, United States</w:t>
+              <w:t xml:space="preserve">Journées OLED de l'ARMIR, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953502v1</w:t>
+                <w:t xml:space="preserve">hal-04164353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du mode d'alimentation sur les propriétés d'émission des OLED</w:t>
+                <w:t xml:space="preserve">Hardware OLED Electrical Equivalent for Driver Topologies Design Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhosle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées OLED de l'ARMIR, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">13th Int. Symposium on the Science and Technology of Lighting Systems, Troy, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Troy, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164353v1</w:t>
+                <w:t xml:space="preserve">hal-03953502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Power Supply Mode on OLED Devices</w:t>
               </w:r>
@@ -4540,247 +4540,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalisation du diélectrique de grille par monocouches auto-assemblées dans les transistors à effet de champ à couche active polymère ou petite molécule organique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sources de lumière à décharge : passé et avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM'2011 &amp; 7èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Maroc. CDROM, session H2, papier 401, 1-4</w:t>
+              <w:t xml:space="preserve">Xe Colloque Arc Electrique, Limoges (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591371v1</w:t>
+                <w:t xml:space="preserve">hal-04164349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources de lumière à décharge : passé et avenir</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fonctionnalisation du diélectrique de grille par monocouches auto-assemblées dans les transistors à effet de champ à couche active polymère ou petite molécule organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Suspene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Simonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xe Colloque Arc Electrique, Limoges (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Limoges, France</w:t>
+              <w:t xml:space="preserve">TELECOM'2011 &amp; 7èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Maroc. CDROM, session H2, papier 401, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164349v1</w:t>
+                <w:t xml:space="preserve">hal-00591371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées Récentes dans les Technologies OLEDs</w:t>
               </w:r>
@@ -5451,51 +5451,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface states characterization by an admittance spectroscopy technique in pentacene MIS capacitors</w:t>
+                <w:t xml:space="preserve">Caractérisation des états d'interface par la méthode de conductance dans des capacités MIS au pentacène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zander</w:t>
@@ -5530,97 +5530,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Molecular Electronics, ECME 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque Matériaux et Nanostrutures Pi-conjugés, MNPC09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574933v1</w:t>
+                <w:t xml:space="preserve">hal-00574935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des états d'interface par la méthode de conductance dans des capacités MIS au pentacène</w:t>
+                <w:t xml:space="preserve">Interface states characterization by an admittance spectroscopy technique in pentacene MIS capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zander</w:t>
@@ -5655,73 +5655,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Matériaux et Nanostrutures Pi-conjugés, MNPC09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Arcachon, France</w:t>
+              <w:t xml:space="preserve">10th European Conference on Molecular Electronics, ECME 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574935v1</w:t>
+                <w:t xml:space="preserve">hal-00574933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threshold voltage control by self-assembled monoayers gate dielectric functionalization in both polymer an small molecule field effect transistors</w:t>
               </w:r>
@@ -6059,260 +6059,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled monolayers for electrode fabrication and efficient threshold voltage control of organic transistors with amorphous semiconductor layer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Simonato</w:t>
+                <w:t xml:space="preserve">Monolayer dipole influence on the performance of pentacene OFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Molecular Electronics, ElecMol'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361965v1</w:t>
+                <w:t xml:space="preserve">hal-00361617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolayer dipole influence on the performance of pentacene OFET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-assembled monolayers for electrode fabrication and efficient threshold voltage control of organic transistors with amorphous semiconductor layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Suspene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Simonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Molecular Electronics, ElecMol'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361617v1</w:t>
+                <w:t xml:space="preserve">hal-00361965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency behavior in pentacene MIS capacitors</w:t>
               </w:r>
@@ -7286,51 +7286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100085v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Housseiny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery&#8208;forgues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ternisien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202500151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Mbarki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022876" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c13006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2024.3484368" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Poupaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ramos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2683201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolinat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Destruel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-e6505" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939052v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Susp&#232;ne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ternisien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenfant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.01.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhosle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2272432" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounil Bhosle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20136839" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472766v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suspene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simonato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2008.10.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF0FJ8P9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zander" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tondelier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2008.07.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TH2H48J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalfaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788844v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Housseiny Houssein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vernes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Marjorie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buso David" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ternisien Marc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cedric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677483" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677496" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Morvan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953561v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953558v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953560v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777142" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953557v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barreyre-Pandele" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953556v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164355v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dugrenil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. y Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-C. Lin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164350v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164353v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164351v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164352v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591371v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164349v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lmimouni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cioarec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Melpignano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574933v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574935v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361965v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361617v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285227v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bianchini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577725" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04523749v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Causs&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064824v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376232v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100085v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Housseiny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery&#8208;forgues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ternisien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202500151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Mbarki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022876" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c13006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2024.3484368" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Poupaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ramos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2683201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolinat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Destruel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-e6505" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939052v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Susp&#232;ne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ternisien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenfant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.01.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhosle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2272432" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounil Bhosle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20136839" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472766v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suspene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simonato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2008.10.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF0FJ8P9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zander" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tondelier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2008.07.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TH2H48J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalfaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788844v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Housseiny Houssein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vernes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Marjorie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buso David" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ternisien Marc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cedric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677483" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677496" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Morvan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953561v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953558v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953560v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777142" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953557v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barreyre-Pandele" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953556v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164355v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01993226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dugrenil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. y Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-C. Lin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164350v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164353v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164351v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164352v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lmimouni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cioarec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Melpignano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361965v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285227v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bianchini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577725" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04523749v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Causs&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064824v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376232v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>