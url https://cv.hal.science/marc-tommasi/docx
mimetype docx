--- v0 (2026-03-21)
+++ v1 (2026-04-20)
@@ -1319,356 +1319,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau-Eval: A Unified Evaluation Framework for Useful and Private Text Anonymization</w:t>
+                <w:t xml:space="preserve">Exploiting Context-dependent Duration Features for Voice Anonymization Attack Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Loiseau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxime Meyer</w:t>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing: System Demonstrations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300069v1</w:t>
+                <w:t xml:space="preserve">hal-05099074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAMIS: Tailored Membership Inference Attacks on Synthetic Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Batiste Le Bars</w:t>
+                <w:t xml:space="preserve">Tau-Eval: A Unified Evaluation Framework for Useful and Private Text Anonymization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sileo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2025 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-06096-9_12⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing: System Demonstrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, France. pp.216-227, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-demos.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360487v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Context-dependent Duration Features for Voice Anonymization Attack Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+                <w:t xml:space="preserve">TAMIS: Tailored Membership Inference Attacks on Synthetic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batiste Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML PKDD 2025 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal. pp.203-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-06096-9_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099074v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy Amplification Through Synthetic Data: Insights from Linear Regression</w:t>
               </w:r>
@@ -1771,51 +1771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Speech Temporal Dynamics in the Context of Speaker Verification and Voice Anonymization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1875,90 +1875,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAROT: Task-Oriented Authorship Obfuscation Using Policy Optimization Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sileo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2113,51 +2113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Stability and Generalization Guarantees of the Decentralized SGD Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batiste Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2234,51 +2234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined Convergence and Topology Learning for Decentralized SGD with Heterogeneous Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batiste Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2610,51 +2610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François A Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3089,51 +3089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3171,51 +3171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On speaker verification from the neural network footprint of personalized acoustic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3292,51 +3292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy attacks for automatic speech recognition acoustic models in a federated learning framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3511,497 +3511,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of speech anonymization metrics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design Choices for X-vector Based Speaker Anonymization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Tommasi</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junichi Yamagishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERSPEECH 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t>
+              <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Oct 2020, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907918v1</w:t>
+                <w:t xml:space="preserve">hal-02610447v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Choices for X-vector Based Speaker Anonymization</w:t>
+                <w:t xml:space="preserve">Evaluating Voice Conversion-based Privacy Protection against Informed Attackers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Junichi Yamagishi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Sahidullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Oct 2020, Shanghai, China</w:t>
+              <w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society, May 2020, Barcelona, Spain. pp.2802-2806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610447v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355115v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Voice Conversion-based Privacy Protection against Informed Attackers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Md Sahidullah</w:t>
+                <w:t xml:space="preserve">Fully Decentralized Joint Learning of Personalized Models and Collaboration Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Signal Processing Society, May 2020, Barcelona, Spain. pp.2802-2806</w:t>
+              <w:t xml:space="preserve">AISTATS 2020 - The 23rd International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Palerme / Virtual, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355115v2</w:t>
+                <w:t xml:space="preserve">hal-03100057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Decentralized Joint Learning of Personalized Models and Collaboration Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
+                <w:t xml:space="preserve">A comparative study of speech anonymization metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2020 - The 23rd International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Palerme / Virtual, Italy</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100057v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy-Preserving Adversarial Representation Learning in ASR: Reality or Illusion?</w:t>
               </w:r>
@@ -4089,952 +4089,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication-Efficient Decentralized Boosting while Discovering the Collaboration Graph</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personalized and Private Peer-to-Peer Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Guerraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahsa Taziki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2018 - Workshop on Machine Learning on the Phone and other Consumer Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2nd Workshop on Machine Learning on the Phone and other Consumer Devices (MLPCD 2), Dec 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">AISTATS 2018 - 21st International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166758v1</w:t>
+                <w:t xml:space="preserve">hal-01745796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized and Private Peer-to-Peer Machine Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication-Efficient Decentralized Boosting while Discovering the Collaboration Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahsa Taziki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2018 - 21st International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. pp.1-20</w:t>
+              <w:t xml:space="preserve">NeurIPS 2018 - Workshop on Machine Learning on the Phone and other Consumer Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2nd Workshop on Machine Learning on the Phone and other Consumer Devices (MLPCD 2), Dec 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745796v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Collaborative Learning of Personalized Models over Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personalized and Private Peer-to-Peer Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Guerraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahsa Taziki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Fort Lauderdale, Florida., United States</w:t>
+              <w:t xml:space="preserve">NIPS 2017 - Workshop on Machine Learning on the Phone and other Consumer Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533182v1</w:t>
+                <w:t xml:space="preserve">hal-01665422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized and Private Peer-to-Peer Machine Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decentralized Collaborative Learning of Personalized Models over Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vanhaesebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahsa Taziki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS 2017 - Workshop on Machine Learning on the Phone and other Consumer Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Fort Lauderdale, Florida., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665422v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypernode Graphs for Spectral Learning on Binary Relations over Sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilleron</w:t>
+                <w:t xml:space="preserve">Clustering Spectral avec Contraintes de Paires réglées par Noyaux Gaussiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML/PKDD - 7th European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">CAP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017025v1</w:t>
+                <w:t xml:space="preserve">hal-01105339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Sequential Tree-to-Word Transducers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Slawomir Staworko</w:t>
+                <w:t xml:space="preserve">Hypernode Graphs for Spectral Learning on Binary Relations over Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ricatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Language and Automata Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique (Cap 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Saint-Etienne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44851-9_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912969v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypernode Graphs for Spectral Learning on Binary Relations over Sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilleron</w:t>
+                <w:t xml:space="preserve">Learning Sequential Tree-to-Word Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Staworko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique (Cap 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Language and Automata Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104618v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Spectral avec Contraintes de Paires réglées par Noyaux Gaussiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Fast Gaussian Pairwise Constrained Spectral Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML/PKDD - 7th European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.242 - 257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44848-9_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105339v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Gaussian Pairwise Constrained Spectral Clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Denis</w:t>
+                <w:t xml:space="preserve">Hypernode Graphs for Spectral Learning on Binary Relations over Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ricatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML/PKDD - 7th European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.242 - 257, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44848-9_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01017269v1</w:t>
+                <w:t xml:space="preserve">hal-01017025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from Multiple Graphs using a Sigmoid Kernel</w:t>
               </w:r>
@@ -5331,90 +5331,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalization of Sequential Top-Down Tree-to-Word Transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slawomir Staworko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5809,51 +5809,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00294636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional Random Fields for XML Trees</w:t>
+                <w:t xml:space="preserve">Champs Conditionnels Aléatoires pour l'Annotation d'Arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilleron</w:t>
@@ -5871,181 +5871,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Mining and Learning in Graphs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">CAp 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00118761v1</w:t>
+                <w:t xml:space="preserve">inria-00117014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champs Conditionnels Aléatoires pour l'Annotation d'Arbres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XML Document Transformation with Conditional Random Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jousse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Trégastel, France</w:t>
+              <w:t xml:space="preserve">INEX 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Dagstuhl, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00117014v1</w:t>
+                <w:t xml:space="preserve">inria-00147052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Tuples Extraction from Semi-Structured Data</w:t>
               </w:r>
@@ -6133,178 +6133,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00581253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XML Document Transformation with Conditional Random Fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditional Random Fields for XML Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilleron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INEX 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Dagstuhl, Germany</w:t>
+              <w:t xml:space="preserve">Workshop on Mining and Learning in Graphs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00147052v1</w:t>
+                <w:t xml:space="preserve">inria-00118761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Querying Unranked Trees with Stepwise Tree Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6336,243 +6336,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00536529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Multi-label Alternating Decision Trees from Texts and Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residual Finite Tree Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françesco de Comite</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Tommasi</w:t>
+                <w:t xml:space="preserve">Alain Terlutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lemay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning and Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Leipzig, Georgia. pp.35-49</w:t>
+              <w:t xml:space="preserve">7th International Conference on Developments in Language Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Szeged, Hungary, Hungary. pp.171 -- 182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00536733v1</w:t>
+                <w:t xml:space="preserve">inria-00091272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual Finite Tree Automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Carme</w:t>
+                <w:t xml:space="preserve">Learning Multi-label Alternating Decision Trees from Texts and Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françesco de Comite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Lemay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Developments in Language Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Szeged, Hungary, Hungary. pp.171 -- 182</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Leipzig, Georgia. pp.35-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00091272v2</w:t>
+                <w:t xml:space="preserve">inria-00536733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text Classification from Positive and Unlabeled Examples</w:t>
               </w:r>
@@ -7610,90 +7610,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Tree-to-Word Transducers: Normalization, Minimization, and Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slawomir Staworko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7984,51 +7984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8196,51 +8196,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Decentralized Joint Learning of Personalized Models and Collaboration Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8301,64 +8301,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Differentially Private Algorithms for Decentralized Collaborative Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Guerraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahsa Taziki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8393,51 +8393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Collaborative Learning of Personalized Models over Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Vanhaesebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9063,51 +9063,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FD16431"/>
+    <w:nsid w:val="81423780"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9294,51 +9294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-tommasi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2838-4408" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121846385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cristal.univ-lille.fr/?rubrique9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/magnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shahin Shamsabadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Mohan Lal Srivastava" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vauquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2202.11823" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03197376v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3190741" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Asadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Campbell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kleinbauer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ricatte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carri&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kathleen Bandt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-017-0548-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193763v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dauchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00014-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Seynhaeve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Treinen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(00)00032-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loiseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sileo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Riquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-demos.16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andrey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Le Bars" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06096-9_12" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pierquin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boussard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.05101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887896" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.privatenlp-main.2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04363020v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Scaman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905091v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Lavoie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03714465v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902203v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ogier Du Terrail" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy-Safwan Ayed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Grimberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang He" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424974v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03369137v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626964v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539742v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87802-3_39" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610447v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355115v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100057v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zantedeschi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166758v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Taziki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vanhaesebrouck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912969v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Laurence" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lemay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niehren" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Staworko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104618v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44851-9_42" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017269v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44848-9_16" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913237v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma C. Garriga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714446v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Freno" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Keller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750345v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566291v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293511v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gilbert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;ssal Ouardi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337098v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Mittal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muschick" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gilbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118761v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jousse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117014v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Torre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147052v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;esco de Comite" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00091272v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Terlutte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48321-7_40" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B898LKGX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48685-2_9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1FZ73LH9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538880v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538878v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538879v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03367725v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lugiez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514525v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246178v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527301v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufraiche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05244644v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schirmer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922432v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166433v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665410v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383544v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247103v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914286v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455955v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342279v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00117063v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-tommasi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2838-4408" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121846385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cristal.univ-lille.fr/?rubrique9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/magnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shahin Shamsabadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Mohan Lal Srivastava" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vauquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2202.11823" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03197376v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3190741" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Asadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Campbell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kleinbauer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ricatte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carri&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kathleen Bandt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-017-0548-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193763v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dauchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00014-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Seynhaeve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Treinen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(00)00032-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099074v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300069v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loiseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sileo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Riquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-demos.16" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andrey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Le Bars" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06096-9_12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pierquin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boussard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.05101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887896" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.privatenlp-main.2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04363020v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Scaman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905091v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Lavoie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03714465v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902203v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ogier Du Terrail" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy-Safwan Ayed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Grimberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang He" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424974v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03369137v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626964v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539742v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87802-3_39" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610447v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355115v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100057v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zantedeschi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Taziki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665422v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533182v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vanhaesebrouck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105339v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104618v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44851-9_42" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Laurence" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lemay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niehren" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Staworko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017269v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44848-9_16" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017025v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913237v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma C. Garriga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714446v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Freno" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Keller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750345v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566291v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293511v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gilbert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;ssal Ouardi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337098v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Mittal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muschick" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gilbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117014v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jousse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147052v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Torre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118761v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00091272v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Terlutte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536733v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;esco de Comite" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48321-7_40" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B898LKGX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48685-2_9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1FZ73LH9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538880v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538878v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538879v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03367725v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lugiez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514525v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246178v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527301v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufraiche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05244644v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schirmer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922432v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166433v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665410v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383544v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247103v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914286v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455955v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342279v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00117063v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>