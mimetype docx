--- v1 (2026-04-20)
+++ v2 (2026-05-12)
@@ -1319,503 +1319,503 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Context-dependent Duration Features for Voice Anonymization Attack Systems</w:t>
+                <w:t xml:space="preserve">Tau-Eval: A Unified Evaluation Framework for Useful and Private Text Anonymization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+                <w:t xml:space="preserve">Gabriel Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sileo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing: System Demonstrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, France. pp.216-227, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-demos.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099074v1</w:t>
+                <w:t xml:space="preserve">hal-05300069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau-Eval: A Unified Evaluation Framework for Useful and Private Text Anonymization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Meyer</w:t>
+                <w:t xml:space="preserve">Privacy Amplification Through Synthetic Data: Insights from Linear Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pierquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing: System Demonstrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-demos.16⟩</w:t>
+              <w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2506.05101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300069v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAMIS: Tailored Membership Inference Attacks on Synthetic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batiste Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML PKDD 2025 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal. pp.203-220, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-06096-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy Amplification Through Synthetic Data: Insights from Linear Regression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bellet</w:t>
+                <w:t xml:space="preserve">Exploiting Context-dependent Duration Features for Voice Anonymization Attack Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Boussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237878v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Speech Temporal Dynamics in the Context of Speaker Verification and Voice Anonymization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1875,90 +1875,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAROT: Task-Oriented Authorship Obfuscation Using Policy Optimization Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sileo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Loiseau</w:t>
+                <w:t xml:space="preserve">Damien Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2005,90 +2005,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rényi Pufferfish Privacy: General Additive Noise Mechanisms and Privacy Amplification by Iteration via Shift Reduction Lemmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Learning (ICML 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Vienna (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2113,51 +2113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Stability and Generalization Guarantees of the Decentralized SGD Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batiste Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2234,51 +2234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined Convergence and Topology Learning for Decentralized SGD with Heterogeneous Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batiste Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2610,51 +2610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François A Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2811,411 +2811,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentially Private Coordinate Descent for Composite Empirical Risk Minimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Salmon</w:t>
+                <w:t xml:space="preserve">Retrieving Speaker Information from Personalized Acoustic Models for Speech Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States. pp.14948-14978</w:t>
+              <w:t xml:space="preserve">IEEE ICASSP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424974v3</w:t>
+                <w:t xml:space="preserve">hal-03539741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing speech privacy with slicing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vauquier</w:t>
+                <w:t xml:space="preserve">Differentially Private Coordinate Descent for Composite Empirical Risk Minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022 - Human and Humanizing Speech Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States. pp.14948-14978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369137v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424974v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving Speaker Information from Personalized Acoustic Models for Speech Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+                <w:t xml:space="preserve">Enhancing speech privacy with slicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICASSP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Interspeech 2022 - Human and Humanizing Speech Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539741v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On speaker verification from the neural network footprint of personalized acoustic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3223,51 +3223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Études sur la Parole - JEP2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3292,51 +3292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy attacks for automatic speech recognition acoustic models in a federated learning framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3344,51 +3344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3511,497 +3511,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Choices for X-vector Based Speaker Anonymization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative study of speech anonymization metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Junichi Yamagishi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERSPEECH 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Oct 2020, Shanghai, China</w:t>
+              <w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610447v2</w:t>
+                <w:t xml:space="preserve">hal-02907918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Voice Conversion-based Privacy Protection against Informed Attackers</w:t>
+                <w:t xml:space="preserve">Design Choices for X-vector Based Speaker Anonymization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Tommasi</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junichi Yamagishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Signal Processing Society, May 2020, Barcelona, Spain. pp.2802-2806</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Oct 2020, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355115v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610447v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Decentralized Joint Learning of Personalized Models and Collaboration Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
+                <w:t xml:space="preserve">Evaluating Voice Conversion-based Privacy Protection against Informed Attackers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Sahidullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2020 - The 23rd International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Palerme / Virtual, Italy</w:t>
+              <w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society, May 2020, Barcelona, Spain. pp.2802-2806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100057v1</w:t>
+                <w:t xml:space="preserve">hal-02355115v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of speech anonymization metrics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vauquier</w:t>
+                <w:t xml:space="preserve">Fully Decentralized Joint Learning of Personalized Models and Collaboration Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t>
+              <w:t xml:space="preserve">AISTATS 2020 - The 23rd International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Palerme / Virtual, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907918v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy-Preserving Adversarial Representation Learning in ASR: Reality or Illusion?</w:t>
               </w:r>
@@ -4089,952 +4089,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized and Private Peer-to-Peer Machine Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication-Efficient Decentralized Boosting while Discovering the Collaboration Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahsa Taziki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2018 - 21st International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. pp.1-20</w:t>
+              <w:t xml:space="preserve">NeurIPS 2018 - Workshop on Machine Learning on the Phone and other Consumer Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2nd Workshop on Machine Learning on the Phone and other Consumer Devices (MLPCD 2), Dec 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745796v1</w:t>
+                <w:t xml:space="preserve">hal-02166758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication-Efficient Decentralized Boosting while Discovering the Collaboration Graph</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personalized and Private Peer-to-Peer Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Guerraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahsa Taziki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2018 - Workshop on Machine Learning on the Phone and other Consumer Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2nd Workshop on Machine Learning on the Phone and other Consumer Devices (MLPCD 2), Dec 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">AISTATS 2018 - 21st International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166758v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized and Private Peer-to-Peer Machine Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decentralized Collaborative Learning of Personalized Models over Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vanhaesebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahsa Taziki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS 2017 - Workshop on Machine Learning on the Phone and other Consumer Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Fort Lauderdale, Florida., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665422v1</w:t>
+                <w:t xml:space="preserve">hal-01533182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Collaborative Learning of Personalized Models over Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personalized and Private Peer-to-Peer Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Guerraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahsa Taziki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Fort Lauderdale, Florida., United States</w:t>
+              <w:t xml:space="preserve">NIPS 2017 - Workshop on Machine Learning on the Phone and other Consumer Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533182v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Spectral avec Contraintes de Paires réglées par Noyaux Gaussiens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Denis</w:t>
+                <w:t xml:space="preserve">Hypernode Graphs for Spectral Learning on Binary Relations over Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ricatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">ECML/PKDD - 7th European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105339v1</w:t>
+                <w:t xml:space="preserve">hal-01017025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypernode Graphs for Spectral Learning on Binary Relations over Sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilleron</w:t>
+                <w:t xml:space="preserve">Learning Sequential Tree-to-Word Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Staworko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique (Cap 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Language and Automata Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104618v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Sequential Tree-to-Word Transducers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering Spectral avec Contraintes de Paires réglées par Noyaux Gaussiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Lemay</w:t>
+                <w:t xml:space="preserve">David Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Niehren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Slawomir Staworko</w:t>
+                <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Language and Automata Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">CAP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912969v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Gaussian Pairwise Constrained Spectral Clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Denis</w:t>
+                <w:t xml:space="preserve">Hypernode Graphs for Spectral Learning on Binary Relations over Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ricatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML/PKDD - 7th European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44848-9_16⟩</w:t>
+              <w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique (Cap 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Saint-Etienne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44851-9_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017269v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypernode Graphs for Spectral Learning on Binary Relations over Sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilleron</w:t>
+                <w:t xml:space="preserve">Fast Gaussian Pairwise Constrained Spectral Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML/PKDD - 7th European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.242 - 257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44848-9_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017025v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from Multiple Graphs using a Sigmoid Kernel</w:t>
               </w:r>
@@ -5331,90 +5331,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalization of Sequential Top-Down Tree-to-Word Transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slawomir Staworko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5809,51 +5809,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00294636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champs Conditionnels Aléatoires pour l'Annotation d'Arbres</w:t>
+                <w:t xml:space="preserve">Conditional Random Fields for XML Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilleron</w:t>
@@ -5871,181 +5871,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Trégastel, France</w:t>
+              <w:t xml:space="preserve">Workshop on Mining and Learning in Graphs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00117014v1</w:t>
+                <w:t xml:space="preserve">inria-00118761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XML Document Transformation with Conditional Random Fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Champs Conditionnels Aléatoires pour l'Annotation d'Arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilleron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INEX 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Dagstuhl, Germany</w:t>
+              <w:t xml:space="preserve">CAp 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00147052v1</w:t>
+                <w:t xml:space="preserve">inria-00117014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Tuples Extraction from Semi-Structured Data</w:t>
               </w:r>
@@ -6133,178 +6133,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00581253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional Random Fields for XML Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XML Document Transformation with Conditional Random Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jousse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Mining and Learning in Graphs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">INEX 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Dagstuhl, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00118761v1</w:t>
+                <w:t xml:space="preserve">inria-00147052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Querying Unranked Trees with Stepwise Tree Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6336,243 +6336,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00536529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual Finite Tree Automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Carme</w:t>
+                <w:t xml:space="preserve">Learning Multi-label Alternating Decision Trees from Texts and Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françesco de Comite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Lemay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Developments in Language Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Szeged, Hungary, Hungary. pp.171 -- 182</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Leipzig, Georgia. pp.35-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00091272v2</w:t>
+                <w:t xml:space="preserve">inria-00536733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Multi-label Alternating Decision Trees from Texts and Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residual Finite Tree Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françesco de Comite</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Tommasi</w:t>
+                <w:t xml:space="preserve">Alain Terlutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lemay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning and Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Leipzig, Georgia. pp.35-49</w:t>
+              <w:t xml:space="preserve">7th International Conference on Developments in Language Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Szeged, Hungary, Hungary. pp.171 -- 182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00536733v1</w:t>
+                <w:t xml:space="preserve">inria-00091272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text Classification from Positive and Unlabeled Examples</w:t>
               </w:r>
@@ -6987,217 +6987,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00538880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Systems of Set Constraints using Tree Automata</w:t>
+                <w:t xml:space="preserve">Solving Systems of Set Constraints with Negated Subset Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th Annual Symposium on Theoretical Aspects of Computer Science, STACS'93</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, Würzburg, Germany. pp.505--514</w:t>
+              <w:t xml:space="preserve">Proceedings of the $34^th$ Symposium on Foundations of Computer Science, FOCS'93</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Palo Alto California, United States. pp.372--380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00538878v1</w:t>
+                <w:t xml:space="preserve">inria-00538879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Systems of Set Constraints with Negated Subset Relationships</w:t>
+                <w:t xml:space="preserve">Solving Systems of Set Constraints using Tree Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the $34^th$ Symposium on Foundations of Computer Science, FOCS'93</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, Palo Alto California, United States. pp.372--380</w:t>
+              <w:t xml:space="preserve">Proceedings of the 10th Annual Symposium on Theoretical Aspects of Computer Science, STACS'93</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Würzburg, Germany. pp.505--514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00538879v1</w:t>
+                <w:t xml:space="preserve">inria-00538878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7610,90 +7610,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Tree-to-Word Transducers: Normalization, Minimization, and Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slawomir Staworko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7984,51 +7984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8196,51 +8196,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Decentralized Joint Learning of Personalized Models and Collaboration Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8301,64 +8301,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Differentially Private Algorithms for Decentralized Collaborative Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Guerraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahsa Taziki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8393,51 +8393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Collaborative Learning of Personalized Models over Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Vanhaesebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9063,51 +9063,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81423780"/>
+    <w:nsid w:val="892E3A29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9294,51 +9294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-tommasi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2838-4408" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121846385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cristal.univ-lille.fr/?rubrique9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/magnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shahin Shamsabadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Mohan Lal Srivastava" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vauquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2202.11823" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03197376v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3190741" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Asadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Campbell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kleinbauer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ricatte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carri&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kathleen Bandt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-017-0548-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193763v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dauchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00014-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Seynhaeve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Treinen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(00)00032-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099074v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300069v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loiseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sileo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Riquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-demos.16" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andrey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Le Bars" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06096-9_12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pierquin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boussard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.05101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887896" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.privatenlp-main.2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04363020v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Scaman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905091v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Lavoie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03714465v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902203v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ogier Du Terrail" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy-Safwan Ayed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Grimberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang He" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424974v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03369137v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626964v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539742v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87802-3_39" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610447v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355115v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100057v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zantedeschi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Taziki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665422v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533182v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vanhaesebrouck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105339v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104618v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44851-9_42" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Laurence" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lemay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niehren" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Staworko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017269v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44848-9_16" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017025v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913237v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma C. Garriga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714446v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Freno" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Keller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750345v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566291v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293511v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gilbert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;ssal Ouardi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337098v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Mittal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muschick" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gilbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117014v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jousse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147052v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Torre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118761v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00091272v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Terlutte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536733v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;esco de Comite" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48321-7_40" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B898LKGX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48685-2_9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1FZ73LH9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538880v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538878v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538879v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03367725v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lugiez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514525v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246178v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527301v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufraiche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05244644v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schirmer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922432v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166433v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665410v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383544v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247103v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914286v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455955v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342279v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00117063v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-tommasi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2838-4408" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121846385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cristal.univ-lille.fr/?rubrique9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/magnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shahin Shamsabadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Mohan Lal Srivastava" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vauquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2202.11823" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03197376v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3190741" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Asadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Campbell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kleinbauer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ricatte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carri&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kathleen Bandt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-017-0548-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193763v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dauchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00014-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Seynhaeve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Treinen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(00)00032-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loiseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sileo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Riquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-demos.16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pierquin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boussard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.05101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andrey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Le Bars" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06096-9_12" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887896" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.privatenlp-main.2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04363020v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Scaman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905091v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Lavoie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03714465v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902203v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ogier Du Terrail" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy-Safwan Ayed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Grimberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang He" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539741v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424974v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03369137v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626964v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539742v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87802-3_39" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610447v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355115v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100057v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zantedeschi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166758v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Taziki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vanhaesebrouck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912969v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Laurence" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lemay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niehren" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Staworko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105339v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44851-9_42" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017269v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44848-9_16" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913237v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma C. Garriga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714446v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Freno" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Keller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750345v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566291v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293511v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gilbert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;ssal Ouardi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337098v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Mittal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muschick" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gilbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118761v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jousse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117014v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Torre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147052v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;esco de Comite" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00091272v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Terlutte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48321-7_40" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B898LKGX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48685-2_9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1FZ73LH9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538880v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538879v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538878v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03367725v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lugiez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514525v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246178v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527301v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufraiche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05244644v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schirmer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922432v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166433v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665410v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383544v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247103v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914286v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455955v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342279v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00117063v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>