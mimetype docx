--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -632,364 +632,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Damage Limit of Efficient Spintronic THz Emitters</w:t>
+                <w:t xml:space="preserve">Enhancement and optical control of ultrafast THz conductivity in MoSe2MoS2 vertical heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandeep Kumar</w:t>
+                <w:t xml:space="preserve">Joon Seok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hee Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anand Nivedan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Purnima Malhotra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.103152. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.412548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357205v1</w:t>
+                <w:t xml:space="preserve">hal-03095040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement and optical control of ultrafast THz conductivity in MoSe2MoS2 vertical heterostructure</w:t>
+                <w:t xml:space="preserve">Optical Damage Limit of Efficient Spintronic THz Emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joon Seok</w:t>
+                <w:t xml:space="preserve">Sandeep Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Nivedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hee Young</w:t>
+                <w:t xml:space="preserve">Yogesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunil Kumar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anand Nivedan</w:t>
+                <w:t xml:space="preserve">Purnima Malhotra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.103152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.412548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095040v1</w:t>
+                <w:t xml:space="preserve">hal-03357205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub‐bandgap activated charges transfer in a graphene‐MoS 2 ‐graphene heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anand Nivedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seok Joon Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1432,944 +1432,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength dependence of the orientation of optic axes in KGW</w:t>
+                <w:t xml:space="preserve">Optimized terahertz generation via optical rectification in ZnTe crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Cattoor</w:t>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
+                <w:t xml:space="preserve">Degert Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tondusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Freysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Veber</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Oberle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-014-5769-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (1), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.31.000149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982635v1</w:t>
+                <w:t xml:space="preserve">hal-00920309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized terahertz generation via optical rectification in ZnTe crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wavelength dependence of the orientation of optic axes in KGW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cattoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+                <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tondusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degert Jérôme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Freysz</w:t>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Oberle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Todor K. Kalkandjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (1), pp.149. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (4), pp.831-836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.31.000149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-014-5769-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920309v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength dependence of the orientation of optic axes in KGW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cattoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tondusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todor Kalkandjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116 (4), pp.831-836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00340-014-5769-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Dynamics of Metal Complexes of Tetrasulfonated Phthalocyanines at Biological Interfaces: Comparison between Photochemistry in Solutions, Films, and Noncancerous and Cancerous Human Breast Tissues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beata Brozek-Pluska</w:t>
+                <w:t xml:space="preserve">Transient absorption spectroscopy of the [Fe(2 CH3-phen)3]2+ complex: Study of the high spin ↔ low spin relaxation of an isolated iron(II) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gediminas Jonusauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tondusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Mauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Letard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp305891p⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 556, pp.82-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CPLETT.2012.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814211v1</w:t>
+                <w:t xml:space="preserve">hal-00788820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient absorption spectroscopy of the [Fe(2 CH3-phen)3]2+ complex: Study of the high spin ↔ low spin relaxation of an isolated iron(II) complex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gediminas Jonusauskas</w:t>
+                <w:t xml:space="preserve">Ultrafast Dynamics of Metal Complexes of Tetrasulfonated Phthalocyanines at Biological Interfaces: Comparison between Photochemistry in Solutions, Films, and Noncancerous and Cancerous Human Breast Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halina Abramczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Brozek-Pluska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tondusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Freysz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 556, pp.82-88. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (10), pp.4999-5013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.CPLETT.2012.11.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp305891p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788820v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional terahertz computed tomography of human bones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Group index determination by pulse delay measurements and dispersion study in the zero dispersion region of fused silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tondusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Degert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryelle Bessou</w:t>
+                <w:t xml:space="preserve">François Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chassagne</w:t>
+                <w:t xml:space="preserve">Xavier Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Caumes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Maire</w:t>
+                <w:t xml:space="preserve">Marcel Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.51.006738⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (10), pp.2797-2802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.29.002797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751516v1</w:t>
+                <w:t xml:space="preserve">hal-00745469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group index determination by pulse delay measurements and dispersion study in the zero dispersion region of fused silica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Degert</w:t>
+                <w:t xml:space="preserve">Three-dimensional terahertz computed tomography of human bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryelle Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Couchot</w:t>
+                <w:t xml:space="preserve">Jean-Pascal Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Sarazin</w:t>
+                <w:t xml:space="preserve">Christophe Pradère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Urban</w:t>
+                <w:t xml:space="preserve">Philippe Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29 (10), pp.2797-2802. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (28), pp.6738-6744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.29.002797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.51.006738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745469v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Dynamics of Metal Complexes of Tetrasulphonated Phthalocyanines</w:t>
               </w:r>
@@ -2485,130 +2485,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional terahertz computed tomography of human bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryelle Bessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (28), pp.6738. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.51.006738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369677v1</w:t>
@@ -2743,337 +2743,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient absorption spectroscopy of the iron(II) [Fe(phen)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; complex: Study of the non-radiative relaxation of an isolated iron(II) complex</w:t>
+                <w:t xml:space="preserve">Time-domain terahertz spectroscopy of spin state transition in [&amp;lt;em class=&amp;quot;emphitalic&amp;quot;&amp;gt;Fe&amp;lt;/em&amp;gt;(&amp;lt;em class=&amp;quot;emphitalic&amp;quot;&amp;gt;NH&amp;lt;/em&amp;gt;&amp;lt;sub class=&amp;quot;emphinferior&amp;quot;&amp;gt;2&amp;lt;/sub&amp;gt; − &amp;lt;em class=&amp;quot;emphitalic&amp;quot;&amp;gt;trz&amp;lt;/em&amp;gt;)&amp;lt;sub class=&amp;quot;emphinferior&amp;quot;&amp;gt;3&amp;lt;/sub&amp;gt;]&amp;lt;sup class=&amp;quot;emphsuperior&amp;quot;&amp;gt;2+&amp;lt;/sup&amp;gt; spin crossover compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Tribollet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Deldicque</w:t>
+                <w:t xml:space="preserve">Benjamin Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Degert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tondusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Freysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Mauriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2011.07.048⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (6), 061908 (3 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3624600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622239v1</w:t>
+                <w:t xml:space="preserve">hal-00617181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain terahertz spectroscopy of spin state transition in [&amp;lt;em class=&amp;quot;emphitalic&amp;quot;&amp;gt;Fe&amp;lt;/em&amp;gt;(&amp;lt;em class=&amp;quot;emphitalic&amp;quot;&amp;gt;NH&amp;lt;/em&amp;gt;&amp;lt;sub class=&amp;quot;emphinferior&amp;quot;&amp;gt;2&amp;lt;/sub&amp;gt; − &amp;lt;em class=&amp;quot;emphitalic&amp;quot;&amp;gt;trz&amp;lt;/em&amp;gt;)&amp;lt;sub class=&amp;quot;emphinferior&amp;quot;&amp;gt;3&amp;lt;/sub&amp;gt;]&amp;lt;sup class=&amp;quot;emphsuperior&amp;quot;&amp;gt;2+&amp;lt;/sup&amp;gt; spin crossover compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Degert</w:t>
+                <w:t xml:space="preserve">Transient absorption spectroscopy of the iron(II) [Fe(phen)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; complex: Study of the non-radiative relaxation of an isolated iron(II) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gediminas Jonusauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deldicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tondusson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cindy Mauriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 513 (1-3), pp.42-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2011.07.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3624600⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00617181v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz Spectroscopy of Single-Walled Carbon Nanotubes in a Polymer Film: Observation of Low-Frequency Phonons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kamaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3163,51 +3163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of low frequency confined acoustic phonons in silver nanoparticles: Terahertz time domain spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kamaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3297,51 +3297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz Time Domain Spectroscopy to Detect Low-Frequency Vibrations of Double-Walled Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natrajan Kamaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4950,90 +4950,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optic axis dispersion in double tungstate crystals and laser operation at 2 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cattoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tondusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todor Kalkandjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5214,51 +5214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gediminas Jonusauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tondusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6390,51 +6390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dalstein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tondusson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kristensen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abraham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230655" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676974v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freysz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.456012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906476v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amiard-Hudebine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tondusson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Orain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freysz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.478909" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660432v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Cerbus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chraibi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1117" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Nivedan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Singh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnima Malhotra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103152" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Seok" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Young" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.412548" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Joon Yun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202000159" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buhl S&#248;rensen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiramand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.390112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294329v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ould Hamouda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Dutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Degert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Na&#239;m" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01946" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Abramczyk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Brozek-Pluska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Surmacki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2016.08.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cattoor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Manek-H&#246;nninger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor K. Kalkandjiev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5769-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degert J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Oberle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000149" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Kalkandjiev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305891p" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788820v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Jonusauskas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mauriac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Letard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2012.11.034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751516v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chassagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Caumes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prad&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.006738" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sarazin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Urban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.002797" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Jarota" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Galle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3017979" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592471v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Oberl&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3588411" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tribollet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deldicque" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.07.048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXMNBKDG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617181v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Viquerat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3624600" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kamaraju" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karthikeyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp103105h" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3456372" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natrajan Kamaraju" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Moravsky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf O Loutfy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000524" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V74VS922-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000592" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285626v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V&#233;lu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burgnies" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carru" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701367036" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162819v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chimot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20061529" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162817v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338538" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118319v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reymond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.44.5058" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278021v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Froehly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vampouille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186024v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Daltstein" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dalstein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Orain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231680" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149048v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freysz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874403" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898258v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039562" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555672v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6800998" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555674v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gall&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tribollet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauriac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134105010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555673v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abramczyk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarota" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brozek-Pluska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134107006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555374v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viquerat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Letard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-THz.2011.6104784" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555375v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-THz.2011.6104972" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554113v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Amico" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO.2009.CMI3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00161516v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Canova" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delaporte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00161514v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2007.4453572" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398013v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Douin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dalstein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tondusson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kristensen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abraham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230655" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676974v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freysz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.456012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906476v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amiard-Hudebine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tondusson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Orain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freysz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.478909" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660432v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Cerbus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chraibi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1117" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095040v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Seok" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Young" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Singh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Nivedan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.412548" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Kumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnima Malhotra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103152" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Joon Yun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202000159" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buhl S&#248;rensen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiramand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.390112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294329v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ould Hamouda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Dutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Degert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Na&#239;m" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01946" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Abramczyk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Brozek-Pluska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Surmacki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2016.08.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degert J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Oberle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000149" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982635v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cattoor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Manek-H&#246;nninger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor K. Kalkandjiev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5769-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Kalkandjiev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788820v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Jonusauskas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mauriac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Letard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2012.11.034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305891p" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sarazin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Urban" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.002797" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chassagne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Caumes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prad&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.006738" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Jarota" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Galle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3017979" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592471v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Oberl&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3588411" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Viquerat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3624600" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tribollet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deldicque" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.07.048" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXMNBKDG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kamaraju" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karthikeyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp103105h" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3456372" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natrajan Kamaraju" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Moravsky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf O Loutfy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000524" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V74VS922-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000592" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285626v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V&#233;lu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burgnies" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carru" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701367036" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162819v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chimot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20061529" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162817v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338538" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118319v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reymond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.44.5058" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278021v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Froehly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vampouille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186024v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Daltstein" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dalstein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Orain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231680" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149048v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freysz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874403" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898258v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039562" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555672v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6800998" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555674v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gall&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tribollet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauriac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134105010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555673v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abramczyk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarota" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brozek-Pluska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134107006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555374v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viquerat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Letard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-THz.2011.6104784" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555375v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-THz.2011.6104972" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554113v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Amico" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO.2009.CMI3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00161516v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Canova" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delaporte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00161514v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2007.4453572" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398013v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Douin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>