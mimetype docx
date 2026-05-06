--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -1432,400 +1432,400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized terahertz generation via optical rectification in ZnTe crystals</w:t>
+                <w:t xml:space="preserve">Wavelength dependence of the orientation of optic axes in KGW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+                <w:t xml:space="preserve">Romain Cattoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degert Jérôme</w:t>
+                <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tondusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Oberle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todor K. Kalkandjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.31.000149⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (4), pp.831-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-014-5769-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920309v1</w:t>
+                <w:t xml:space="preserve">hal-00982635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength dependence of the orientation of optic axes in KGW</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized terahertz generation via optical rectification in ZnTe crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degert Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tondusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Veber</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Freysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Todor K. Kalkandjiev</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Oberle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 116 (4), pp.831-836. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (1), pp.149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-014-5769-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.31.000149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982635v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength dependence of the orientation of optic axes in KGW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cattoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tondusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todor Kalkandjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116 (4), pp.831-836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00340-014-5769-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898255v1</w:t>
@@ -4950,90 +4950,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optic axis dispersion in double tungstate crystals and laser operation at 2 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cattoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Manek-Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tondusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todor Kalkandjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6390,51 +6390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dalstein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tondusson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kristensen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abraham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230655" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676974v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freysz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.456012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906476v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amiard-Hudebine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tondusson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Orain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freysz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.478909" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660432v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Cerbus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chraibi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1117" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095040v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Seok" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Young" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Singh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Nivedan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.412548" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Kumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnima Malhotra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103152" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Joon Yun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202000159" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buhl S&#248;rensen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiramand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.390112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294329v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ould Hamouda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Dutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Degert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Na&#239;m" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01946" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Abramczyk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Brozek-Pluska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Surmacki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2016.08.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degert J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Oberle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000149" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982635v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cattoor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Manek-H&#246;nninger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor K. Kalkandjiev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5769-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Kalkandjiev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788820v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Jonusauskas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mauriac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Letard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2012.11.034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305891p" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sarazin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Urban" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.002797" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chassagne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Caumes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prad&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.006738" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Jarota" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Galle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3017979" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592471v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Oberl&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3588411" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Viquerat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3624600" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tribollet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deldicque" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.07.048" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXMNBKDG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kamaraju" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karthikeyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp103105h" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3456372" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natrajan Kamaraju" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Moravsky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf O Loutfy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000524" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V74VS922-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000592" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285626v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V&#233;lu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burgnies" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carru" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701367036" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162819v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chimot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20061529" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162817v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338538" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118319v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reymond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.44.5058" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278021v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Froehly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vampouille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186024v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Daltstein" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dalstein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Orain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231680" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149048v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freysz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874403" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898258v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039562" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555672v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6800998" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555674v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gall&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tribollet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauriac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134105010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555673v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abramczyk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarota" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brozek-Pluska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134107006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555374v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viquerat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Letard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-THz.2011.6104784" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555375v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-THz.2011.6104972" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554113v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Amico" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO.2009.CMI3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00161516v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Canova" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delaporte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00161514v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2007.4453572" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398013v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Douin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dalstein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tondusson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kristensen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abraham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230655" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676974v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freysz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.456012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906476v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amiard-Hudebine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tondusson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Orain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freysz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.478909" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660432v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Cerbus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chraibi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1117" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095040v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Seok" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Young" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Singh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Nivedan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.412548" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Kumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnima Malhotra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103152" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Joon Yun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202000159" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buhl S&#248;rensen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiramand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.390112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294329v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ould Hamouda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Dutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Degert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Na&#239;m" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01946" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Abramczyk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Brozek-Pluska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Surmacki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2016.08.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cattoor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Manek-H&#246;nninger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor K. Kalkandjiev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5769-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degert J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Oberle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000149" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Kalkandjiev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788820v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Jonusauskas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mauriac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Letard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2012.11.034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305891p" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sarazin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Urban" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.002797" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chassagne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Caumes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prad&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.006738" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Jarota" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Galle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3017979" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592471v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Oberl&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3588411" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Viquerat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3624600" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tribollet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deldicque" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.07.048" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXMNBKDG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kamaraju" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karthikeyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp103105h" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3456372" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natrajan Kamaraju" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Moravsky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf O Loutfy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000524" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V74VS922-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000592" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285626v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V&#233;lu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burgnies" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carru" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701367036" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162819v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chimot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20061529" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162817v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338538" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118319v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reymond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.44.5058" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278021v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Froehly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vampouille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186024v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Daltstein" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dalstein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Orain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231680" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149048v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freysz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874403" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898258v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039562" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555672v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6800998" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555674v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gall&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tribollet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauriac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134105010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555673v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abramczyk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarota" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brozek-Pluska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134107006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555374v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viquerat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Letard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-THz.2011.6104784" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555375v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-THz.2011.6104972" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554113v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Amico" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO.2009.CMI3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00161516v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Canova" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delaporte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00161514v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2007.4453572" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398013v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Douin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>