--- v0 (2026-03-26)
+++ v1 (2026-04-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc VALAX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa as a Proactive Innovator and Architect of Its Own Development,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés. « La qualité empêchée est-elle devenue une source de désengagement ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aggoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enes Akdag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Amaazoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ataman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (1), pp.171-246. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.233.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion dei ressorsas umanas, es umanas qu’avètz dich ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ABC del saber : ni rire ni plorar, comprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.58-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair leadership and job satisfaction: insights from SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hojaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2025.10065197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the primary responsibilities of team leaders in extreme Iraqi Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (5), pp.122-133. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-d4g0-52nf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualification juridique de la certification Fairtrade et ses logiques d’engagement dans des coopératives de producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Latina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lexsociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Revue LexSociété</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study of unethical earnings management behaviors in Gulf Corporation Council (GCC) listed firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badih Kazma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (5), pp.134-148. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-eckf-1hw9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualification juridique de la certification Fairtrade et ses logiques d’engagement dans des coopératives de producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Latina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lexsociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04839351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques actuelles de démission silencieuse des infirmiers Marocains : quels défis pour une nouvelle proposition de valeur envers ces professionnels de santé?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Boukhatem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 51 (3), pp.119-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of unethical management behaviors in Gulf Corporation Council (GCC) listed firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badih Kazma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS OF THE PRIMARY RESPONSIBILITIES OF TEAM LEADERS IN EXTREME IRAQI CONTEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Fares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04287097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIEUX GERER L’APRÈS BURNOUT DES MANAGERS Les apports de l’autoethnographie pour vaincre un tabou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Leung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of expatriates’ adjustment in a world-leading airline facing unethical middle management behaviors challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible leaders and hrm challenges in an extreme context in Iraq nowadays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Fares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale, un levier d’apprentissage intergénérationnel : le cas de la branche SNCF Réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (49), pp.52-76. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.049.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IMMOBILIER A MONACO SE REINVENTE, VIVE LES NOUVEAUX RITES, VIVE LE METAVERSE !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03922886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EMPOWERMENT COMMUNAUTAIRE AU SERVICE DE QUOI ? Analyse du cas des Alpes Maritimes sinistrées après la tempête ALEX d’octobre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can family firms cope with growth? Contribution to accelerationism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (6), pp.1188-1204. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JOCM-12-2019-0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization of wasta and its main consequences on human resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Islamic and Middle Eastern Finance and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMEFM-02-2019-0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivre dans le secteur aérien par le low tech et la frugalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization of wasta and its main consequences on human resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Islamic and Middle Eastern Finance and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMEFM-02-2019-0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gender on use of wasta among human resources management practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa'Ad Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Weir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thunderbird International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (2), pp.131-143. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tie.22186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Expérimentations locales et contextualisation des solutions en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Meilleurs papiers du 29e Congrès de l’AGRH à Lyon (29 au 31 octobre 2018), 2018/2 (27), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.182.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02028486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de contrôle interactif des filiales internationales - Quand le coopérativisme devient subordination à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (256), pp.139-158. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01415303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UN LEADERSHIP PARTAGÉ À L’HÔPITAL POUR UNE GRH PLUS ÉTHIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie  Claude Miremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (15), pp.15-35. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.152.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond McDonald's CSR Perspective in China : Report on Damaged Reputation of Employment from Case Study Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special issue CSR in Asia, pp.45-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00815816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture éthique de la séquestration des entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Puyo Arluciaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise Ethique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoyo a los pymes francesas. Programa de solidaridad de empresas del grupo Total</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista PYME AH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche prospective de l'innovation sociale et manageriale à Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.112-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse prospective des pratiques de RH à Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.61-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique du management à Cuba. Un pays en transition, des conceptions nouvelles, des comportements incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30, pp.30-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coalescence de rôles dans la relation d'emploi jeune cadre - dirigeant en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31-32-33, pp.145-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los inicios de la transicion oragnizacional en Cuba : hacia el empowerment de los asalariados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cuestiones Sociales y Económicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition de mise en place d'une politique volontariste de diversité ethnique. Regards critique sur le cas de l'Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.392-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le contrat local dépasse la valeur morale : le cas de la gestion de la mobilité des jeunes cadres en Amérique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale sur le travail et la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de gerentes y las modalidades de internacionalizacion de las PYME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cuestiones Sociales y Económicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.115-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la Gestion des risques humains dans la cybersécurité à l'ère de l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM Normandie, IAE Caen, Oct 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Recrutement international des infirmiers : Quand le droit à la mobilité professionnelle compromet la stabilité des systèmes de santé locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Boukhatem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque AIRMAP - Le management public responsable et intégré : entre tradition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Versailles - Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives de commerce équitable face au défi de l’agilité organisationnelle en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Normes, Comportements &amp; Enjeux de Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR Lex-Société-GRM, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05409109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE POUVOIR DES INTERIMAIRES DANS LA SUISSE DU PLEIN EMPLOI. Les défis de la fidélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Cambria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM Normandie, IAE Caen, Oct 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming more agile in IT teamwork, a critical challenge for Auchan Retail Group in Russia Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohib Al Hatab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ATLAS AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia, Université de La Rochelle, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives de commerce équitable face au défi de l’agilité organisationnelle en Côte d’Ivoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence sur les Normes, Comportements &amp; Enjeux de Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, CERDP, GRM, Jun 2025, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05447474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement du Maroc sur la voie d'une souveraineté énergétique partagée. Analyse des logiques d'innovation sectorielle et du leader Afriquia SMDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essabti Hicham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ATLAS AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia, Université de La Rochelle, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing Gen Z expectations at work is challenging, but we can do it ! HRM best practices on sustainability from Italy, Ivory Coast and Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanzeleo Alfred Yeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence sur les Normes, Comportements &amp; Enjeux de Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, CERDP, GRM, Jun 2025, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05447479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanxi Networks and Entrepreneurial Intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Stamenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème congrès EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Milan, Jul 2024, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes entrepreneurs Africains ont-ils des pratiques d’entrepreneuriat responsable ? Un état préliminaire de la situation en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanzeleo Alfred Yeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence d'Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hem marrakech, May 2024, Marrachech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Guanxi Networks in Shaping Sustainable Entrepreneurial Intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Stamenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence d'Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hem marrakech, May 2024, Marrackech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming more Agile in information technology teamwork, A critical challenge for a multinational enterprise overseas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohib Al Hatab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence d'Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, MARRAKECH, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Satisfaction Orientation and Fair leadership in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hojaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BARCELONE, Oct 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best practices of responsible global leaders in the Fair trade sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEE DE RECHERCHE SUR LE LEADERSHIP RESPONSABLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRM IAE NICE; MANTIABA COULIBALY BALLET OLIVIER MALAFRONTE MARC VALAX, Sep 2024, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics between personal social network and the entrepreneurial ecosystem in the chinese context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Stamenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BARCELONE, Oct 2024, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreuneurial Ecosystem and Guanxi networks : Key drivers of Sustainable Entrepreneurial Intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Stamenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème conférence IECER,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck Institute for innovation, Sep 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ética y Trato Justo de los Recursos Humanos en el Mundial de Futbol en Catar en 2022, en la Copa Africana de Naciones de Abiyan en 2023 y en los Juegos Olimpicos de Paris de 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congreso Internacional de Ciencias Administrativas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAM Mexico DF, Oct 2024, Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">conducting an auto-ethnographic study in your company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL SEMINAR BUSINESS SCIENCE INSTITUTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BSI, Sep 2023, Luxembourg City, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRATIQUES DE COMMUNICATION INTERNE RSE DANS LE CONTEXTE IVOIRIEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanzeleo Alfred Yeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2023 CONGRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, AJACCIO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04287116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVESTING IN ITALY: HARNESSING THE POWER OF GENERATION Z FOR BUSINESS SUCCESS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atlas afmi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iae bordeaux, Jul 2023, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des approches RH dans la conduite du changement et de la capacité de transformation selon une logique de fusion d’équipes de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Al Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sacepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2023 CONGRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, AJACCIO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04287136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUEL SENS FAUT-IL DONNER A LA COMMUNICATION RSE AUPRES DES SALARIES DANS LE CONTEXTE AFRICAIN ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanzeleo Alfred Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atlas afmi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iae bordeaux, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cacao durable en débat? Une étude des mobilisations des acteurs du Sud et du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fair Trade International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Leeds, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dilemmes éthiques et du consentement dans les recherches qualitatives à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2023 CONGRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE DE CORSE, Oct 2023, AJACCIO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04287109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation du tribunal de commerce de Cotonou et accessibilité pour tous, gage de performance globale de la justice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulriche Fiacre Aihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atlas afmi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iae bordeaux, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISING TO THE TOP: Empowering Generation Z to Achieve Career Success.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2023 CONGRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE DE CORSE, Oct 2023, AJACCIO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04287126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démission silencieuse dans le contexte hospitalier : Encrage théorique et implications pratiques sur le lieu du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Boukhatem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ajaccio - Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04338852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du réchauffement climatique sur les filières de produits équitables et les communautés de producteurs : cas du cacao durable en Côte d’Ivoire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASC (International Association for the Study of the Commons) « (Re)centrer les communs en Afrique autour des territoires et cultures des communautés locales » (Gestion des communs et enjeux du développement durable pour l’Afrique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03889308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digitalisation des RH et ses conséquences dans la lutte contrela corruption en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022 33ème congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESPONSIBLE LEADERS AND HRM CHALLENGES IN AN EXTREME CONTEXT IN IRAQ NOWADAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Fares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRh 2022 33ème congrès Enjeux de sociétés eyt GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium GRH en PME - Hommage au Professeur Mahé de Boislandelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Adla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gallego-Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022 33ème Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasta, the typical informal network style pervasive in MENA region : towards understanding its factors and considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022 33ème Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réalités plurielles de la GRH dans les mondes différents à l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saint-Onge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022 33ème congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PERCEPTION D’UN NON-PILOTAGE DE LA PERFORMANCE INDIVIDUELLE DANS UNE ADMINISTRATION AFRICAINE Analyse du sentiment d’injustice organisationnelle au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022 33ème CONGRES Enjeux de soiété et GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles contraintes du crédit social en Chine et ses conséquences en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques de conflit de pouvoir dans le management des établissements de santé face aux défis de la salutogénèse et du parcours patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Al Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and collective factors of co-option in emerging countries: Towards a model of Wasta theoretical framework and current habits in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès AGRH. Vers une approche inclusive de la GRH?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURE AND PURPOSE OF COMPETENT MANAGEMENT IN MENA COUNTRIES: WASTA AS A DETERMINANT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème congrès de l’AGRH. MUTATIONS DE L'ENVIRONNEMENT, MUTATIONS DES ORGANISATIONS, MUTATIONS DE LA GRH ? Paris 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand La Frugalité dans les Pays Du Sud est exemplaire : Le Cas Des Opérateurs Aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment innover dans le télétravail ? Ce que nous apprennent les salariés qui travaillent avec ou après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce équitable : un moyen d’intégration et de valorisation du travail de migrants, Workshop ‘Patrimoine, Migration et Développement Durable dans le Sud tunisien et en Méditerranée’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Righi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFAXFORWARD- Projet européen H2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Sud-Est, Feb 2021, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un Développement Industriel Inclusif de l'Afrique. Place à L'Afro-Optimisme en GIRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and purpose of competent management in MENA Countries, wasta as a determinant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">agrh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Des Pratiques d'Empowerment des Communautés de Riverains au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual And Collective Factors Of Co-Option In Emerging Countries: Towards A Model Of Wasta Theoretical Framework And Current Habits In The Middle East ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model for Wasta in Human Resources Management in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th EIASM Workshop on Strategic Human Resource Management.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Down in the deviant Mind: Entrepreneurs Managing Emotions Linked to Legitimacy Lie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Baccouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation des règles et des styles de management pour une meilleure gestion des compétences collectives. Le cas de McDonald's France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès de l’AGRH. La GRH peut-elle sauver le travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How teamwork leaders could cope with the acceleration of internationalization? An exploratory analysis in micromultinationals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas AFMI 2019 - Le national face au global : Nouvelles perspectives pour le Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation organisationnelle au sein des établissements de santé: optimisation du parcours patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Al Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Herman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème congrès de l’AGRH, La GRH peut-elle sauver le travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WASTA and the perception of inequity in the Arab Middle Eastern public sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EURAM Conference. Exploring the Future of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors and impact of WASTA on HRM Practices in Jordan: contributions to theory building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès de l’AGRH. La GRH peut-elle sauver le travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Bordeaux et Kedge Business School, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Change: Alignment And Organisational Development in a French Hospital using Collective Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Al Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Herman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WINIR Conference 2019. Institutions for inclusive societies, global &amp; comparative perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decisive role of cognition in developing performing adaptive global leaders: an analysis of top executives' international assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mongereau-Berthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès AGRH. Expérimentations locales, contextualisation des solutions : Pour aligner une GRH avec la métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02034644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants connectés en Europe versus les migrants séparés au Qatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès AGRH. Expérimentations locales, contextualisation des solutions : Pour aligner une GRH avec la métamorphose des organisations, symposium 4 : Population au travail en crise, le cas des migrants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02036050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la GSRH dans l'alignement stratégique des établissements de santé: Cas du parcours patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Al Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès AGRH. Expérimentations locales, contextualisation des solutions : Pour aligner une GRH avec la métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization of wasta and main consequences on HRM in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès AGRH. Expérimentations locales, contextualisation des solutions : Pour aligner une GRH avec la métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02035475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités internationales des entreprises et des ressources humaines : analyse des formes alternatives de mobilités pour gérer discrétionnairement l'adaptabilité des managers et des leaders globaux en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02037834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diaspora : une construction stratégique au service de la conduite des organisations et des RH internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès AGRH, symposium 8 Diaspora et transnationalisation : des ressources alternatives dans le management international des RH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02039259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best practises of performing global executives: a cognitive analysis of international experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mongereau-Berthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème congrés de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02038314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système public spécifique de gestion de la carrière scientifique de l’enseignant-chercheur (EC) gabonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Mavioga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque de l’Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux diasporas en Asie : un mode de réduction des distances culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Rencontres internationales de la diversité (RID) 2017 - Colloque international et transdisciplinaire Regards internationaux sur l’inclusion et les diversités en milieux de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval, Oct 2017, Québec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la « flexpatriation » au management des équipes à distance, enjeux et approche prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès AGRH "Retour vers le futur pour l’AGRH", Strasbourg, 19-21 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Differences Towards Business Ethics - Implications for European and American Investors in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes rencontres EUROASIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Yokohama, Japan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping With Differences Among Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for student and staff mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Fluminense - Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and Innovation process in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsible Research &amp; Innovation in the European Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, COEIC/AEIC Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staffing The Global Organization & Hybridation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEA - International Mobilities from Brazil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, USP - Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ENVERS DU DÉCOR À L'INTERNATIONAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audit Social et Management Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Zadar, Croatie. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dissonances dans l'adaptation de la RSE au niveau local en Amérique Latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3éme Conférence ATLAS/AFMI " Ancrages culturels et dynamiques du management international " coordonné par JP. Dupuy (à paraitre).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des talents indiens expatriés et impatriés dans des grands groupes du CAC 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées franco-indiennes pluridisciplinaires de Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GETTING TO BEST MULTINATIONALS STRATEGY IN ASIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th international Euro-Asia Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Italy. pp.120-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAVING HUMAN RESOURCES IN TODAYS GLOBAL ECONOMY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference of French &amp; Hungarian Chamber of Commerce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Budapest, Hungary. pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Management & ERP Teamwork in a boundaryless organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sao Paulo, Brazil. pp.40-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tensions dans la relation d'emploi des cadres logistiques seniors face au culte de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes rencontres internationales de la diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Maroc. pp.34-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des valeurs culturelles des coopératives espagnoles en Amérique latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Management des Pays d'Expression Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Lisbonne, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le difficile engagement et ancrage culturel des coopératives espagnoles sur le marché latino-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième conférence annuelle d'ATLAS/AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ethical Responsibility Perspective on the McDonaldization of the Workforce in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Euro-Asia Research Conference - Global Networking and its Implications for Euro-Asia Business Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prospects for a Global Diversity Management Convergence in Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fronteiras e diversidades culturais no seculo XXI desafios para o Reconnheincimento no Estado Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités des coopératives basques et mondialisation. Diffusion juridique et adaptation des valeurs à l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Université de Printemps de l'Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche par le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Diversité : question pour les Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie contrôlée et compétences collectives en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PME du congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation des contrats ou RSE ? Le dilemme actuel des DIRH en Amérique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vième Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir de négociation des jeunes talents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Humanisme et gestion : la guerre des talents aura-t-elle lieu ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novation de contrat, RSE et qualité de vie au travail : entre questionnements éthiques et logique économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77ème congrès ACFAS : la RSE et la question de la souffrance au travail ?, Association Francophone pour le Savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ottawa, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des nouvelles missions du service RH : permettre à des gens ordinaires d'avoir des mobilités extraordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau travail, nouveaux emplois et nouvelles carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des conflits de rôles des jeunes vendeurs en Amérique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche sur la vente : vente, écoute et relation client</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches volontaires de diversité ethnique en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Internationales de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la diversité ethnique en multinationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répondre aux attentes de la Génération Z : leçons de la filiale italienne d’une entreprise américaine,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Franck Duquesnois, Emmanuelle Sauvage et Johannes Schaaper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management international à l’épreuve des transitions environnementales, sociales et digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 12, Vuibert, pp.183-196, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication RSE des employeurs auprès des salariés dans le contexte africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanzeleo Alfred Yeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonné par Franck Duquesnois, Emmanuelle Sauvage et Johannes Schaaper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management international à l’épreuve des transitions environnementales, sociales et digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 6, Vuibert, pp.89-100, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des récits de vie sur les logiques de management désenchanté et dégradé dans la fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré, H. Chalaye, M-N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management désenchanté erreurs, et bullshit en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 6, EMS, pp.105-120, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPITRE 6. DES RÉCITS DE VIE SUR LES LOGIQUES DE MANAGEMENT DÉSENCHANTÉ ET DÉGRADÉ DANS LA FONCTION PUBLIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">édition EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management désenchanté: Erreurs, échecs et bullshit en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, édition EMS, 2025, 978-2-37687-948-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation du tribunal de commerce de Cotonou et accessibilité pour tous, gage de performance globale de la justice ?, in L’Afrique en transformation: Enjeux et défis du management durable en contextes de crises, Direction E. Kamdem | S. M. Apitsa, EMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiacre Aihou Ulriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en transformation: Enjeux et défis du management durable en contextes de crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2024, EMS Management et Société, 978-2-37687-935-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du sentiment d’injustice organisationnelle dans une Administration au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NADINE TOURNOIS; PHILIPPE VERY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international, résilience et éthique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITION VUIBERT, pp.257-276, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et efficacité énergétique d’un leader engagé en Afrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brou Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRANCOISE CHEVALIER OLIVIER GUILLET GWENAELLE POILPOT ROCABOY MARC VALAX. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEVELOPEMENT DURABLE ET RESSOURCES HUMAINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.97 - 106, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualification juridique de la certification Fairtrade et ses logiques d’engagement dans des coopératives de producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Latina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEX SOCIETE UNIVERSITE COTE D AZUR MOHAMED AROURI AUDE DEVILLE MATHIAS LATINA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDITION TRANSDICIPLINAIRE DU LEX SOCIETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation du Tribunal de Commerce de Cotonou et Accessibilité pour tous : gage de performance globale de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiacre Aihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMMANUEL KAMDEM; SUZANNE APTIZA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en transformation. Enjeux et défis du management durable en contextes de crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITION EMS, pp.245 - 258, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceux qui ne bougent pas ne sentent pas leurs chaines !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kalika, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'humaniste passionnée par le terrain. Hommage au Professeur Françoise Chevalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection BSI, Edition EMS, Chapitre 28, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques d’inclusion dans le secteur du commerce équitable avec Malongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en marketing durable, Une vision renouvelée des approches et pratiques du marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une haute performance des RH en PME internationales selon trois facteurs clés de succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des ressources humaines en PME. Analyse stratégique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques managériales et nouvelles configurations du marché du travail en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marchés et expression dans la dynamique de l’interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses universitaires de la méditerranée, 2021, 978-2-36781-374-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Differences Towards Business Ethics - Implications for European and American Investors in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in ZOLIN, M.B., ANDREOSSO-O’CALLAGHAN B. &amp; JAUSSAUD J. (Ed),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Change in Asia, Implication for corporate strategy and social responsability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.171-191, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis d’une recherche-action envers des cadres seniors : application à la gestion des contrats de travail expatriés requalifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Dupuis, J.-P., Lemaire J.-P. &amp; Milliot E. (Coord),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancrages culturels dans un monde en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-156, 2016, Collection Recherche, 978-2-311-40356-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Wil Harzing : les modes de contrôle dans les relations siège-filiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia McDougall et Benjamin Oviatt : l’émergence des entreprises nées globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de diffusion internationale de la culture d'un groupe coopératif dans ses filiales latino-américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management international à l'écoute du local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, pp.207-227, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vertu des consultants : spécificités et ambivalences de la fonction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PERETTI, J.-M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous vertueux !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, 2010, 978-2-212-54637-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des cadres et les modes d'internationalisation des PME. Compétences attendues et obstacles internes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. LOUART, M.-A. VILETTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La GRH dans les PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.50-68, 2010, Recherche (AGRH), 978-2-7117-6888-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement Durable et Ressources Humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ems, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement Durable et Ressources Humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition EMS, pp.176, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques d’inclusion dans le secteur du commerce équitable : le cas de Malongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Edition, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERP Implementation and Mimetic Behaviros: A Relational Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-C. Pupion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc VALAX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa as a Proactive Innovator and Architect of Its Own Development,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés. « La qualité empêchée est-elle devenue une source de désengagement ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aggoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enes Akdag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Amaazoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ataman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (1), pp.171-246. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.233.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion dei ressorsas umanas, es umanas qu’avètz dich ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ABC del saber : ni rire ni plorar, comprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.58-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair leadership and job satisfaction: insights from SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hojaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2025.10065197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study of unethical earnings management behaviors in Gulf Corporation Council (GCC) listed firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badih Kazma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (5), pp.134-148. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-eckf-1hw9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the primary responsibilities of team leaders in extreme Iraqi Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (5), pp.122-133. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-d4g0-52nf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualification juridique de la certification Fairtrade et ses logiques d’engagement dans des coopératives de producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Latina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lexsociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Revue LexSociété</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualification juridique de la certification Fairtrade et ses logiques d’engagement dans des coopératives de producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Latina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lexsociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04839351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques actuelles de démission silencieuse des infirmiers Marocains : quels défis pour une nouvelle proposition de valeur envers ces professionnels de santé?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Boukhatem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 51 (3), pp.119-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIEUX GERER L’APRÈS BURNOUT DES MANAGERS Les apports de l’autoethnographie pour vaincre un tabou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Leung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS OF THE PRIMARY RESPONSIBILITIES OF TEAM LEADERS IN EXTREME IRAQI CONTEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Fares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04287097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of unethical management behaviors in Gulf Corporation Council (GCC) listed firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badih Kazma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible leaders and hrm challenges in an extreme context in Iraq nowadays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Fares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of expatriates’ adjustment in a world-leading airline facing unethical middle management behaviors challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale, un levier d’apprentissage intergénérationnel : le cas de la branche SNCF Réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (49), pp.52-76. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.049.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IMMOBILIER A MONACO SE REINVENTE, VIVE LES NOUVEAUX RITES, VIVE LE METAVERSE !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03922886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can family firms cope with growth? Contribution to accelerationism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (6), pp.1188-1204. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JOCM-12-2019-0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EMPOWERMENT COMMUNAUTAIRE AU SERVICE DE QUOI ? Analyse du cas des Alpes Maritimes sinistrées après la tempête ALEX d’octobre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization of wasta and its main consequences on human resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Islamic and Middle Eastern Finance and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMEFM-02-2019-0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivre dans le secteur aérien par le low tech et la frugalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization of wasta and its main consequences on human resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Islamic and Middle Eastern Finance and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMEFM-02-2019-0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gender on use of wasta among human resources management practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa'Ad Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Weir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thunderbird International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (2), pp.131-143. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tie.22186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Expérimentations locales et contextualisation des solutions en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Meilleurs papiers du 29e Congrès de l’AGRH à Lyon (29 au 31 octobre 2018), 2018/2 (27), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.182.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02028486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de contrôle interactif des filiales internationales - Quand le coopérativisme devient subordination à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (256), pp.139-158. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01415303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UN LEADERSHIP PARTAGÉ À L’HÔPITAL POUR UNE GRH PLUS ÉTHIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie  Claude Miremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (15), pp.15-35. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.152.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond McDonald's CSR Perspective in China : Report on Damaged Reputation of Employment from Case Study Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special issue CSR in Asia, pp.45-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00815816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture éthique de la séquestration des entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Puyo Arluciaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise Ethique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoyo a los pymes francesas. Programa de solidaridad de empresas del grupo Total</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista PYME AH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche prospective de l'innovation sociale et manageriale à Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.112-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse prospective des pratiques de RH à Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.61-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique du management à Cuba. Un pays en transition, des conceptions nouvelles, des comportements incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30, pp.30-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coalescence de rôles dans la relation d'emploi jeune cadre - dirigeant en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31-32-33, pp.145-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los inicios de la transicion oragnizacional en Cuba : hacia el empowerment de los asalariados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cuestiones Sociales y Económicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition de mise en place d'une politique volontariste de diversité ethnique. Regards critique sur le cas de l'Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.392-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le contrat local dépasse la valeur morale : le cas de la gestion de la mobilité des jeunes cadres en Amérique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale sur le travail et la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de gerentes y las modalidades de internacionalizacion de las PYME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cuestiones Sociales y Económicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.115-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la Gestion des risques humains dans la cybersécurité à l'ère de l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM Normandie, IAE Caen, Oct 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives de commerce équitable face au défi de l’agilité organisationnelle en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Normes, Comportements &amp; Enjeux de Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR Lex-Société-GRM, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05409109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Recrutement international des infirmiers : Quand le droit à la mobilité professionnelle compromet la stabilité des systèmes de santé locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Boukhatem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque AIRMAP - Le management public responsable et intégré : entre tradition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Versailles - Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE POUVOIR DES INTERIMAIRES DANS LA SUISSE DU PLEIN EMPLOI. Les défis de la fidélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Cambria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM Normandie, IAE Caen, Oct 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming more agile in IT teamwork, a critical challenge for Auchan Retail Group in Russia Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohib Al Hatab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ATLAS AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia, Université de La Rochelle, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives de commerce équitable face au défi de l’agilité organisationnelle en Côte d’Ivoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence sur les Normes, Comportements &amp; Enjeux de Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, CERDP, GRM, Jun 2025, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05447474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement du Maroc sur la voie d'une souveraineté énergétique partagée. Analyse des logiques d'innovation sectorielle et du leader Afriquia SMDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essabti Hicham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ATLAS AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia, Université de La Rochelle, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing Gen Z expectations at work is challenging, but we can do it ! HRM best practices on sustainability from Italy, Ivory Coast and Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanzeleo Alfred Yeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence sur les Normes, Comportements &amp; Enjeux de Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, CERDP, GRM, Jun 2025, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05447479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Satisfaction Orientation and Fair leadership in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hojaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BARCELONE, Oct 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Guanxi Networks in Shaping Sustainable Entrepreneurial Intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Stamenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence d'Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hem marrakech, May 2024, Marrackech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming more Agile in information technology teamwork, A critical challenge for a multinational enterprise overseas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohib Al Hatab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence d'Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, MARRAKECH, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanxi Networks and Entrepreneurial Intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Stamenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème congrès EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Milan, Jul 2024, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes entrepreneurs Africains ont-ils des pratiques d’entrepreneuriat responsable ? Un état préliminaire de la situation en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanzeleo Alfred Yeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence d'Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hem marrakech, May 2024, Marrachech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics between personal social network and the entrepreneurial ecosystem in the chinese context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Stamenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BARCELONE, Oct 2024, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best practices of responsible global leaders in the Fair trade sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEE DE RECHERCHE SUR LE LEADERSHIP RESPONSABLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRM IAE NICE; MANTIABA COULIBALY BALLET OLIVIER MALAFRONTE MARC VALAX, Sep 2024, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ética y Trato Justo de los Recursos Humanos en el Mundial de Futbol en Catar en 2022, en la Copa Africana de Naciones de Abiyan en 2023 y en los Juegos Olimpicos de Paris de 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congreso Internacional de Ciencias Administrativas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAM Mexico DF, Oct 2024, Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreuneurial Ecosystem and Guanxi networks : Key drivers of Sustainable Entrepreneurial Intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Stamenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème conférence IECER,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck Institute for innovation, Sep 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUEL SENS FAUT-IL DONNER A LA COMMUNICATION RSE AUPRES DES SALARIES DANS LE CONTEXTE AFRICAIN ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanzeleo Alfred Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atlas afmi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iae bordeaux, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">conducting an auto-ethnographic study in your company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL SEMINAR BUSINESS SCIENCE INSTITUTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BSI, Sep 2023, Luxembourg City, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRATIQUES DE COMMUNICATION INTERNE RSE DANS LE CONTEXTE IVOIRIEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanzeleo Alfred Yeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2023 CONGRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, AJACCIO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04287116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVESTING IN ITALY: HARNESSING THE POWER OF GENERATION Z FOR BUSINESS SUCCESS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atlas afmi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iae bordeaux, Jul 2023, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des approches RH dans la conduite du changement et de la capacité de transformation selon une logique de fusion d’équipes de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Al Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sacepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2023 CONGRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, AJACCIO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04287136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cacao durable en débat? Une étude des mobilisations des acteurs du Sud et du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fair Trade International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Leeds, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dilemmes éthiques et du consentement dans les recherches qualitatives à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2023 CONGRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE DE CORSE, Oct 2023, AJACCIO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04287109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation du tribunal de commerce de Cotonou et accessibilité pour tous, gage de performance globale de la justice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulriche Fiacre Aihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atlas afmi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iae bordeaux, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISING TO THE TOP: Empowering Generation Z to Achieve Career Success.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2023 CONGRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE DE CORSE, Oct 2023, AJACCIO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04287126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démission silencieuse dans le contexte hospitalier : Encrage théorique et implications pratiques sur le lieu du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Boukhatem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ajaccio - Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04338852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digitalisation des RH et ses conséquences dans la lutte contrela corruption en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022 33ème congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium GRH en PME - Hommage au Professeur Mahé de Boislandelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Adla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gallego-Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022 33ème Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du réchauffement climatique sur les filières de produits équitables et les communautés de producteurs : cas du cacao durable en Côte d’Ivoire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASC (International Association for the Study of the Commons) « (Re)centrer les communs en Afrique autour des territoires et cultures des communautés locales » (Gestion des communs et enjeux du développement durable pour l’Afrique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03889308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESPONSIBLE LEADERS AND HRM CHALLENGES IN AN EXTREME CONTEXT IN IRAQ NOWADAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Fares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRh 2022 33ème congrès Enjeux de sociétés eyt GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasta, the typical informal network style pervasive in MENA region : towards understanding its factors and considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022 33ème Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réalités plurielles de la GRH dans les mondes différents à l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saint-Onge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022 33ème congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PERCEPTION D’UN NON-PILOTAGE DE LA PERFORMANCE INDIVIDUELLE DANS UNE ADMINISTRATION AFRICAINE Analyse du sentiment d’injustice organisationnelle au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022 33ème CONGRES Enjeux de soiété et GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment innover dans le télétravail ? Ce que nous apprennent les salariés qui travaillent avec ou après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand La Frugalité dans les Pays Du Sud est exemplaire : Le Cas Des Opérateurs Aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles contraintes du crédit social en Chine et ses conséquences en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and collective factors of co-option in emerging countries: Towards a model of Wasta theoretical framework and current habits in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès AGRH. Vers une approche inclusive de la GRH?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURE AND PURPOSE OF COMPETENT MANAGEMENT IN MENA COUNTRIES: WASTA AS A DETERMINANT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème congrès de l’AGRH. MUTATIONS DE L'ENVIRONNEMENT, MUTATIONS DES ORGANISATIONS, MUTATIONS DE LA GRH ? Paris 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques de conflit de pouvoir dans le management des établissements de santé face aux défis de la salutogénèse et du parcours patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Al Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un Développement Industriel Inclusif de l'Afrique. Place à L'Afro-Optimisme en GIRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce équitable : un moyen d’intégration et de valorisation du travail de migrants, Workshop ‘Patrimoine, Migration et Développement Durable dans le Sud tunisien et en Méditerranée’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Righi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFAXFORWARD- Projet européen H2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Sud-Est, Feb 2021, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and purpose of competent management in MENA Countries, wasta as a determinant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">agrh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Des Pratiques d'Empowerment des Communautés de Riverains au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual And Collective Factors Of Co-Option In Emerging Countries: Towards A Model Of Wasta Theoretical Framework And Current Habits In The Middle East ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model for Wasta in Human Resources Management in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th EIASM Workshop on Strategic Human Resource Management.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Down in the deviant Mind: Entrepreneurs Managing Emotions Linked to Legitimacy Lie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Baccouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation des règles et des styles de management pour une meilleure gestion des compétences collectives. Le cas de McDonald's France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès de l’AGRH. La GRH peut-elle sauver le travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation organisationnelle au sein des établissements de santé: optimisation du parcours patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Al Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Herman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème congrès de l’AGRH, La GRH peut-elle sauver le travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How teamwork leaders could cope with the acceleration of internationalization? An exploratory analysis in micromultinationals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas AFMI 2019 - Le national face au global : Nouvelles perspectives pour le Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WASTA and the perception of inequity in the Arab Middle Eastern public sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EURAM Conference. Exploring the Future of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors and impact of WASTA on HRM Practices in Jordan: contributions to theory building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès de l’AGRH. La GRH peut-elle sauver le travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Bordeaux et Kedge Business School, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Change: Alignment And Organisational Development in a French Hospital using Collective Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Al Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Herman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WINIR Conference 2019. Institutions for inclusive societies, global &amp; comparative perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants connectés en Europe versus les migrants séparés au Qatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès AGRH. Expérimentations locales, contextualisation des solutions : Pour aligner une GRH avec la métamorphose des organisations, symposium 4 : Population au travail en crise, le cas des migrants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02036050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decisive role of cognition in developing performing adaptive global leaders: an analysis of top executives' international assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mongereau-Berthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès AGRH. Expérimentations locales, contextualisation des solutions : Pour aligner une GRH avec la métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02034644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la GSRH dans l'alignement stratégique des établissements de santé: Cas du parcours patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Al Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès AGRH. Expérimentations locales, contextualisation des solutions : Pour aligner une GRH avec la métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization of wasta and main consequences on HRM in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès AGRH. Expérimentations locales, contextualisation des solutions : Pour aligner une GRH avec la métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02035475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités internationales des entreprises et des ressources humaines : analyse des formes alternatives de mobilités pour gérer discrétionnairement l'adaptabilité des managers et des leaders globaux en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02037834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diaspora : une construction stratégique au service de la conduite des organisations et des RH internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès AGRH, symposium 8 Diaspora et transnationalisation : des ressources alternatives dans le management international des RH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02039259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best practises of performing global executives: a cognitive analysis of international experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mongereau-Berthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème congrés de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02038314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système public spécifique de gestion de la carrière scientifique de l’enseignant-chercheur (EC) gabonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Mavioga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque de l’Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux diasporas en Asie : un mode de réduction des distances culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Rencontres internationales de la diversité (RID) 2017 - Colloque international et transdisciplinaire Regards internationaux sur l’inclusion et les diversités en milieux de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval, Oct 2017, Québec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la « flexpatriation » au management des équipes à distance, enjeux et approche prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès AGRH "Retour vers le futur pour l’AGRH", Strasbourg, 19-21 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Differences Towards Business Ethics - Implications for European and American Investors in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes rencontres EUROASIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Yokohama, Japan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping With Differences Among Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for student and staff mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Fluminense - Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ENVERS DU DÉCOR À L'INTERNATIONAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audit Social et Management Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Zadar, Croatie. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staffing The Global Organization & Hybridation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEA - International Mobilities from Brazil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, USP - Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and Innovation process in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsible Research &amp; Innovation in the European Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, COEIC/AEIC Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dissonances dans l'adaptation de la RSE au niveau local en Amérique Latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3éme Conférence ATLAS/AFMI " Ancrages culturels et dynamiques du management international " coordonné par JP. Dupuy (à paraitre).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des talents indiens expatriés et impatriés dans des grands groupes du CAC 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées franco-indiennes pluridisciplinaires de Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GETTING TO BEST MULTINATIONALS STRATEGY IN ASIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th international Euro-Asia Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Italy. pp.120-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAVING HUMAN RESOURCES IN TODAYS GLOBAL ECONOMY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference of French &amp; Hungarian Chamber of Commerce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Budapest, Hungary. pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Management & ERP Teamwork in a boundaryless organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sao Paulo, Brazil. pp.40-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tensions dans la relation d'emploi des cadres logistiques seniors face au culte de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes rencontres internationales de la diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Maroc. pp.34-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des valeurs culturelles des coopératives espagnoles en Amérique latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Management des Pays d'Expression Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Lisbonne, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le difficile engagement et ancrage culturel des coopératives espagnoles sur le marché latino-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième conférence annuelle d'ATLAS/AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ethical Responsibility Perspective on the McDonaldization of the Workforce in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Euro-Asia Research Conference - Global Networking and its Implications for Euro-Asia Business Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prospects for a Global Diversity Management Convergence in Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fronteiras e diversidades culturais no seculo XXI desafios para o Reconnheincimento no Estado Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités des coopératives basques et mondialisation. Diffusion juridique et adaptation des valeurs à l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Université de Printemps de l'Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir de négociation des jeunes talents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Humanisme et gestion : la guerre des talents aura-t-elle lieu ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novation de contrat, RSE et qualité de vie au travail : entre questionnements éthiques et logique économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77ème congrès ACFAS : la RSE et la question de la souffrance au travail ?, Association Francophone pour le Savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ottawa, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche par le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Diversité : question pour les Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation des contrats ou RSE ? Le dilemme actuel des DIRH en Amérique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vième Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie contrôlée et compétences collectives en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PME du congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des nouvelles missions du service RH : permettre à des gens ordinaires d'avoir des mobilités extraordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau travail, nouveaux emplois et nouvelles carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des conflits de rôles des jeunes vendeurs en Amérique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche sur la vente : vente, écoute et relation client</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches volontaires de diversité ethnique en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Internationales de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la diversité ethnique en multinationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répondre aux attentes de la Génération Z : leçons de la filiale italienne d’une entreprise américaine,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Franck Duquesnois, Emmanuelle Sauvage et Johannes Schaaper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management international à l’épreuve des transitions environnementales, sociales et digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 12, Vuibert, pp.183-196, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication RSE des employeurs auprès des salariés dans le contexte africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanzeleo Alfred Yeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonné par Franck Duquesnois, Emmanuelle Sauvage et Johannes Schaaper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management international à l’épreuve des transitions environnementales, sociales et digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 6, Vuibert, pp.89-100, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des récits de vie sur les logiques de management désenchanté et dégradé dans la fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré, H. Chalaye, M-N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management désenchanté erreurs, et bullshit en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 6, EMS, pp.105-120, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPITRE 6. DES RÉCITS DE VIE SUR LES LOGIQUES DE MANAGEMENT DÉSENCHANTÉ ET DÉGRADÉ DANS LA FONCTION PUBLIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">édition EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management désenchanté: Erreurs, échecs et bullshit en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, édition EMS, 2025, 978-2-37687-948-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du sentiment d’injustice organisationnelle dans une Administration au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NADINE TOURNOIS; PHILIPPE VERY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international, résilience et éthique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITION VUIBERT, pp.257-276, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation du tribunal de commerce de Cotonou et accessibilité pour tous, gage de performance globale de la justice ?, in L’Afrique en transformation: Enjeux et défis du management durable en contextes de crises, Direction E. Kamdem | S. M. Apitsa, EMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiacre Aihou Ulriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en transformation: Enjeux et défis du management durable en contextes de crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2024, EMS Management et Société, 978-2-37687-935-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et efficacité énergétique d’un leader engagé en Afrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brou Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRANCOISE CHEVALIER OLIVIER GUILLET GWENAELLE POILPOT ROCABOY MARC VALAX. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEVELOPEMENT DURABLE ET RESSOURCES HUMAINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.97 - 106, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualification juridique de la certification Fairtrade et ses logiques d’engagement dans des coopératives de producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Latina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEX SOCIETE UNIVERSITE COTE D AZUR MOHAMED AROURI AUDE DEVILLE MATHIAS LATINA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDITION TRANSDICIPLINAIRE DU LEX SOCIETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation du Tribunal de Commerce de Cotonou et Accessibilité pour tous : gage de performance globale de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiacre Aihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMMANUEL KAMDEM; SUZANNE APTIZA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en transformation. Enjeux et défis du management durable en contextes de crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITION EMS, pp.245 - 258, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques d’inclusion dans le secteur du commerce équitable avec Malongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en marketing durable, Une vision renouvelée des approches et pratiques du marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceux qui ne bougent pas ne sentent pas leurs chaines !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kalika, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'humaniste passionnée par le terrain. Hommage au Professeur Françoise Chevalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection BSI, Edition EMS, Chapitre 28, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une haute performance des RH en PME internationales selon trois facteurs clés de succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des ressources humaines en PME. Analyse stratégique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques managériales et nouvelles configurations du marché du travail en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marchés et expression dans la dynamique de l’interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses universitaires de la méditerranée, 2021, 978-2-36781-374-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Differences Towards Business Ethics - Implications for European and American Investors in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in ZOLIN, M.B., ANDREOSSO-O’CALLAGHAN B. &amp; JAUSSAUD J. (Ed),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Change in Asia, Implication for corporate strategy and social responsability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.171-191, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis d’une recherche-action envers des cadres seniors : application à la gestion des contrats de travail expatriés requalifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Dupuis, J.-P., Lemaire J.-P. &amp; Milliot E. (Coord),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancrages culturels dans un monde en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-156, 2016, Collection Recherche, 978-2-311-40356-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia McDougall et Benjamin Oviatt : l’émergence des entreprises nées globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Wil Harzing : les modes de contrôle dans les relations siège-filiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de diffusion internationale de la culture d'un groupe coopératif dans ses filiales latino-américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management international à l'écoute du local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, pp.207-227, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vertu des consultants : spécificités et ambivalences de la fonction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PERETTI, J.-M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous vertueux !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, 2010, 978-2-212-54637-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des cadres et les modes d'internationalisation des PME. Compétences attendues et obstacles internes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. LOUART, M.-A. VILETTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La GRH dans les PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.50-68, 2010, Recherche (AGRH), 978-2-7117-6888-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement Durable et Ressources Humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ems, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement Durable et Ressources Humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition EMS, pp.176, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques d’inclusion dans le secteur du commerce équitable : le cas de Malongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Edition, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERP Implementation and Mimetic Behaviros: A Relational Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-C. Pupion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valax" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaussaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hojaili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Salloum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2025.10065197" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabee Fares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-d4g0-52nf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Latina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784904v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Kazma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-eckf-1hw9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Boukhatem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.049.0052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Denis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Beddi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-12-2019-0395" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-87LFD86W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Alsarhan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMEFM-02-2019-0072" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559361v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa'Ad Ali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tie.22186" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02028486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Levet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.182.0009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415303v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rive" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01240145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie  Claude Miremont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.152.0015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Puyo Arluciaga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432228v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chabanne-Rive" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446432v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cambria" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446410v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohib Al Hatab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446420v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essabti Hicham" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rizzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mehri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouanzeleo Alfred Yeo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Stamenovic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785107v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785057v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785033v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785007v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785098v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239381v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Al Hachem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sacepe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ouattara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389775v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287109v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208381v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulriche Fiacre Aihou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Duport" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889308v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892802v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892893v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Adla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gallego-Roquelaure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Vilette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892873v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892885v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Major" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saint-Onge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892797v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Coulibaly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548529v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548525v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140464v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335976v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548534v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548521v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550173v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Righi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548536v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548527v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548532v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948625v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548518v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Baccouche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02972892v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jaafari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161198v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02371338v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Herman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171350v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383417v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02358140v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02034644v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mongereau-Berthelet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02036050v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924014v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02035475v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02037834v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02039259v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02038314v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Mavioga" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02042521v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314182v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00988495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871592v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871645v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871591v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871586v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Puyo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rive" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871582v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816040v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816030v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871590v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871588v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816019v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00988494v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00988491v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432059v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432060v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432056v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Puyo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430731v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430732v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430736v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430738v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430737v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430735v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430733v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430734v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446393v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446369v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356766v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04999630v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Aihou Ulriche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784861v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brou Emmanuel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784943v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Aihou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239355v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389768v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892727v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548513v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571217v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571380v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311403565-ancrages-culturels-dans-un-monde-en-mutation" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075670v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075673v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871643v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432297v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fouquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432296v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784820v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Poilpot-Rocaboy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784783v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892896v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432262v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-C. Pupion" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valax" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaussaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hojaili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Salloum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2025.10065197" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Kazma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-eckf-1hw9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabee Fares" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-d4g0-52nf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Latina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Boukhatem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.049.0052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Beddi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-12-2019-0395" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-87LFD86W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Alsarhan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMEFM-02-2019-0072" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559361v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa'Ad Ali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tie.22186" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02028486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Levet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.182.0009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415303v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rive" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01240145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie  Claude Miremont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.152.0015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Puyo Arluciaga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432228v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chabanne-Rive" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355884v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446432v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cambria" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446410v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohib Al Hatab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446420v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essabti Hicham" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rizzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mehri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouanzeleo Alfred Yeo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785044v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785057v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Stamenovic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785073v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785007v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ouattara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chevalier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287116v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287136v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Al Hachem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sacepe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389775v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287109v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208381v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulriche Fiacre Aihou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Duport" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892802v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Adla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gallego-Roquelaure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Vilette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889308v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892794v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892873v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892885v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Major" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saint-Onge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892797v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Coulibaly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548521v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548534v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140464v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335976v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548525v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550173v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Righi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548527v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548532v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948625v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548518v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Baccouche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02972892v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jaafari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02371338v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Herman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161198v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171350v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383417v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02358140v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02036050v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02034644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mongereau-Berthelet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924014v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02035475v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02037834v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02039259v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02038314v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Mavioga" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02042521v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314182v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00988495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871592v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Puyo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rive" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871591v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871645v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871582v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816040v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816030v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871590v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871588v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816019v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00988494v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00988491v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432059v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432060v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432056v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Puyo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430738v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430737v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430731v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430736v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430735v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430733v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430734v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446393v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446369v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356766v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784861v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04999630v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Aihou Ulriche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brou Emmanuel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784943v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Aihou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389768v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239355v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892727v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548513v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571217v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571380v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311403565-ancrages-culturels-dans-un-monde-en-mutation" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075670v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871643v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432297v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fouquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432296v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784820v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Poilpot-Rocaboy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784783v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892896v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432262v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-C. Pupion" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>