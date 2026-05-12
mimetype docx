--- v1 (2026-04-18)
+++ v2 (2026-05-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc VALAX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa as a Proactive Innovator and Architect of Its Own Development,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés. « La qualité empêchée est-elle devenue une source de désengagement ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aggoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enes Akdag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Amaazoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ataman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (1), pp.171-246. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.233.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion dei ressorsas umanas, es umanas qu’avètz dich ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ABC del saber : ni rire ni plorar, comprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.58-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair leadership and job satisfaction: insights from SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hojaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2025.10065197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study of unethical earnings management behaviors in Gulf Corporation Council (GCC) listed firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badih Kazma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (5), pp.134-148. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-eckf-1hw9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the primary responsibilities of team leaders in extreme Iraqi Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (5), pp.122-133. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-d4g0-52nf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualification juridique de la certification Fairtrade et ses logiques d’engagement dans des coopératives de producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Latina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lexsociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Revue LexSociété</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualification juridique de la certification Fairtrade et ses logiques d’engagement dans des coopératives de producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Latina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lexsociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04839351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques actuelles de démission silencieuse des infirmiers Marocains : quels défis pour une nouvelle proposition de valeur envers ces professionnels de santé?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Boukhatem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 51 (3), pp.119-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIEUX GERER L’APRÈS BURNOUT DES MANAGERS Les apports de l’autoethnographie pour vaincre un tabou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Leung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS OF THE PRIMARY RESPONSIBILITIES OF TEAM LEADERS IN EXTREME IRAQI CONTEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Fares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04287097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of unethical management behaviors in Gulf Corporation Council (GCC) listed firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badih Kazma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible leaders and hrm challenges in an extreme context in Iraq nowadays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Fares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of expatriates’ adjustment in a world-leading airline facing unethical middle management behaviors challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale, un levier d’apprentissage intergénérationnel : le cas de la branche SNCF Réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (49), pp.52-76. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.049.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IMMOBILIER A MONACO SE REINVENTE, VIVE LES NOUVEAUX RITES, VIVE LE METAVERSE !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03922886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can family firms cope with growth? Contribution to accelerationism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (6), pp.1188-1204. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JOCM-12-2019-0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EMPOWERMENT COMMUNAUTAIRE AU SERVICE DE QUOI ? Analyse du cas des Alpes Maritimes sinistrées après la tempête ALEX d’octobre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization of wasta and its main consequences on human resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Islamic and Middle Eastern Finance and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMEFM-02-2019-0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivre dans le secteur aérien par le low tech et la frugalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization of wasta and its main consequences on human resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Islamic and Middle Eastern Finance and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMEFM-02-2019-0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gender on use of wasta among human resources management practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa'Ad Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Weir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thunderbird International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (2), pp.131-143. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tie.22186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Expérimentations locales et contextualisation des solutions en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Meilleurs papiers du 29e Congrès de l’AGRH à Lyon (29 au 31 octobre 2018), 2018/2 (27), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.182.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02028486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de contrôle interactif des filiales internationales - Quand le coopérativisme devient subordination à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (256), pp.139-158. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01415303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UN LEADERSHIP PARTAGÉ À L’HÔPITAL POUR UNE GRH PLUS ÉTHIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie  Claude Miremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (15), pp.15-35. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.152.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond McDonald's CSR Perspective in China : Report on Damaged Reputation of Employment from Case Study Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special issue CSR in Asia, pp.45-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00815816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture éthique de la séquestration des entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Puyo Arluciaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise Ethique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoyo a los pymes francesas. Programa de solidaridad de empresas del grupo Total</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista PYME AH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche prospective de l'innovation sociale et manageriale à Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.112-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse prospective des pratiques de RH à Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.61-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique du management à Cuba. Un pays en transition, des conceptions nouvelles, des comportements incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30, pp.30-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coalescence de rôles dans la relation d'emploi jeune cadre - dirigeant en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31-32-33, pp.145-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los inicios de la transicion oragnizacional en Cuba : hacia el empowerment de los asalariados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cuestiones Sociales y Económicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition de mise en place d'une politique volontariste de diversité ethnique. Regards critique sur le cas de l'Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.392-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le contrat local dépasse la valeur morale : le cas de la gestion de la mobilité des jeunes cadres en Amérique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale sur le travail et la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de gerentes y las modalidades de internacionalizacion de las PYME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cuestiones Sociales y Económicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.115-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la Gestion des risques humains dans la cybersécurité à l'ère de l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM Normandie, IAE Caen, Oct 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives de commerce équitable face au défi de l’agilité organisationnelle en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Normes, Comportements &amp; Enjeux de Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR Lex-Société-GRM, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05409109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Recrutement international des infirmiers : Quand le droit à la mobilité professionnelle compromet la stabilité des systèmes de santé locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Boukhatem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque AIRMAP - Le management public responsable et intégré : entre tradition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Versailles - Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE POUVOIR DES INTERIMAIRES DANS LA SUISSE DU PLEIN EMPLOI. Les défis de la fidélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Cambria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM Normandie, IAE Caen, Oct 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming more agile in IT teamwork, a critical challenge for Auchan Retail Group in Russia Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohib Al Hatab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ATLAS AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia, Université de La Rochelle, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives de commerce équitable face au défi de l’agilité organisationnelle en Côte d’Ivoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence sur les Normes, Comportements &amp; Enjeux de Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, CERDP, GRM, Jun 2025, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05447474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement du Maroc sur la voie d'une souveraineté énergétique partagée. Analyse des logiques d'innovation sectorielle et du leader Afriquia SMDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essabti Hicham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ATLAS AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia, Université de La Rochelle, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing Gen Z expectations at work is challenging, but we can do it ! HRM best practices on sustainability from Italy, Ivory Coast and Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanzeleo Alfred Yeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence sur les Normes, Comportements &amp; Enjeux de Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, CERDP, GRM, Jun 2025, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05447479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Satisfaction Orientation and Fair leadership in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hojaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BARCELONE, Oct 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Guanxi Networks in Shaping Sustainable Entrepreneurial Intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Stamenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence d'Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hem marrakech, May 2024, Marrackech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming more Agile in information technology teamwork, A critical challenge for a multinational enterprise overseas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohib Al Hatab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence d'Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, MARRAKECH, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanxi Networks and Entrepreneurial Intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Stamenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème congrès EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Milan, Jul 2024, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes entrepreneurs Africains ont-ils des pratiques d’entrepreneuriat responsable ? Un état préliminaire de la situation en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanzeleo Alfred Yeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence d'Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hem marrakech, May 2024, Marrachech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics between personal social network and the entrepreneurial ecosystem in the chinese context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Stamenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BARCELONE, Oct 2024, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best practices of responsible global leaders in the Fair trade sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEE DE RECHERCHE SUR LE LEADERSHIP RESPONSABLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRM IAE NICE; MANTIABA COULIBALY BALLET OLIVIER MALAFRONTE MARC VALAX, Sep 2024, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ética y Trato Justo de los Recursos Humanos en el Mundial de Futbol en Catar en 2022, en la Copa Africana de Naciones de Abiyan en 2023 y en los Juegos Olimpicos de Paris de 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congreso Internacional de Ciencias Administrativas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAM Mexico DF, Oct 2024, Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreuneurial Ecosystem and Guanxi networks : Key drivers of Sustainable Entrepreneurial Intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Stamenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème conférence IECER,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck Institute for innovation, Sep 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUEL SENS FAUT-IL DONNER A LA COMMUNICATION RSE AUPRES DES SALARIES DANS LE CONTEXTE AFRICAIN ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanzeleo Alfred Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atlas afmi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iae bordeaux, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">conducting an auto-ethnographic study in your company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL SEMINAR BUSINESS SCIENCE INSTITUTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BSI, Sep 2023, Luxembourg City, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRATIQUES DE COMMUNICATION INTERNE RSE DANS LE CONTEXTE IVOIRIEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanzeleo Alfred Yeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2023 CONGRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, AJACCIO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04287116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVESTING IN ITALY: HARNESSING THE POWER OF GENERATION Z FOR BUSINESS SUCCESS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atlas afmi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iae bordeaux, Jul 2023, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des approches RH dans la conduite du changement et de la capacité de transformation selon une logique de fusion d’équipes de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Al Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sacepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2023 CONGRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, AJACCIO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04287136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cacao durable en débat? Une étude des mobilisations des acteurs du Sud et du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fair Trade International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Leeds, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dilemmes éthiques et du consentement dans les recherches qualitatives à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2023 CONGRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE DE CORSE, Oct 2023, AJACCIO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04287109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation du tribunal de commerce de Cotonou et accessibilité pour tous, gage de performance globale de la justice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulriche Fiacre Aihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atlas afmi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iae bordeaux, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISING TO THE TOP: Empowering Generation Z to Achieve Career Success.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2023 CONGRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE DE CORSE, Oct 2023, AJACCIO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04287126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démission silencieuse dans le contexte hospitalier : Encrage théorique et implications pratiques sur le lieu du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Boukhatem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ajaccio - Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04338852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digitalisation des RH et ses conséquences dans la lutte contrela corruption en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022 33ème congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium GRH en PME - Hommage au Professeur Mahé de Boislandelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Adla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gallego-Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022 33ème Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du réchauffement climatique sur les filières de produits équitables et les communautés de producteurs : cas du cacao durable en Côte d’Ivoire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASC (International Association for the Study of the Commons) « (Re)centrer les communs en Afrique autour des territoires et cultures des communautés locales » (Gestion des communs et enjeux du développement durable pour l’Afrique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03889308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESPONSIBLE LEADERS AND HRM CHALLENGES IN AN EXTREME CONTEXT IN IRAQ NOWADAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Fares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRh 2022 33ème congrès Enjeux de sociétés eyt GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasta, the typical informal network style pervasive in MENA region : towards understanding its factors and considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022 33ème Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réalités plurielles de la GRH dans les mondes différents à l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saint-Onge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022 33ème congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PERCEPTION D’UN NON-PILOTAGE DE LA PERFORMANCE INDIVIDUELLE DANS UNE ADMINISTRATION AFRICAINE Analyse du sentiment d’injustice organisationnelle au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022 33ème CONGRES Enjeux de soiété et GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment innover dans le télétravail ? Ce que nous apprennent les salariés qui travaillent avec ou après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand La Frugalité dans les Pays Du Sud est exemplaire : Le Cas Des Opérateurs Aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles contraintes du crédit social en Chine et ses conséquences en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and collective factors of co-option in emerging countries: Towards a model of Wasta theoretical framework and current habits in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès AGRH. Vers une approche inclusive de la GRH?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURE AND PURPOSE OF COMPETENT MANAGEMENT IN MENA COUNTRIES: WASTA AS A DETERMINANT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème congrès de l’AGRH. MUTATIONS DE L'ENVIRONNEMENT, MUTATIONS DES ORGANISATIONS, MUTATIONS DE LA GRH ? Paris 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques de conflit de pouvoir dans le management des établissements de santé face aux défis de la salutogénèse et du parcours patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Al Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un Développement Industriel Inclusif de l'Afrique. Place à L'Afro-Optimisme en GIRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce équitable : un moyen d’intégration et de valorisation du travail de migrants, Workshop ‘Patrimoine, Migration et Développement Durable dans le Sud tunisien et en Méditerranée’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Righi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFAXFORWARD- Projet européen H2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Sud-Est, Feb 2021, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and purpose of competent management in MENA Countries, wasta as a determinant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">agrh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Des Pratiques d'Empowerment des Communautés de Riverains au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual And Collective Factors Of Co-Option In Emerging Countries: Towards A Model Of Wasta Theoretical Framework And Current Habits In The Middle East ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model for Wasta in Human Resources Management in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th EIASM Workshop on Strategic Human Resource Management.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Down in the deviant Mind: Entrepreneurs Managing Emotions Linked to Legitimacy Lie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Baccouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation des règles et des styles de management pour une meilleure gestion des compétences collectives. Le cas de McDonald's France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès de l’AGRH. La GRH peut-elle sauver le travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation organisationnelle au sein des établissements de santé: optimisation du parcours patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Al Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Herman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème congrès de l’AGRH, La GRH peut-elle sauver le travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How teamwork leaders could cope with the acceleration of internationalization? An exploratory analysis in micromultinationals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas AFMI 2019 - Le national face au global : Nouvelles perspectives pour le Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WASTA and the perception of inequity in the Arab Middle Eastern public sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EURAM Conference. Exploring the Future of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors and impact of WASTA on HRM Practices in Jordan: contributions to theory building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès de l’AGRH. La GRH peut-elle sauver le travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Bordeaux et Kedge Business School, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Change: Alignment And Organisational Development in a French Hospital using Collective Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Al Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Herman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WINIR Conference 2019. Institutions for inclusive societies, global &amp; comparative perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants connectés en Europe versus les migrants séparés au Qatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès AGRH. Expérimentations locales, contextualisation des solutions : Pour aligner une GRH avec la métamorphose des organisations, symposium 4 : Population au travail en crise, le cas des migrants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02036050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decisive role of cognition in developing performing adaptive global leaders: an analysis of top executives' international assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mongereau-Berthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès AGRH. Expérimentations locales, contextualisation des solutions : Pour aligner une GRH avec la métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02034644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la GSRH dans l'alignement stratégique des établissements de santé: Cas du parcours patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Al Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès AGRH. Expérimentations locales, contextualisation des solutions : Pour aligner une GRH avec la métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization of wasta and main consequences on HRM in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès AGRH. Expérimentations locales, contextualisation des solutions : Pour aligner une GRH avec la métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02035475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités internationales des entreprises et des ressources humaines : analyse des formes alternatives de mobilités pour gérer discrétionnairement l'adaptabilité des managers et des leaders globaux en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02037834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diaspora : une construction stratégique au service de la conduite des organisations et des RH internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès AGRH, symposium 8 Diaspora et transnationalisation : des ressources alternatives dans le management international des RH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02039259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best practises of performing global executives: a cognitive analysis of international experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mongereau-Berthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème congrés de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02038314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système public spécifique de gestion de la carrière scientifique de l’enseignant-chercheur (EC) gabonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Mavioga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque de l’Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux diasporas en Asie : un mode de réduction des distances culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Rencontres internationales de la diversité (RID) 2017 - Colloque international et transdisciplinaire Regards internationaux sur l’inclusion et les diversités en milieux de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval, Oct 2017, Québec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la « flexpatriation » au management des équipes à distance, enjeux et approche prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès AGRH "Retour vers le futur pour l’AGRH", Strasbourg, 19-21 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Differences Towards Business Ethics - Implications for European and American Investors in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes rencontres EUROASIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Yokohama, Japan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping With Differences Among Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for student and staff mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Fluminense - Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ENVERS DU DÉCOR À L'INTERNATIONAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audit Social et Management Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Zadar, Croatie. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staffing The Global Organization & Hybridation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEA - International Mobilities from Brazil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, USP - Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and Innovation process in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsible Research &amp; Innovation in the European Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, COEIC/AEIC Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dissonances dans l'adaptation de la RSE au niveau local en Amérique Latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3éme Conférence ATLAS/AFMI " Ancrages culturels et dynamiques du management international " coordonné par JP. Dupuy (à paraitre).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des talents indiens expatriés et impatriés dans des grands groupes du CAC 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées franco-indiennes pluridisciplinaires de Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GETTING TO BEST MULTINATIONALS STRATEGY IN ASIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th international Euro-Asia Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Italy. pp.120-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAVING HUMAN RESOURCES IN TODAYS GLOBAL ECONOMY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference of French &amp; Hungarian Chamber of Commerce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Budapest, Hungary. pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Management & ERP Teamwork in a boundaryless organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sao Paulo, Brazil. pp.40-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tensions dans la relation d'emploi des cadres logistiques seniors face au culte de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes rencontres internationales de la diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Maroc. pp.34-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des valeurs culturelles des coopératives espagnoles en Amérique latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Management des Pays d'Expression Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Lisbonne, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le difficile engagement et ancrage culturel des coopératives espagnoles sur le marché latino-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième conférence annuelle d'ATLAS/AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ethical Responsibility Perspective on the McDonaldization of the Workforce in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Euro-Asia Research Conference - Global Networking and its Implications for Euro-Asia Business Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prospects for a Global Diversity Management Convergence in Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fronteiras e diversidades culturais no seculo XXI desafios para o Reconnheincimento no Estado Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités des coopératives basques et mondialisation. Diffusion juridique et adaptation des valeurs à l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Université de Printemps de l'Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir de négociation des jeunes talents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Humanisme et gestion : la guerre des talents aura-t-elle lieu ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novation de contrat, RSE et qualité de vie au travail : entre questionnements éthiques et logique économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77ème congrès ACFAS : la RSE et la question de la souffrance au travail ?, Association Francophone pour le Savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ottawa, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche par le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Diversité : question pour les Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation des contrats ou RSE ? Le dilemme actuel des DIRH en Amérique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vième Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie contrôlée et compétences collectives en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PME du congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des nouvelles missions du service RH : permettre à des gens ordinaires d'avoir des mobilités extraordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau travail, nouveaux emplois et nouvelles carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des conflits de rôles des jeunes vendeurs en Amérique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche sur la vente : vente, écoute et relation client</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches volontaires de diversité ethnique en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Internationales de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la diversité ethnique en multinationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répondre aux attentes de la Génération Z : leçons de la filiale italienne d’une entreprise américaine,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Franck Duquesnois, Emmanuelle Sauvage et Johannes Schaaper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management international à l’épreuve des transitions environnementales, sociales et digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 12, Vuibert, pp.183-196, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication RSE des employeurs auprès des salariés dans le contexte africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanzeleo Alfred Yeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonné par Franck Duquesnois, Emmanuelle Sauvage et Johannes Schaaper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management international à l’épreuve des transitions environnementales, sociales et digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 6, Vuibert, pp.89-100, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des récits de vie sur les logiques de management désenchanté et dégradé dans la fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré, H. Chalaye, M-N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management désenchanté erreurs, et bullshit en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 6, EMS, pp.105-120, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPITRE 6. DES RÉCITS DE VIE SUR LES LOGIQUES DE MANAGEMENT DÉSENCHANTÉ ET DÉGRADÉ DANS LA FONCTION PUBLIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">édition EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management désenchanté: Erreurs, échecs et bullshit en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, édition EMS, 2025, 978-2-37687-948-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du sentiment d’injustice organisationnelle dans une Administration au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NADINE TOURNOIS; PHILIPPE VERY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international, résilience et éthique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITION VUIBERT, pp.257-276, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation du tribunal de commerce de Cotonou et accessibilité pour tous, gage de performance globale de la justice ?, in L’Afrique en transformation: Enjeux et défis du management durable en contextes de crises, Direction E. Kamdem | S. M. Apitsa, EMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiacre Aihou Ulriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en transformation: Enjeux et défis du management durable en contextes de crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2024, EMS Management et Société, 978-2-37687-935-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et efficacité énergétique d’un leader engagé en Afrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brou Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRANCOISE CHEVALIER OLIVIER GUILLET GWENAELLE POILPOT ROCABOY MARC VALAX. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEVELOPEMENT DURABLE ET RESSOURCES HUMAINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.97 - 106, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualification juridique de la certification Fairtrade et ses logiques d’engagement dans des coopératives de producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Latina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEX SOCIETE UNIVERSITE COTE D AZUR MOHAMED AROURI AUDE DEVILLE MATHIAS LATINA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDITION TRANSDICIPLINAIRE DU LEX SOCIETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation du Tribunal de Commerce de Cotonou et Accessibilité pour tous : gage de performance globale de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiacre Aihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMMANUEL KAMDEM; SUZANNE APTIZA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en transformation. Enjeux et défis du management durable en contextes de crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITION EMS, pp.245 - 258, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques d’inclusion dans le secteur du commerce équitable avec Malongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en marketing durable, Une vision renouvelée des approches et pratiques du marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceux qui ne bougent pas ne sentent pas leurs chaines !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kalika, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'humaniste passionnée par le terrain. Hommage au Professeur Françoise Chevalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection BSI, Edition EMS, Chapitre 28, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une haute performance des RH en PME internationales selon trois facteurs clés de succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des ressources humaines en PME. Analyse stratégique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques managériales et nouvelles configurations du marché du travail en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marchés et expression dans la dynamique de l’interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses universitaires de la méditerranée, 2021, 978-2-36781-374-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Differences Towards Business Ethics - Implications for European and American Investors in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in ZOLIN, M.B., ANDREOSSO-O’CALLAGHAN B. &amp; JAUSSAUD J. (Ed),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Change in Asia, Implication for corporate strategy and social responsability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.171-191, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis d’une recherche-action envers des cadres seniors : application à la gestion des contrats de travail expatriés requalifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Dupuis, J.-P., Lemaire J.-P. &amp; Milliot E. (Coord),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancrages culturels dans un monde en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-156, 2016, Collection Recherche, 978-2-311-40356-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia McDougall et Benjamin Oviatt : l’émergence des entreprises nées globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Wil Harzing : les modes de contrôle dans les relations siège-filiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de diffusion internationale de la culture d'un groupe coopératif dans ses filiales latino-américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management international à l'écoute du local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, pp.207-227, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vertu des consultants : spécificités et ambivalences de la fonction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PERETTI, J.-M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous vertueux !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, 2010, 978-2-212-54637-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des cadres et les modes d'internationalisation des PME. Compétences attendues et obstacles internes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. LOUART, M.-A. VILETTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La GRH dans les PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.50-68, 2010, Recherche (AGRH), 978-2-7117-6888-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement Durable et Ressources Humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ems, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement Durable et Ressources Humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition EMS, pp.176, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques d’inclusion dans le secteur du commerce équitable : le cas de Malongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Edition, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERP Implementation and Mimetic Behaviros: A Relational Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-C. Pupion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc VALAX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa as a Proactive Innovator and Architect of Its Own Development,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés. « La qualité empêchée est-elle devenue une source de désengagement ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aggoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enes Akdag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Amaazoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihat Ataman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (1), pp.171-246. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.233.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion dei ressorsas umanas, es umanas qu’avètz dich ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ABC del saber : ni rire ni plorar, comprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.58-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair leadership and job satisfaction: insights from SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hojaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2025.10065197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study of unethical earnings management behaviors in Gulf Corporation Council (GCC) listed firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badih Kazma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (5), pp.134-148. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-eckf-1hw9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the primary responsibilities of team leaders in extreme Iraqi Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (5), pp.122-133. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-d4g0-52nf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualification juridique de la certification Fairtrade et ses logiques d’engagement dans des coopératives de producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Latina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lexsociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Revue LexSociété</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualification juridique de la certification Fairtrade et ses logiques d’engagement dans des coopératives de producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Latina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lexsociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04839351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques actuelles de démission silencieuse des infirmiers Marocains : quels défis pour une nouvelle proposition de valeur envers ces professionnels de santé?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Boukhatem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 51 (3), pp.119-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIEUX GERER L’APRÈS BURNOUT DES MANAGERS Les apports de l’autoethnographie pour vaincre un tabou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Leung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS OF THE PRIMARY RESPONSIBILITIES OF TEAM LEADERS IN EXTREME IRAQI CONTEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Fares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04287097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of unethical management behaviors in Gulf Corporation Council (GCC) listed firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badih Kazma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of expatriates’ adjustment in a world-leading airline facing unethical middle management behaviors challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible leaders and hrm challenges in an extreme context in Iraq nowadays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Fares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale, un levier d’apprentissage intergénérationnel : le cas de la branche SNCF Réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (49), pp.52-76. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.049.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IMMOBILIER A MONACO SE REINVENTE, VIVE LES NOUVEAUX RITES, VIVE LE METAVERSE !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03922886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can family firms cope with growth? Contribution to accelerationism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (6), pp.1188-1204. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JOCM-12-2019-0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EMPOWERMENT COMMUNAUTAIRE AU SERVICE DE QUOI ? Analyse du cas des Alpes Maritimes sinistrées après la tempête ALEX d’octobre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivre dans le secteur aérien par le low tech et la frugalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization of wasta and its main consequences on human resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Islamic and Middle Eastern Finance and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IMEFM-02-2019-0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gender on use of wasta among human resources management practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa'Ad Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Weir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thunderbird International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (2), pp.131-143. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tie.22186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Expérimentations locales et contextualisation des solutions en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Meilleurs papiers du 29e Congrès de l’AGRH à Lyon (29 au 31 octobre 2018), 2018/2 (27), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.182.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02028486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de contrôle interactif des filiales internationales - Quand le coopérativisme devient subordination à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (256), pp.139-158. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01415303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UN LEADERSHIP PARTAGÉ À L’HÔPITAL POUR UNE GRH PLUS ÉTHIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie  Claude Miremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (15), pp.15-35. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.152.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond McDonald's CSR Perspective in China : Report on Damaged Reputation of Employment from Case Study Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special issue CSR in Asia, pp.45-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00815816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture éthique de la séquestration des entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Puyo Arluciaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise Ethique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoyo a los pymes francesas. Programa de solidaridad de empresas del grupo Total</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista PYME AH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche prospective de l'innovation sociale et manageriale à Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.112-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse prospective des pratiques de RH à Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.61-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique du management à Cuba. Un pays en transition, des conceptions nouvelles, des comportements incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30, pp.30-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition de mise en place d'une politique volontariste de diversité ethnique. Regards critique sur le cas de l'Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.392-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los inicios de la transicion oragnizacional en Cuba : hacia el empowerment de los asalariados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cuestiones Sociales y Económicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coalescence de rôles dans la relation d'emploi jeune cadre - dirigeant en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31-32-33, pp.145-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le contrat local dépasse la valeur morale : le cas de la gestion de la mobilité des jeunes cadres en Amérique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale sur le travail et la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de gerentes y las modalidades de internacionalizacion de las PYME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cuestiones Sociales y Económicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.115-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la Gestion des risques humains dans la cybersécurité à l'ère de l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM Normandie, IAE Caen, Oct 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives de commerce équitable face au défi de l’agilité organisationnelle en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Normes, Comportements &amp; Enjeux de Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR Lex-Société-GRM, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05409109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Recrutement international des infirmiers : Quand le droit à la mobilité professionnelle compromet la stabilité des systèmes de santé locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Boukhatem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque AIRMAP - Le management public responsable et intégré : entre tradition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Versailles - Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE POUVOIR DES INTERIMAIRES DANS LA SUISSE DU PLEIN EMPLOI. Les défis de la fidélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Cambria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM Normandie, IAE Caen, Oct 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming more agile in IT teamwork, a critical challenge for Auchan Retail Group in Russia Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohib Al Hatab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ATLAS AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia, Université de La Rochelle, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives de commerce équitable face au défi de l’agilité organisationnelle en Côte d’Ivoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence sur les Normes, Comportements &amp; Enjeux de Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, CERDP, GRM, Jun 2025, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05447474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing Gen Z expectations at work is challenging, but we can do it ! HRM best practices on sustainability from Italy, Ivory Coast and Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanzeleo Alfred Yeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence sur les Normes, Comportements &amp; Enjeux de Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, CERDP, GRM, Jun 2025, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05447479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement du Maroc sur la voie d'une souveraineté énergétique partagée. Analyse des logiques d'innovation sectorielle et du leader Afriquia SMDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essabti Hicham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ATLAS AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia, Université de La Rochelle, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Guanxi Networks in Shaping Sustainable Entrepreneurial Intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Stamenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence d'Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hem marrakech, May 2024, Marrackech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming more Agile in information technology teamwork, A critical challenge for a multinational enterprise overseas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohib Al Hatab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence d'Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, MARRAKECH, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Satisfaction Orientation and Fair leadership in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hojaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BARCELONE, Oct 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanxi Networks and Entrepreneurial Intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Stamenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème congrès EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Milan, Jul 2024, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes entrepreneurs Africains ont-ils des pratiques d’entrepreneuriat responsable ? Un état préliminaire de la situation en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanzeleo Alfred Yeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence d'Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hem marrakech, May 2024, Marrachech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best practices of responsible global leaders in the Fair trade sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEE DE RECHERCHE SUR LE LEADERSHIP RESPONSABLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRM IAE NICE; MANTIABA COULIBALY BALLET OLIVIER MALAFRONTE MARC VALAX, Sep 2024, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics between personal social network and the entrepreneurial ecosystem in the chinese context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Stamenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BARCELONE, Oct 2024, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreuneurial Ecosystem and Guanxi networks : Key drivers of Sustainable Entrepreneurial Intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Stamenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème conférence IECER,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck Institute for innovation, Sep 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ética y Trato Justo de los Recursos Humanos en el Mundial de Futbol en Catar en 2022, en la Copa Africana de Naciones de Abiyan en 2023 y en los Juegos Olimpicos de Paris de 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congreso Internacional de Ciencias Administrativas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAM Mexico DF, Oct 2024, Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">conducting an auto-ethnographic study in your company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL SEMINAR BUSINESS SCIENCE INSTITUTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BSI, Sep 2023, Luxembourg City, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRATIQUES DE COMMUNICATION INTERNE RSE DANS LE CONTEXTE IVOIRIEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanzeleo Alfred Yeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2023 CONGRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, AJACCIO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04287116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVESTING IN ITALY: HARNESSING THE POWER OF GENERATION Z FOR BUSINESS SUCCESS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atlas afmi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iae bordeaux, Jul 2023, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des approches RH dans la conduite du changement et de la capacité de transformation selon une logique de fusion d’équipes de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Al Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sacepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2023 CONGRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, AJACCIO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04287136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUEL SENS FAUT-IL DONNER A LA COMMUNICATION RSE AUPRES DES SALARIES DANS LE CONTEXTE AFRICAIN ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanzeleo Alfred Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atlas afmi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iae bordeaux, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cacao durable en débat? Une étude des mobilisations des acteurs du Sud et du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fair Trade International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Leeds, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dilemmes éthiques et du consentement dans les recherches qualitatives à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2023 CONGRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE DE CORSE, Oct 2023, AJACCIO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04287109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation du tribunal de commerce de Cotonou et accessibilité pour tous, gage de performance globale de la justice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulriche Fiacre Aihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atlas afmi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iae bordeaux, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démission silencieuse dans le contexte hospitalier : Encrage théorique et implications pratiques sur le lieu du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Boukhatem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ajaccio - Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04338852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISING TO THE TOP: Empowering Generation Z to Achieve Career Success.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2023 CONGRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE DE CORSE, Oct 2023, AJACCIO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04287126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digitalisation des RH et ses conséquences dans la lutte contrela corruption en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022 33ème congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium GRH en PME - Hommage au Professeur Mahé de Boislandelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Adla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gallego-Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022 33ème Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du réchauffement climatique sur les filières de produits équitables et les communautés de producteurs : cas du cacao durable en Côte d’Ivoire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASC (International Association for the Study of the Commons) « (Re)centrer les communs en Afrique autour des territoires et cultures des communautés locales » (Gestion des communs et enjeux du développement durable pour l’Afrique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03889308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESPONSIBLE LEADERS AND HRM CHALLENGES IN AN EXTREME CONTEXT IN IRAQ NOWADAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Fares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRh 2022 33ème congrès Enjeux de sociétés eyt GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasta, the typical informal network style pervasive in MENA region : towards understanding its factors and considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022 33ème Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réalités plurielles de la GRH dans les mondes différents à l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saint-Onge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022 33ème congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PERCEPTION D’UN NON-PILOTAGE DE LA PERFORMANCE INDIVIDUELLE DANS UNE ADMINISTRATION AFRICAINE Analyse du sentiment d’injustice organisationnelle au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022 33ème CONGRES Enjeux de soiété et GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles contraintes du crédit social en Chine et ses conséquences en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and collective factors of co-option in emerging countries: Towards a model of Wasta theoretical framework and current habits in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès AGRH. Vers une approche inclusive de la GRH?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURE AND PURPOSE OF COMPETENT MANAGEMENT IN MENA COUNTRIES: WASTA AS A DETERMINANT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème congrès de l’AGRH. MUTATIONS DE L'ENVIRONNEMENT, MUTATIONS DES ORGANISATIONS, MUTATIONS DE LA GRH ? Paris 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment innover dans le télétravail ? Ce que nous apprennent les salariés qui travaillent avec ou après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand La Frugalité dans les Pays Du Sud est exemplaire : Le Cas Des Opérateurs Aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques de conflit de pouvoir dans le management des établissements de santé face aux défis de la salutogénèse et du parcours patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Al Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce équitable : un moyen d’intégration et de valorisation du travail de migrants, Workshop ‘Patrimoine, Migration et Développement Durable dans le Sud tunisien et en Méditerranée’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Righi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFAXFORWARD- Projet européen H2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Sud-Est, Feb 2021, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un Développement Industriel Inclusif de l'Afrique. Place à L'Afro-Optimisme en GIRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and purpose of competent management in MENA Countries, wasta as a determinant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">agrh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Des Pratiques d'Empowerment des Communautés de Riverains au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual And Collective Factors Of Co-Option In Emerging Countries: Towards A Model Of Wasta Theoretical Framework And Current Habits In The Middle East ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model for Wasta in Human Resources Management in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th EIASM Workshop on Strategic Human Resource Management.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Down in the deviant Mind: Entrepreneurs Managing Emotions Linked to Legitimacy Lie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Baccouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation des règles et des styles de management pour une meilleure gestion des compétences collectives. Le cas de McDonald's France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès de l’AGRH. La GRH peut-elle sauver le travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How teamwork leaders could cope with the acceleration of internationalization? An exploratory analysis in micromultinationals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas AFMI 2019 - Le national face au global : Nouvelles perspectives pour le Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation organisationnelle au sein des établissements de santé: optimisation du parcours patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Al Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Herman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème congrès de l’AGRH, La GRH peut-elle sauver le travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WASTA and the perception of inequity in the Arab Middle Eastern public sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EURAM Conference. Exploring the Future of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors and impact of WASTA on HRM Practices in Jordan: contributions to theory building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès de l’AGRH. La GRH peut-elle sauver le travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Bordeaux et Kedge Business School, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Change: Alignment And Organisational Development in a French Hospital using Collective Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Al Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Herman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WINIR Conference 2019. Institutions for inclusive societies, global &amp; comparative perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decisive role of cognition in developing performing adaptive global leaders: an analysis of top executives' international assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mongereau-Berthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès AGRH. Expérimentations locales, contextualisation des solutions : Pour aligner une GRH avec la métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02034644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants connectés en Europe versus les migrants séparés au Qatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès AGRH. Expérimentations locales, contextualisation des solutions : Pour aligner une GRH avec la métamorphose des organisations, symposium 4 : Population au travail en crise, le cas des migrants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02036050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la GSRH dans l'alignement stratégique des établissements de santé: Cas du parcours patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Al Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès AGRH. Expérimentations locales, contextualisation des solutions : Pour aligner une GRH avec la métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization of wasta and main consequences on HRM in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alsarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès AGRH. Expérimentations locales, contextualisation des solutions : Pour aligner une GRH avec la métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02035475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités internationales des entreprises et des ressources humaines : analyse des formes alternatives de mobilités pour gérer discrétionnairement l'adaptabilité des managers et des leaders globaux en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02037834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diaspora : une construction stratégique au service de la conduite des organisations et des RH internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès AGRH, symposium 8 Diaspora et transnationalisation : des ressources alternatives dans le management international des RH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02039259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best practises of performing global executives: a cognitive analysis of international experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mongereau-Berthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème congrés de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02038314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système public spécifique de gestion de la carrière scientifique de l’enseignant-chercheur (EC) gabonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Mavioga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque de l’Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux diasporas en Asie : un mode de réduction des distances culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Rencontres internationales de la diversité (RID) 2017 - Colloque international et transdisciplinaire Regards internationaux sur l’inclusion et les diversités en milieux de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval, Oct 2017, Québec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la « flexpatriation » au management des équipes à distance, enjeux et approche prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès AGRH "Retour vers le futur pour l’AGRH", Strasbourg, 19-21 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Differences Towards Business Ethics - Implications for European and American Investors in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes rencontres EUROASIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Yokohama, Japan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping With Differences Among Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for student and staff mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Fluminense - Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ENVERS DU DÉCOR À L'INTERNATIONAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audit Social et Management Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Zadar, Croatie. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and Innovation process in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsible Research &amp; Innovation in the European Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, COEIC/AEIC Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staffing The Global Organization & Hybridation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEA - International Mobilities from Brazil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, USP - Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dissonances dans l'adaptation de la RSE au niveau local en Amérique Latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3éme Conférence ATLAS/AFMI " Ancrages culturels et dynamiques du management international " coordonné par JP. Dupuy (à paraitre).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des talents indiens expatriés et impatriés dans des grands groupes du CAC 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées franco-indiennes pluridisciplinaires de Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Management & ERP Teamwork in a boundaryless organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sao Paulo, Brazil. pp.40-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAVING HUMAN RESOURCES IN TODAYS GLOBAL ECONOMY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference of French &amp; Hungarian Chamber of Commerce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Budapest, Hungary. pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GETTING TO BEST MULTINATIONALS STRATEGY IN ASIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th international Euro-Asia Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Italy. pp.120-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tensions dans la relation d'emploi des cadres logistiques seniors face au culte de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes rencontres internationales de la diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Maroc. pp.34-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des valeurs culturelles des coopératives espagnoles en Amérique latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Management des Pays d'Expression Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Lisbonne, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le difficile engagement et ancrage culturel des coopératives espagnoles sur le marché latino-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième conférence annuelle d'ATLAS/AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ethical Responsibility Perspective on the McDonaldization of the Workforce in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Euro-Asia Research Conference - Global Networking and its Implications for Euro-Asia Business Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prospects for a Global Diversity Management Convergence in Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fronteiras e diversidades culturais no seculo XXI desafios para o Reconnheincimento no Estado Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités des coopératives basques et mondialisation. Diffusion juridique et adaptation des valeurs à l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Université de Printemps de l'Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche par le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Diversité : question pour les Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation des contrats ou RSE ? Le dilemme actuel des DIRH en Amérique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vième Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie contrôlée et compétences collectives en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PME du congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir de négociation des jeunes talents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Humanisme et gestion : la guerre des talents aura-t-elle lieu ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novation de contrat, RSE et qualité de vie au travail : entre questionnements éthiques et logique économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77ème congrès ACFAS : la RSE et la question de la souffrance au travail ?, Association Francophone pour le Savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ottawa, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des nouvelles missions du service RH : permettre à des gens ordinaires d'avoir des mobilités extraordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau travail, nouveaux emplois et nouvelles carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des conflits de rôles des jeunes vendeurs en Amérique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche sur la vente : vente, écoute et relation client</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches volontaires de diversité ethnique en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Internationales de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la diversité ethnique en multinationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répondre aux attentes de la Génération Z : leçons de la filiale italienne d’une entreprise américaine,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Franck Duquesnois, Emmanuelle Sauvage et Johannes Schaaper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management international à l’épreuve des transitions environnementales, sociales et digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 12, Vuibert, pp.183-196, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication RSE des employeurs auprès des salariés dans le contexte africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouanzeleo Alfred Yeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonné par Franck Duquesnois, Emmanuelle Sauvage et Johannes Schaaper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management international à l’épreuve des transitions environnementales, sociales et digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 6, Vuibert, pp.89-100, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des récits de vie sur les logiques de management désenchanté et dégradé dans la fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré, H. Chalaye, M-N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management désenchanté erreurs, et bullshit en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 6, EMS, pp.105-120, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPITRE 6. DES RÉCITS DE VIE SUR LES LOGIQUES DE MANAGEMENT DÉSENCHANTÉ ET DÉGRADÉ DANS LA FONCTION PUBLIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">édition EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management désenchanté: Erreurs, échecs et bullshit en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, édition EMS, 2025, 978-2-37687-948-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation du tribunal de commerce de Cotonou et accessibilité pour tous, gage de performance globale de la justice ?, in L’Afrique en transformation: Enjeux et défis du management durable en contextes de crises, Direction E. Kamdem | S. M. Apitsa, EMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiacre Aihou Ulriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en transformation: Enjeux et défis du management durable en contextes de crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2024, EMS Management et Société, 978-2-37687-935-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du sentiment d’injustice organisationnelle dans une Administration au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NADINE TOURNOIS; PHILIPPE VERY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international, résilience et éthique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITION VUIBERT, pp.257-276, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et efficacité énergétique d’un leader engagé en Afrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brou Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRANCOISE CHEVALIER OLIVIER GUILLET GWENAELLE POILPOT ROCABOY MARC VALAX. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEVELOPEMENT DURABLE ET RESSOURCES HUMAINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.97 - 106, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualification juridique de la certification Fairtrade et ses logiques d’engagement dans des coopératives de producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Latina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEX SOCIETE UNIVERSITE COTE D AZUR MOHAMED AROURI AUDE DEVILLE MATHIAS LATINA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDITION TRANSDICIPLINAIRE DU LEX SOCIETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation du Tribunal de Commerce de Cotonou et Accessibilité pour tous : gage de performance globale de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiacre Aihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMMANUEL KAMDEM; SUZANNE APTIZA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en transformation. Enjeux et défis du management durable en contextes de crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITION EMS, pp.245 - 258, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceux qui ne bougent pas ne sentent pas leurs chaines !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kalika, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'humaniste passionnée par le terrain. Hommage au Professeur Françoise Chevalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection BSI, Edition EMS, Chapitre 28, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques d’inclusion dans le secteur du commerce équitable avec Malongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en marketing durable, Une vision renouvelée des approches et pratiques du marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04389768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une haute performance des RH en PME internationales selon trois facteurs clés de succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des ressources humaines en PME. Analyse stratégique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques managériales et nouvelles configurations du marché du travail en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marchés et expression dans la dynamique de l’interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses universitaires de la méditerranée, 2021, 978-2-36781-374-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Differences Towards Business Ethics - Implications for European and American Investors in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in ZOLIN, M.B., ANDREOSSO-O’CALLAGHAN B. &amp; JAUSSAUD J. (Ed),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Change in Asia, Implication for corporate strategy and social responsability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.171-191, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis d’une recherche-action envers des cadres seniors : application à la gestion des contrats de travail expatriés requalifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Dupuis, J.-P., Lemaire J.-P. &amp; Milliot E. (Coord),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancrages culturels dans un monde en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-156, 2016, Collection Recherche, 978-2-311-40356-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Wil Harzing : les modes de contrôle dans les relations siège-filiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia McDougall et Benjamin Oviatt : l’émergence des entreprises nées globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de diffusion internationale de la culture d'un groupe coopératif dans ses filiales latino-américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management international à l'écoute du local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, pp.207-227, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vertu des consultants : spécificités et ambivalences de la fonction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PERETTI, J.-M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous vertueux !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, 2010, 978-2-212-54637-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des cadres et les modes d'internationalisation des PME. Compétences attendues et obstacles internes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. LOUART, M.-A. VILETTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La GRH dans les PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.50-68, 2010, Recherche (AGRH), 978-2-7117-6888-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement Durable et Ressources Humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ems, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement Durable et Ressources Humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition EMS, pp.176, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques d’inclusion dans le secteur du commerce équitable : le cas de Malongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Edition, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERP Implementation and Mimetic Behaviros: A Relational Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-C. Pupion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valax" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaussaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hojaili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Salloum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2025.10065197" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Kazma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-eckf-1hw9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabee Fares" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-d4g0-52nf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Latina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Boukhatem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.049.0052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Beddi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-12-2019-0395" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-87LFD86W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Alsarhan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMEFM-02-2019-0072" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559361v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa'Ad Ali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tie.22186" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02028486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Levet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.182.0009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415303v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rive" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01240145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie  Claude Miremont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.152.0015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Puyo Arluciaga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432228v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chabanne-Rive" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355884v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446432v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cambria" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446410v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohib Al Hatab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446420v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essabti Hicham" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rizzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mehri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouanzeleo Alfred Yeo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785044v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785057v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Stamenovic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785073v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785007v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ouattara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chevalier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287116v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287136v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Al Hachem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sacepe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389775v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287109v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208381v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulriche Fiacre Aihou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Duport" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892802v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Adla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gallego-Roquelaure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Vilette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889308v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892794v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892873v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892885v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Major" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saint-Onge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892797v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Coulibaly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548521v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548534v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140464v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335976v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548525v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550173v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Righi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548527v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548532v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948625v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548518v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Baccouche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02972892v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jaafari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02371338v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Herman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161198v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171350v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383417v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02358140v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02036050v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02034644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mongereau-Berthelet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924014v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02035475v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02037834v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02039259v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02038314v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Mavioga" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02042521v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314182v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00988495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871592v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Puyo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rive" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871591v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871645v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871582v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816040v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816030v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871590v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871588v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816019v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00988494v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00988491v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432059v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432060v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432056v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Puyo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430738v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430737v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430731v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430736v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430735v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430733v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430734v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446393v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446369v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356766v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784861v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04999630v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Aihou Ulriche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brou Emmanuel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784943v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Aihou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389768v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239355v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892727v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548513v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571217v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571380v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311403565-ancrages-culturels-dans-un-monde-en-mutation" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075670v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871643v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432297v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fouquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432296v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784820v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Poilpot-Rocaboy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784783v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892896v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432262v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-C. Pupion" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valax" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaussaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hojaili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Salloum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2025.10065197" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Kazma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-eckf-1hw9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabee Fares" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-d4g0-52nf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Latina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Boukhatem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.049.0052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Beddi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-12-2019-0395" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-87LFD86W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917717v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Alsarhan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMEFM-02-2019-0072" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078766v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa'Ad Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tie.22186" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02028486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Levet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.182.0009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rive" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01240145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie  Claude Miremont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.152.0015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Puyo Arluciaga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816086v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432227v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chabanne-Rive" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446432v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cambria" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohib Al Hatab" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rizzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mehri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouanzeleo Alfred Yeo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446420v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essabti Hicham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785057v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Stamenovic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785033v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785044v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785073v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785107v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239381v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chevalier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287116v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287136v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Al Hachem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sacepe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208390v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ouattara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389775v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulriche Fiacre Aihou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Duport" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892893v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Adla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gallego-Roquelaure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Vilette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889308v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892794v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892873v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892885v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Major" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saint-Onge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892797v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Coulibaly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548529v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140464v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335976v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548521v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548525v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550173v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Righi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548527v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548532v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548530v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948625v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548518v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Baccouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02972892v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jaafari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161198v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02371338v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Herman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171350v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383417v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02358140v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02034644v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mongereau-Berthelet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02036050v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924014v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02035475v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02037834v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02039259v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02038314v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142216v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Mavioga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02042521v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314182v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00988495v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871586v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Puyo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rive" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871645v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871591v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871582v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871588v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871590v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816030v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816019v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00988494v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00988491v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432059v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432060v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432056v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Puyo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430731v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430736v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430732v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430737v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430730v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430735v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430733v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430734v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446379v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446393v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446369v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356766v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04999630v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Aihou Ulriche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784861v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784993v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brou Emmanuel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784943v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784896v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Aihou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239355v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389768v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892727v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548513v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571217v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311403565-ancrages-culturels-dans-un-monde-en-mutation" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075670v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871643v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432297v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fouquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432296v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784820v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Poilpot-Rocaboy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892896v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432262v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-C. Pupion" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>