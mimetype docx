--- v0 (2026-03-16)
+++ v1 (2026-04-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Vallet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur Université Rennes,Département DOPInstitut FOTON, UMR CNRS 6082, France </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6209-8854</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089783875</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic Oscillator Combining a High-Finesse Cavity and Tilt-Locking Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (6), pp.321 - 324. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lpt.2025.3544428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-linewidth-narrowing photonic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennael Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (1), pp.1021-1033. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.534463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-modulation optoelectronic oscillator for optical pulse and frequency comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (9), pp.1921. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.529629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Brillouin-assisted self-narrowed photonic oscillator including an optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Agaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Lightwave Technology, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jlt.2024.3358174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the bipolarization emission of an Yb:YAG laser by the orientation of the pump polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc’hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, 48 (3), pp.700. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.475453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear frequency chirps from a stabilized injected phase-modulated fiber laser loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Epj Web of Conferences, 287, pp.07015. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency-to-time mapping using a phase-modulated frequency-shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (10), pp.2336. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.425460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Phase Noise Direct-Modulation Optoelectronic Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (24), pp.7788-7793. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jlt.2021.3111703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcomb Source Based on InP DFB / Si3N4 Microring Butt-Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Dirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (19), pp.5517 - 5525. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jlt.2020.3002272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of frequency-shifting loops in integer and fractional Talbot conditions: electro-optic versus acousto-optic modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (11), pp.3162-3169. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/josab.389801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-induced instability in phase-locked dual-polarization distributed-feedback fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), pp.043843. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.043843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of Two DFB Lasers Using Frequency-Shifted Feedback for Microwave Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (1), pp.2200108. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2019.2891819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse doublets generated by a frequency-shifting loop containing an electro-optic amplitude modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (13), pp.18766-18775. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.018766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin Assisted Optoelectronic Self-Narrowing of Laser Linewidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Szriftgiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (12), pp.975-978. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2019.2912874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact optical frequency comb source based on a DFB butt-coupled to a silicon nitride microring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Dirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Topical Meeting on Microwave Photonics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 International Topical Meeting on Microwave Photonics (MWP), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2019.8892102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization in dual-polarization DFB fiber lasers by an optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.3483-3488. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.003483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid opto-electronic oscillator for single-sideband microwave photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (11), pp.706-708. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2018.0867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF up-conversion and waveform generation using a frequency-shifting amplifying fiber loop, application to Doppler velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (6), pp.7106609. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2017.2775617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linewidth enhancement factor measurement based on FM-modulated optical injection: application to rare-earth-doped active medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (8), pp.1480-1483. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.001480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Optoelectronic Oscillator based on an integrated heterodyne source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peppino Primiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Ieee International Topical Meeting On Microwave Photonics (mwp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.251--254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green pulsed lidar-radar emitter based on a multipass frequency-shifting external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (10), pp.2467--2473. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.55.002467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-locked chaotic opto-RF oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (12), pp.2839-2842. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Alkynyl Helicenes: Redox-Triggered Chiroptical Tuning in the IR and Near-IR Spectral Regions and Suitable for Telecommunications Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengshuo Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Srebro-Hooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (28), pp.8062-8066. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201601633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-hopping suppression in long Brillouin fiber laser with non-resonant pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (10), pp.2362--2365. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitable-like chaotic pulses in the bounded-phase regime of an opto-rf oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilized optoelectronic oscillator using frequency-shifted feedback and a delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (10), pp.1088-1091. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2016.2530826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic microwave oscillator based on monolithic DFB lasers with frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (6), pp.451. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2014.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967127v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fiber Sagnac interferometer for sensing scalar directional refraction: Application to magnetochiral birefringence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85 (4), pp.043109. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4871988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable terahertz radiation by photomixing without servo-locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.260-266. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2013.2296144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the universal synchronization properties of driven oscillators across a Hopf instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (7), pp.7364-7373. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.007364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar-radar velocimetry using a pulse-to-pulse coherent rf-modulated Q-switched laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (22), pp.5402-10. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.52.005402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and intensity dynamics of a two-frequency laser submitted to resonant frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (3), pp.33815. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVA.86.033815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization mode-locked Nd:YAG laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (14), pp.2859-61. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.002859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat-note locking in dual-polarization lasers submitted to frequency-shifted optical feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.1104-1110. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.001104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization microlaser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4399-4404. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance Assisted Synchronization of Coupled Oscillators: Frequency Locking without Phase Locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (10), pp.104101. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.104101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear optoelectronic phase-locked loop for stabilization of opto-millimeter waves: towards a narrow linewidth tunable THz source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (19), pp.17944-50. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.017944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40-GHz Photonic Synthesizer Using a Dual-Polarization Microlaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.1738-1740. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2010.2084077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant two-beam interferometric sensor independent of intracavity losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.9023. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2971/JEOS.2009.09023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Frequency Laser at 1.5 µm for the Generation of High-Purity Microwave Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (15), pp.2764-2773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-to-pulse coherent beat note generated by a passively Q-switched two-frequency laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (21), pp.2524-6. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.002524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF photonic synthesiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (25), pp.1437-1438. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20072628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength locking of CW and Q-switched Er(3+) microchip lasers to acetylene absorption lines using pump-power modulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (4), pp.1612-20. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.001612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Frequency Lasers: from Excess Quantum Noise to RF Photonics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 101 (1), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.101.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and experimental study of ringing effects in a Fabry–Perot cavity Application to the measurement of high finesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 14 (11), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.14.002811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique et expérimentale des propriétés gyrométriques d'un oscillateur à mélange à quatre ondes en anneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grynberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 51 (18), pp.2051-2072. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:0199000510180205100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00212511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur opto-électronique intégrant une cavité ULE asservie par « tilt-locking »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Artur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS Toulouse (Laboratoire d'Analyse et d'Architecture des Systèmes), Société Française d'Optique, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing Orthogonal Polarizations in Ytterbium-Doped Isotropic-Crystal Lasers: Effect of Crystal Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11110478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-Modulation Optoelectronic Oscillator for Optical Pulse and Frequency Comb Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency Combs France 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉMISSION DE DEUX PEIGNES DE FRÉQUENCES, SYNCHRONES OU ASYNCHRONES, PAR UN LASER YB:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l’onde pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Locked Dual Polarization Frequency Combs in Yb:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World of Photonics Congress 2023; 2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC), Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-Modulation Optoelectronic Oscillator for Optical Frequency Comb and Pulse Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10231990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-Polarization Dependence of the Bipolarization Emission in Ytterbium Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World of Photonics Congress 2023, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de peignes de fréquence et d'impulsions dans un Oscillateur Opto-Électronique à modulation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique (SFO), Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRÔLE DE L' ÉMISSION BIPOLARISATION D'UN LASER YB:YAG PAR L'ORIENTATION DE LA POLARISATION DE LA POMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2022, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux Opto-RF très bas bruit de phase et instabilités dynamiques d’un OEO à modulation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low phase noise microwave generation from a direct-modulation optoelectronic oscillator (DM-OEO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2021 (CLEO-Europe/EQEC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact soliton generation based on the butt-coupling between a Si3N4 microresonator and a DFB laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Dirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larrue Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Advanced Photonics Congress 2020 (APC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Washington, United States. pp.JTu2D.6, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2020.JTu2D.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin assisted optoelectronic self-narrowing of laser linewidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Szriftgiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. cj_p_64, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Synchronization of Monolithic Dual DFB Lasers for Microwave Photonics: Experiment vs Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8871740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization DFB fiber laser stabilized by frequency- shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-sideband hybrid opto-electronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8871553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz-rate pulse pairs generated by a frequency-shifting loop containing an electro-optic modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur opto-électronique hybride à laser fibre bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locking and delay-induced instabilities in a dual- frequency fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2019 (IS-PALD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la largeur de raie laser au moyen d'une boucle optoélectronique assistée par effet Brillouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Szriftgiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic dual-wavelength DFB lasers for the generation of opticallycarried RF local oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Conference on Lasers and Electro-Optics - European Quantum Electronics Conference, CLEO/Europe-EQEC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A green pulsed lidar-radar transmitter based on a frequency-shifted feedback laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser hybride intégré sur InP-Si3N4/SiO2 à faible largeur de raie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peppino Primiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Paret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jun 2019, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization DFB fiber laser stabilized by frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-mode operation with no mode-hops of a 110m long Brillouin fiber laser with non-resonant pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA (ISBN: 978-1-7281-0469-0), Jun 2019, Munich, Germany. cj_p_62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser en cavité étendue par hybridation de composants actifs InP avec des composants passifs en Si3N4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Paret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mekhazni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation de deux lasers DFB par réinjection décalée en fréquence, pour applications en photonique micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Nonlinear optoelectronic down-conversion and phase locking of mm-wave and THz signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Frequency and Time Forum (EFTF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual polarization DFB fiber lasers as optical phase-locked microwave sources in the 1-10 GHz range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832G, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à fibre bifréquences stabilisés par réinjection optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locked dual-polarization fiber lasers as compact optical-microwave sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Optronics in Defence &amp; Security (OPTRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Sagnac interferometer for sensing magnetochiral birefringence: first tests on iron-alkynyl-helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengshuo Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy (CD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical injection method for the measurement of small linewidth enhancement factor in solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2017 (CLEO-Europe/EQEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.17333240, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilized optoelectronic oscillator using optical feedback on integrated heterodyne source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peppino Primiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2017 (CLEO-Europe/EQEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.17314566, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilization of the beat-note of monolithic DFB lasers for microwave signal generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peppino Primiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2017 (IS-PALD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR OPTO-RF CHAOTIQUE VERROUILLÉ EN FRÉQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d’un laser Brillouin fibré non résonant pour la pompe : application à la génération de porteuse opto-RF ultra-pure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Bordeaux 2016 - 36è Journées Nationales d'Optique Guidée (JNOG'36)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events and excitability in an opto&amp;gt;RF oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of laser Dynamics, IS-PALD 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic dual-wavelength DFB lasers for the generation of optically carried RF local oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">différents régimes de synchronisation dans les lasers bifréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ, Optique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal synchronization properties of driven oscillators across a Hopf instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-conversion and phase-locking of mm-wave and THz beatnotes through optoelectronic interleaved comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optical Frequency Combs : From sources to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Micro-Onde à THz Ultra-Stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement excitable d’un oscillateur opto-hyperfréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically-coupled monolithic DFB lasers for the generation of an optically-carried microwave local oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between THz and microwave photonics through optoelectronic generation of interleaved combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2014, Sapporo, Japan. pp.350-358, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2014.6994571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar-Radar velocimetry using RF-modulated optical pulses generated by non-resonant frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2013.CTu1H.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave to terahertz ultra-stable oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-UFFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information de demain : aux confins de notre compréhension des matériaux et de leur fonctionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Recherche de l’UEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Joint IEEE International Frequency Control Symposium/European Frequency and Time Forum, IFCS-EFTF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.40-42, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF-IFC.2013.6702198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency tunable laser system for a microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th terahertz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE 2013 : congrès de la SFO, Société française d'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the synchronization properties of dual-frequency lasers in the bounded-phase regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-PALD 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization frequency comb from a diode-pumped solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rf-modulated optical pulses generated by non-resonant frequency-shifted feedback for Lidar-Radar velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic phase-locked loop for millimeter-wave and THz beat note stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by 1.55 µm photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics, Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, CA, United States. pp.84960C-1-7, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic down-conversion coupled with a dual-frequency laser: towards THz metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IFCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized spatial structures in a titanium-sapphire laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOSAM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSMOTUS : oscillateur millimétrique/submillimétrique à très haute pureté spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucle à verrouillage de phase opto-électronique : vers la métrologie millimétrique et THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser bi-fréquences accordables pour la génération d'onde millimétrique et submillimétrique à haute cohérence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation de sources opto-RF bi-fréquence par réinjection optique : influence des termes de couplage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club optique et microondes (JCOM) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal generation using a unitravelling carrier photodiode and a dual-mode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wollongong, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrochage de fréquence sans accrochage de phase de deux modes laser couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontre du Nonlinéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by photomixing : coupling a unitravelling carrier photodiode and a two-axis dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Peytavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2012, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, CA, United States. paper CTu1B.3, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New forms of synchronization dynamics of a dual-polarization laser with frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable beat notes for THz generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Térahertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion : A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Singapour, Singapore. pp.33, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2011.6088662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization Nd:YAG microchip laser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on and 12th European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles sources opto-hyper basées sur des lasers bi-fréquences stabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Télémétrie Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion: A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAIT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique micro-onde #à partir d'un microlaser bi-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Contrat de Projet Etat-Région Bretagne PONANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 GHz Photonic Synthesizer Using a Dual-Polarization Microlaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonic 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2010.5664186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de structures dissipatives dans le profil transverse d'intensité d'un laser saphir-titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers bifréquences pulsés pour l'optique-microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-Onde, SFO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-finesse Fabry-Perot interferometer for probing intracavity lossy samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleo-Europe and IQEC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2009.5196273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers solides bifréquences: régimes continus et pulsés, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCO (Journées nationales des cristaux pour l'optique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interféromètre Fabry-Perot à deux finesses : application à la caractérisation d'échantillons intracavité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un interferomètre de sagnac fibré pour détecter la magnétochiralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-RF characterization of an integrated ring resonator for the development of optoelectronic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du PEPR Electronique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par peigne de fréquences d'un résonateur en anneau intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2025 - Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l'onde de pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, ROUEN, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de deux peignes de fréquences, synchrones, ou asynchrones, par un laser Yb:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, ROUEN, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-Modulation OEO for Optical Pulses and Frequency combs generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur optoélectronique (OEO) générant des peignes de fréquences et des trains d’impulsions optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l' émission bipolarisation d'un laser Yb:YAG par l'orientation de la polarisation de la pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice (FRANCE), France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Opto-Électronique à modulation directe de faible bruit de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Talbot effect using an intensity-modulating frequency-shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France. Conference 11354: Optical Sensing and Detection VI (Posters), pp.11354-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic oscillator based on hybrid feedback loop for single-side band operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz-rate pulse pairs generated by a frequency-shifting loop containing an electro-optic modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse Doublets Generated by a Frequency-Shifting Loop Containing an Electro-Optic Amplitude Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany. IEEE (ISBN: 978-1-7281-0469-0), IEEE Xplore Digital Library, pp.1-1, 2019, 2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC). </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow Linewidth InP/Si3N4 Laser for Lidar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peppino Primiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Paret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mekhazni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization fiber lasers for radio-over-fibre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase locking of dual-polarization DFB fiber lasers through pump-power modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded-phase chaotic dynamics in a vectorial laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2017 (CLEO-Europe/EQEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. IEEE Xplore Digital Library, pp.17314439, 2017 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC). </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fiber frequency-shifting loop for RF up-conversion and waveform generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime chaotique verrouillé en fréquence d’un oscillateur opto-hyper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 19éme Rencontres du Non-Linéaire (RNL) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILLUSTRATION DES MODES DE POLARISATION ET DES MODES DE INCE-GAUSS AU MOYEN DE LASERS SOLIDES BI-FREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sessions pédagogiques, 0ptique 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse chaotique excitable d'un laser bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ, Optique 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser vert multifréquence pour le lidar-radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique d'ondes hyperfréquences et millimétriques à très bas bruit de phase : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of DFB lasers in bounded regime with optical feedback loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-PALD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitable chaotic pulses in a dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission synchrone de peignes de fréquences suivant deux polarisations orthogonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs ultra-stables microonde et TeraHertz à base de lasers bifréquences verrouillés par OEPLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the synchronization regimes of a self-injected two-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-onde / Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes de synchronisation d’un laser bifréquence autoinjecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Villetaneuse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed polarization sequences from a twisted-mode Nd:YAG laser passively mode-locked by a SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EPS-QEOD Europhoton Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended synchronization resulting from resonant phase and intensity dynamics in a dual-polarization laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe - Semiconductor Lasers and Laser Dynamics V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruxelles, Belgium. , 8432, pp.84321Y, 2012, Proceedings SPIE. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended synchronization of coupled laser eigenstates with optical RF-modulated feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser déclenché à rétro-injection non résonante : application à la vélocimétrie Lidar-Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'onde opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback in dual-polarization lasers : toward an high resolution Doppler-Lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable dual-polarization Ti:Al2O3 laser for THz beat note generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-microonde SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes de synchronisation dans un laser bi-fréquence soumis à une rétro-injection décalée en fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique-microonde à 40 GHz à partir d'un microlaser bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-Microonde SFO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization in vectorial solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Grelu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear optical cavity dynamics: from microresonators to fiber lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH, 2016, 978-3-527-41332-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE PRODUCTION DE TRÈS HAUTES FRÉQUENCES PAR BATTEMENT DE FRÉQUENCES LUMINEUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2960354 / Texte intégral : http://bit.ly/1nOKVdW. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR GÉNÉRANT UN SIGNAL COMPORTANT UNE FRÉQUENCE DE L'ORDRE DU TÉRAHERTZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2961042 / Texte intégral : http://bit.ly/1qiqz1x. 2011, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-narrow linewidth self-adaptive photonic oscillator: principle and realization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic nibbling of laser linewidth using a Brillouin-assisted optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Szriftgiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges à quatre ondes dans les vapeurs atomiques : des propriétés quantiques aux applications à la gyrométrie et à la réalisation de nouveaux miroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId359"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Vallet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur Université Rennes,Département DOPInstitut FOTON, UMR CNRS 6082, France </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6209-8854</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089783875</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic Oscillator Combining a High-Finesse Cavity and Tilt-Locking Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (6), pp.321 - 324. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lpt.2025.3544428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-linewidth-narrowing photonic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennael Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (1), pp.1021-1033. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.534463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Brillouin-assisted self-narrowed photonic oscillator including an optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Agaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Lightwave Technology, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jlt.2024.3358174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-modulation optoelectronic oscillator for optical pulse and frequency comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (9), pp.1921. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.529629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear frequency chirps from a stabilized injected phase-modulated fiber laser loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Epj Web of Conferences, 287, pp.07015. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the bipolarization emission of an Yb:YAG laser by the orientation of the pump polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc’hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, 48 (3), pp.700. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.475453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency-to-time mapping using a phase-modulated frequency-shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (10), pp.2336. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.425460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Phase Noise Direct-Modulation Optoelectronic Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (24), pp.7788-7793. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jlt.2021.3111703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcomb Source Based on InP DFB / Si3N4 Microring Butt-Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Dirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (19), pp.5517 - 5525. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jlt.2020.3002272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of frequency-shifting loops in integer and fractional Talbot conditions: electro-optic versus acousto-optic modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (11), pp.3162-3169. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/josab.389801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-induced instability in phase-locked dual-polarization distributed-feedback fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), pp.043843. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.043843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of Two DFB Lasers Using Frequency-Shifted Feedback for Microwave Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (1), pp.2200108. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2019.2891819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse doublets generated by a frequency-shifting loop containing an electro-optic amplitude modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (13), pp.18766-18775. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.018766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin Assisted Optoelectronic Self-Narrowing of Laser Linewidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Szriftgiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (12), pp.975-978. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2019.2912874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact optical frequency comb source based on a DFB butt-coupled to a silicon nitride microring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Dirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Topical Meeting on Microwave Photonics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 International Topical Meeting on Microwave Photonics (MWP), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2019.8892102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization in dual-polarization DFB fiber lasers by an optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.3483-3488. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.003483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid opto-electronic oscillator for single-sideband microwave photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (11), pp.706-708. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2018.0867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF up-conversion and waveform generation using a frequency-shifting amplifying fiber loop, application to Doppler velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (6), pp.7106609. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2017.2775617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linewidth enhancement factor measurement based on FM-modulated optical injection: application to rare-earth-doped active medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (8), pp.1480-1483. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.001480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Optoelectronic Oscillator based on an integrated heterodyne source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peppino Primiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Ieee International Topical Meeting On Microwave Photonics (mwp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.251--254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Alkynyl Helicenes: Redox-Triggered Chiroptical Tuning in the IR and Near-IR Spectral Regions and Suitable for Telecommunications Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengshuo Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Srebro-Hooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (28), pp.8062-8066. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201601633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green pulsed lidar-radar emitter based on a multipass frequency-shifting external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (10), pp.2467--2473. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.55.002467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-locked chaotic opto-RF oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (12), pp.2839-2842. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-hopping suppression in long Brillouin fiber laser with non-resonant pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (10), pp.2362--2365. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitable-like chaotic pulses in the bounded-phase regime of an opto-rf oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilized optoelectronic oscillator using frequency-shifted feedback and a delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (10), pp.1088-1091. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2016.2530826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic microwave oscillator based on monolithic DFB lasers with frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (6), pp.451. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2014.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967127v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fiber Sagnac interferometer for sensing scalar directional refraction: Application to magnetochiral birefringence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85 (4), pp.043109. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4871988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable terahertz radiation by photomixing without servo-locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.260-266. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2013.2296144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the universal synchronization properties of driven oscillators across a Hopf instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (7), pp.7364-7373. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.007364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar-radar velocimetry using a pulse-to-pulse coherent rf-modulated Q-switched laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (22), pp.5402-10. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.52.005402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and intensity dynamics of a two-frequency laser submitted to resonant frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (3), pp.33815. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVA.86.033815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization mode-locked Nd:YAG laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (14), pp.2859-61. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.002859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat-note locking in dual-polarization lasers submitted to frequency-shifted optical feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.1104-1110. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.001104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization microlaser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4399-4404. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance Assisted Synchronization of Coupled Oscillators: Frequency Locking without Phase Locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (10), pp.104101. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.104101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear optoelectronic phase-locked loop for stabilization of opto-millimeter waves: towards a narrow linewidth tunable THz source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (19), pp.17944-50. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.017944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40-GHz Photonic Synthesizer Using a Dual-Polarization Microlaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.1738-1740. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2010.2084077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant two-beam interferometric sensor independent of intracavity losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.9023. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2971/JEOS.2009.09023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Frequency Laser at 1.5 µm for the Generation of High-Purity Microwave Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (15), pp.2764-2773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-to-pulse coherent beat note generated by a passively Q-switched two-frequency laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (21), pp.2524-6. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.002524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF photonic synthesiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (25), pp.1437-1438. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20072628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength locking of CW and Q-switched Er(3+) microchip lasers to acetylene absorption lines using pump-power modulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (4), pp.1612-20. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.001612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Frequency Lasers: from Excess Quantum Noise to RF Photonics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 101 (1), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.101.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and experimental study of ringing effects in a Fabry–Perot cavity Application to the measurement of high finesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 14 (11), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.14.002811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique et expérimentale des propriétés gyrométriques d'un oscillateur à mélange à quatre ondes en anneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grynberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 51 (18), pp.2051-2072. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:0199000510180205100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00212511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur opto-électronique intégrant une cavité ULE asservie par « tilt-locking »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Artur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS Toulouse (Laboratoire d'Analyse et d'Architecture des Systèmes), Société Française d'Optique, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing Orthogonal Polarizations in Ytterbium-Doped Isotropic-Crystal Lasers: Effect of Crystal Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11110478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-Modulation Optoelectronic Oscillator for Optical Pulse and Frequency Comb Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency Combs France 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉMISSION DE DEUX PEIGNES DE FRÉQUENCES, SYNCHRONES OU ASYNCHRONES, PAR UN LASER YB:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l’onde pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-Modulation Optoelectronic Oscillator for Optical Frequency Comb and Pulse Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10231990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Locked Dual Polarization Frequency Combs in Yb:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World of Photonics Congress 2023; 2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC), Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-Polarization Dependence of the Bipolarization Emission in Ytterbium Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World of Photonics Congress 2023, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de peignes de fréquence et d'impulsions dans un Oscillateur Opto-Électronique à modulation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique (SFO), Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRÔLE DE L' ÉMISSION BIPOLARISATION D'UN LASER YB:YAG PAR L'ORIENTATION DE LA POLARISATION DE LA POMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2022, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low phase noise microwave generation from a direct-modulation optoelectronic oscillator (DM-OEO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2021 (CLEO-Europe/EQEC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux Opto-RF très bas bruit de phase et instabilités dynamiques d’un OEO à modulation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact soliton generation based on the butt-coupling between a Si3N4 microresonator and a DFB laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Dirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larrue Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Advanced Photonics Congress 2020 (APC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Washington, United States. pp.JTu2D.6, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2020.JTu2D.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin assisted optoelectronic self-narrowing of laser linewidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Szriftgiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. cj_p_64, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Synchronization of Monolithic Dual DFB Lasers for Microwave Photonics: Experiment vs Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8871740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz-rate pulse pairs generated by a frequency-shifting loop containing an electro-optic modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-sideband hybrid opto-electronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8871553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization DFB fiber laser stabilized by frequency- shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur opto-électronique hybride à laser fibre bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locking and delay-induced instabilities in a dual- frequency fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2019 (IS-PALD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la largeur de raie laser au moyen d'une boucle optoélectronique assistée par effet Brillouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Szriftgiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic dual-wavelength DFB lasers for the generation of opticallycarried RF local oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Conference on Lasers and Electro-Optics - European Quantum Electronics Conference, CLEO/Europe-EQEC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A green pulsed lidar-radar transmitter based on a frequency-shifted feedback laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-mode operation with no mode-hops of a 110m long Brillouin fiber laser with non-resonant pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA (ISBN: 978-1-7281-0469-0), Jun 2019, Munich, Germany. cj_p_62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser hybride intégré sur InP-Si3N4/SiO2 à faible largeur de raie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peppino Primiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Paret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jun 2019, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization DFB fiber laser stabilized by frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser en cavité étendue par hybridation de composants actifs InP avec des composants passifs en Si3N4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Paret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mekhazni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation de deux lasers DFB par réinjection décalée en fréquence, pour applications en photonique micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Nonlinear optoelectronic down-conversion and phase locking of mm-wave and THz signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Frequency and Time Forum (EFTF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual polarization DFB fiber lasers as optical phase-locked microwave sources in the 1-10 GHz range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832G, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à fibre bifréquences stabilisés par réinjection optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locked dual-polarization fiber lasers as compact optical-microwave sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Optronics in Defence &amp; Security (OPTRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Sagnac interferometer for sensing magnetochiral birefringence: first tests on iron-alkynyl-helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengshuo Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy (CD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical injection method for the measurement of small linewidth enhancement factor in solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2017 (CLEO-Europe/EQEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.17333240, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilized optoelectronic oscillator using optical feedback on integrated heterodyne source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peppino Primiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2017 (CLEO-Europe/EQEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.17314566, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilization of the beat-note of monolithic DFB lasers for microwave signal generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peppino Primiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2017 (IS-PALD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR OPTO-RF CHAOTIQUE VERROUILLÉ EN FRÉQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d’un laser Brillouin fibré non résonant pour la pompe : application à la génération de porteuse opto-RF ultra-pure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Bordeaux 2016 - 36è Journées Nationales d'Optique Guidée (JNOG'36)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events and excitability in an opto&amp;gt;RF oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of laser Dynamics, IS-PALD 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic dual-wavelength DFB lasers for the generation of optically carried RF local oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">différents régimes de synchronisation dans les lasers bifréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ, Optique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal synchronization properties of driven oscillators across a Hopf instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-conversion and phase-locking of mm-wave and THz beatnotes through optoelectronic interleaved comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optical Frequency Combs : From sources to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Micro-Onde à THz Ultra-Stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement excitable d’un oscillateur opto-hyperfréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically-coupled monolithic DFB lasers for the generation of an optically-carried microwave local oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between THz and microwave photonics through optoelectronic generation of interleaved combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2014, Sapporo, Japan. pp.350-358, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2014.6994571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar-Radar velocimetry using RF-modulated optical pulses generated by non-resonant frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2013.CTu1H.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information de demain : aux confins de notre compréhension des matériaux et de leur fonctionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Recherche de l’UEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave to terahertz ultra-stable oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-UFFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Joint IEEE International Frequency Control Symposium/European Frequency and Time Forum, IFCS-EFTF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.40-42, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF-IFC.2013.6702198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency tunable laser system for a microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th terahertz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE 2013 : congrès de la SFO, Société française d'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the synchronization properties of dual-frequency lasers in the bounded-phase regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-PALD 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization frequency comb from a diode-pumped solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rf-modulated optical pulses generated by non-resonant frequency-shifted feedback for Lidar-Radar velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic phase-locked loop for millimeter-wave and THz beat note stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by 1.55 µm photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics, Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, CA, United States. pp.84960C-1-7, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic down-conversion coupled with a dual-frequency laser: towards THz metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IFCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized spatial structures in a titanium-sapphire laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOSAM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucle à verrouillage de phase opto-électronique : vers la métrologie millimétrique et THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSMOTUS : oscillateur millimétrique/submillimétrique à très haute pureté spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser bi-fréquences accordables pour la génération d'onde millimétrique et submillimétrique à haute cohérence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation de sources opto-RF bi-fréquence par réinjection optique : influence des termes de couplage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club optique et microondes (JCOM) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal generation using a unitravelling carrier photodiode and a dual-mode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wollongong, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrochage de fréquence sans accrochage de phase de deux modes laser couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontre du Nonlinéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by photomixing : coupling a unitravelling carrier photodiode and a two-axis dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Peytavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2012, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, CA, United States. paper CTu1B.3, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New forms of synchronization dynamics of a dual-polarization laser with frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable beat notes for THz generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Térahertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization Nd:YAG microchip laser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on and 12th European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion : A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Singapour, Singapore. pp.33, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2011.6088662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles sources opto-hyper basées sur des lasers bi-fréquences stabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Télémétrie Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion: A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAIT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique micro-onde #à partir d'un microlaser bi-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Contrat de Projet Etat-Région Bretagne PONANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 GHz Photonic Synthesizer Using a Dual-Polarization Microlaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonic 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2010.5664186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de structures dissipatives dans le profil transverse d'intensité d'un laser saphir-titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers bifréquences pulsés pour l'optique-microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-Onde, SFO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-finesse Fabry-Perot interferometer for probing intracavity lossy samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleo-Europe and IQEC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2009.5196273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers solides bifréquences: régimes continus et pulsés, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCO (Journées nationales des cristaux pour l'optique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interféromètre Fabry-Perot à deux finesses : application à la caractérisation d'échantillons intracavité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un interferomètre de sagnac fibré pour détecter la magnétochiralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-RF characterization of an integrated ring resonator for the development of optoelectronic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du PEPR Electronique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par peigne de fréquences d'un résonateur en anneau intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2025 - Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and referencing of the SNPO onto a ULE cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l'onde de pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, ROUEN, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de deux peignes de fréquences, synchrones, ou asynchrones, par un laser Yb:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, ROUEN, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-Modulation OEO for Optical Pulses and Frequency combs generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur optoélectronique (OEO) générant des peignes de fréquences et des trains d’impulsions optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l' émission bipolarisation d'un laser Yb:YAG par l'orientation de la polarisation de la pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice (FRANCE), France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Opto-Électronique à modulation directe de faible bruit de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Talbot effect using an intensity-modulating frequency-shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France. Conference 11354: Optical Sensing and Detection VI (Posters), pp.11354-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic oscillator based on hybrid feedback loop for single-side band operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz-rate pulse pairs generated by a frequency-shifting loop containing an electro-optic modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse Doublets Generated by a Frequency-Shifting Loop Containing an Electro-Optic Amplitude Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany. IEEE (ISBN: 978-1-7281-0469-0), IEEE Xplore Digital Library, pp.1-1, 2019, 2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC). </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow Linewidth InP/Si3N4 Laser for Lidar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peppino Primiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Paret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mekhazni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization fiber lasers for radio-over-fibre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded-phase chaotic dynamics in a vectorial laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2017 (CLEO-Europe/EQEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. IEEE Xplore Digital Library, pp.17314439, 2017 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC). </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase locking of dual-polarization DFB fiber lasers through pump-power modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fiber frequency-shifting loop for RF up-conversion and waveform generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime chaotique verrouillé en fréquence d’un oscillateur opto-hyper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 19éme Rencontres du Non-Linéaire (RNL) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILLUSTRATION DES MODES DE POLARISATION ET DES MODES DE INCE-GAUSS AU MOYEN DE LASERS SOLIDES BI-FREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sessions pédagogiques, 0ptique 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse chaotique excitable d'un laser bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ, Optique 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitable chaotic pulses in a dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser vert multifréquence pour le lidar-radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of DFB lasers in bounded regime with optical feedback loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-PALD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique d'ondes hyperfréquences et millimétriques à très bas bruit de phase : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission synchrone de peignes de fréquences suivant deux polarisations orthogonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs ultra-stables microonde et TeraHertz à base de lasers bifréquences verrouillés par OEPLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the synchronization regimes of a self-injected two-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-onde / Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes de synchronisation d’un laser bifréquence autoinjecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Villetaneuse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed polarization sequences from a twisted-mode Nd:YAG laser passively mode-locked by a SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EPS-QEOD Europhoton Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended synchronization resulting from resonant phase and intensity dynamics in a dual-polarization laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe - Semiconductor Lasers and Laser Dynamics V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruxelles, Belgium. , 8432, pp.84321Y, 2012, Proceedings SPIE. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended synchronization of coupled laser eigenstates with optical RF-modulated feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser déclenché à rétro-injection non résonante : application à la vélocimétrie Lidar-Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'onde opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback in dual-polarization lasers : toward an high resolution Doppler-Lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable dual-polarization Ti:Al2O3 laser for THz beat note generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-microonde SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes de synchronisation dans un laser bi-fréquence soumis à une rétro-injection décalée en fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique-microonde à 40 GHz à partir d'un microlaser bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-Microonde SFO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization in vectorial solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Grelu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear optical cavity dynamics: from microresonators to fiber lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH, 2016, 978-3-527-41332-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE PRODUCTION DE TRÈS HAUTES FRÉQUENCES PAR BATTEMENT DE FRÉQUENCES LUMINEUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2960354 / Texte intégral : http://bit.ly/1nOKVdW. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR GÉNÉRANT UN SIGNAL COMPORTANT UNE FRÉQUENCE DE L'ORDRE DU TÉRAHERTZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2961042 / Texte intégral : http://bit.ly/1qiqz1x. 2011, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-narrow linewidth self-adaptive photonic oscillator: principle and realization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic nibbling of laser linewidth using a Brillouin-assisted optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Szriftgiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges à quatre ondes dans les vapeurs atomiques : des propriétés quantiques aux applications à la gyrométrie et à la réalisation de nouveaux miroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId362"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B88E5C9"/>
+    <w:nsid w:val="BC2D328A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-vallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6209-8854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089783875" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976326v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sinquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2025.3544428" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennael Danion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.534463" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.529629" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430967v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agaisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2024.3358174" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04196945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akagla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc&#8217;hen Loas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.475453" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04577445v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changming Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.425460" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bouhier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2021.3111703" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boust" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Dirani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Youssef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Larrue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2020.3002272" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.389801" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thorette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pinsard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.043843" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2019.2891819" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02163678v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.018766" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2912874" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02324813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duport" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2019.8892102" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guionie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003483" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic van Dijk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.0867" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2017.2775617" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501412v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001480" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peppino Primiani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Van Dijk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lamponi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chtioui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.002467" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002839" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengshuo Shen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201601633" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bacquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002362" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385625v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erneux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2530826" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967127v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0155" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063260v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871988" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057954v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.007364" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854261v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barreaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Th&#233;venin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.005402" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908144v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erneux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.86.033815" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002859" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001104" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004399" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.107.104101" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713954v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017944" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910880v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2084077" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665206v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/JEOS.2009.09023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674591v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002524" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438307v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Oger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072628" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908317v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.001612" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956086v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alouini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretenaker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.101.7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724378v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poirson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Le Floch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.14.002811" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212511v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grynberg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510180205100" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F67DD00E52DB5C0F9E014F859A8AC270E9F4C026/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120292v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Artur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233231v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaedze Kudjo Herman Akagla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11110478" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011356v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645528v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197083v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232832" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264936v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10231990" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197142v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akagla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chapron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lehoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231530" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988116v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04195679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285993v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284345v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larrue Alexandre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2020.JTu2D.6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507887v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872638" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474723v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8871740" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470935v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474747v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8871553" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475409v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470957v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471152v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475408v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121502v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Dijk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346898v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475414v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gomez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267594v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872816" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507909v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pillet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475018v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mekhazni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474648v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475053v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervella" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800096v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306049" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846270v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784699v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472882v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561733v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086295" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561743v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086956" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708260v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504229v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507943v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347035v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346844v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346903v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346900v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142151v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142015v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066963v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141955v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2014.6994571" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141972v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Thevenin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2013.CTu1H.8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142526v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881411v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903524v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905815v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barreaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917977v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803097v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929738" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937252v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933971v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barr&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142938v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935879v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beuzelin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803095v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380162" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937058v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803101v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703197v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141990v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704278v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088662" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141961v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942438" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704331v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707473v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919619v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919624v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2010.5664186" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661472v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669847v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670295v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5196273" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669514v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669669v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670090v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010865v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perriguey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318352v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648504v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645549v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133619v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986413v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197945v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284744v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470194v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474785v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470354v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470320v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872459" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475400v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garreau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913535v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942365v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561755v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087570" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470380v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333407v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346901v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346902v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228096v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347032v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346899v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903523v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905768v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142010v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934009v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073205v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922243" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934003v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142003v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703618v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703795v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142915v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141998v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703648v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703781v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919154v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolland" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347042v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994792v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994782v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317808v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871973v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011881v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-vallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6209-8854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089783875" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976326v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sinquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2025.3544428" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennael Danion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.534463" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430967v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agaisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2024.3358174" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.529629" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04196945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akagla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc&#8217;hen Loas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.475453" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04577445v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changming Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.425460" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bouhier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2021.3111703" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boust" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Dirani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Youssef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Larrue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2020.3002272" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.389801" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thorette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pinsard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.043843" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2019.2891819" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02163678v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.018766" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2912874" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02324813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duport" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2019.8892102" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guionie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003483" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic van Dijk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.0867" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2017.2775617" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501412v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001480" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peppino Primiani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Van Dijk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lamponi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chtioui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengshuo Shen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201601633" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343399v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.002467" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002839" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bacquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002362" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385625v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erneux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2530826" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967127v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0155" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063260v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871988" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057954v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.007364" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854261v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barreaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Th&#233;venin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.005402" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908144v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erneux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.86.033815" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002859" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001104" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004399" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.107.104101" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713954v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017944" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910880v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2084077" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665206v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/JEOS.2009.09023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674591v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002524" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438307v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Oger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072628" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908317v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.001612" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956086v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alouini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretenaker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.101.7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724378v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poirson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Le Floch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.14.002811" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212511v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grynberg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510180205100" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F67DD00E52DB5C0F9E014F859A8AC270E9F4C026/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120292v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Artur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233231v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaedze Kudjo Herman Akagla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11110478" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011356v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645528v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264936v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10231990" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197083v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232832" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197142v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akagla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chapron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lehoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231530" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988116v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04195679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284345v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285993v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larrue Alexandre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2020.JTu2D.6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507887v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872638" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474723v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8871740" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475409v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474747v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8871553" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470935v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470957v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471152v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475408v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121502v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Dijk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346898v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507909v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475414v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gomez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872816" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475018v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mekhazni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474648v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475053v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervella" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800096v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306049" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846270v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784699v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472882v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561733v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086295" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561743v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086956" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708260v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504229v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507943v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347035v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346844v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346903v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346900v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142151v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142015v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066963v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141955v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2014.6994571" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141972v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Thevenin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2013.CTu1H.8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142526v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881411v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903524v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905815v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barreaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917977v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803097v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929738" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937252v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933971v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barr&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142938v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935879v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beuzelin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803095v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380162" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937058v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803101v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703197v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141990v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141961v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942438" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704278v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088662" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704331v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707473v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919619v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919624v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2010.5664186" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661472v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669847v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670295v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5196273" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669514v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669669v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670090v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010865v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perriguey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318352v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553866v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Jarry" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brochard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648504v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645549v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133619v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986413v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197945v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284744v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470194v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474785v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470354v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470320v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872459" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475400v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garreau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913535v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561755v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087570" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942365v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470380v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333407v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346901v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346902v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346899v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228096v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347032v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903523v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905768v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142010v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934009v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073205v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922243" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934003v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142003v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703618v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703795v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141998v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703648v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142915v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703781v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919154v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolland" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347042v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994792v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994782v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317808v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871973v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011881v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>