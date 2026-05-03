--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Vandeputte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV HAL MV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9929-4587</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176772103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-7218-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (314)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for growth or carcass yield before the onset of the spawning season will not impact egg production for rainbow trout Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazeiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copenhagen, Aug 2026, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realized response to genomic selection for feed effficiency in European seabass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Barrier-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FilDor : associer sélection génétique et analyse d'impact environnemental des élevages de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptation and genomic admixture shape thermal resilience in European seabass larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Crestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection génomique pour l’efficacité alimentaire chez le bar : réponses observées sur l’indice de consommation et d’autres caractères d’intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Barrier-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and nitrogen stable isotopes : is it a good proxy of individual feed efficiency in seabass (Dicentrarchus labrax) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Debailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and epigenetic regulation of growth in three distant populations of European seabass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Sánchez-Baizán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Crestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Heatwaves and Hypoxia on European seabass Dicentrarchus labrax Reared in Three Thermal Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Crestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Debatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy-Jo Randalls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Experimental Biology annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Pragues, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing genomic selection efficiency for viral nervous necrosis resistance in European seabass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Brunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of thermal adaptation in wild populations of European seabass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Crestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2014-2024 : MISE EN PLACE ET EVOLUTION DE LA SÉLECTION GÉNOMIQUE DANS LA FILIÈRE AQUACOLE FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic bases of thermal adaptation for growth in three populations of European seabass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Crestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages et inconvénient de l'amélioration génétique de l'efficacité alimentaire chez le bar : implications pour la teneur en lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Salou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of selective breeding to eliminate unfavourable scaly patterns in Amur mirror carp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Swimming Respirometry to Investigate the Thermal Physiology of European Seabass Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tallulah Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Crestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Honololu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer l’efficacité de la sélection génomique pour la résistance à la nodavirose chez le bar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Brunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of epigenomics into conservation: Case studies on the European sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Sánchez-Baizán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Beato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Piferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance impact on Cryoplankton-fed seabass.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Tzakris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Caruana-Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larvi 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de l’adaptation à la température des populations de bar Européen (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Crestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and drawbacks of genetically selecting more efficient sea bass: implications for lipid traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Salou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-generational validation of candidate DNA variants for resistance to Viral Nervous Necrosis and Vibrio harveyi in European seabass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Brunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypage de triploïdes à partir de puces à ADN et Assignation de parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larval growth and differential survival in three natural populations of European seabass (Dicentrarchus labrax) exposed to four thermal regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Crestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful genetic improvement of feed efficiency in seabass by alternative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMBU Genetics and Breeding Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, As, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Jaouahdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop spectroscopie et microscopie du milieu marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding plans for disease resistance in Mediterranean species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Convegno Nazionale Società Italiana di Patologia Ittica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature driven growth impairment is differentially mediated by ghrelin during the early development of Dicentrarchus labrax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Oswaldo Tovar Bohórquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Crestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Servili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inside Out: New Frontiers in the Comparative Physiology of the Vertebrate Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Eastwell Manor, Kent, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interaction explain sex determination in the European Seabass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Sánchez-Baizán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Goikoetxea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Reproductive Physiology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hersonisos - Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN R-BASED PIPELINE FOR GENOTYPE CALLING AND PARENTAGE ASSIGNMENT OF TRIPLOID OFFSPRING TO THEIR DIPLOID PARENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie fine de la résistance à la nécrose nerveuse virale chez le bar identifiée par séquençage du génome entier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHOLE GENOME SEQUENCING TO REFINE THE DETECTION OF QTL FOR VIRAL NERVOUS NECROSIS IN EUROPEAN SEA BASS (DICENTRARCHUS LABRAX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th symposium on Genomics in Aquaculture Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFI6, an interferon alpha induced protein, identified by whole genome sequencing as involved in Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 10 generations of selection on growth, feed efficiency, processing and lipid traits in rainbow trout fed a standard or a &amp;quot;future&amp;quot; fish-free, soy-free diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics In Aquaculture 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of epigenetic biomarkers for the European seabass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Sánchez-Baizán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Denkena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Colome-Tatche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Symposium on Genomics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping for Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax) identified by whole genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germ stem cell grafting in european sea bass: a practical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Lareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we combine genetics and a two-step temperature control to move towards monosex European seabass Dicentrarchus labrax?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can genomics improve the selection efficiency of sea bream (Sparus aurata) candidates reared in sanitary protected RAS when GxE exist with the production environment in open-sea cages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Massieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genome-wide ancestry pattern in European sea bass to assess phenotypic variation and ensure sustainable aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Leitwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Symposium on Genomics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomix : Estimation de l'héritabilité de spectres Raman et premiers résultats d'évaluation phénomique chez la truite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du coût de la sélection génomique par utilisation de panels à plus faible densité de marqueurs chez le bar et la daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03889117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des performances de la truite arc-en-ciel après 10 générations de sélection et réponse à un aliment standard ou « futur » sans produits de poisson ni soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hautes températures en phase juvénile favorisent la croissance et la différenciation femelle du bar (Dicentrarchus labrax L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7émes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving feed efficiency in fish: let’s get down to business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective breeding for survival to Vibrio harveyi in European seabass ( Dicentrarchus labrax ) is robust to different feeding environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.688-691, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Jaouahdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined genomic approaches to unravel sex determination in the European seabass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Sánchez-Baizán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Goikoetxea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Symposium on Genomics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining data from successive cohorts to increase the accuracy of estimated breeding values: a case study in a gilthead sea bream (Sparus aurata) commercial line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien J.-S. Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2020 online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic correlations between processing traits and individual feed efficiency in a gilthead sea bream (Sparus aurata) commercial line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genomic correlations between feed efficiency and metabolic traits in European sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J.H Nati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salou Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex dimorphism in European sea bass (Dicentrarchus labrax L.) : new insights into sex-related growth patterns during very early life stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faggion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2020 online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of genetic gain in rainbow trout fed standard of “future” diet after 10 generations of multi-trait selection in the Aqualande selective breeding program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting feed conversion ratio at commercial size from juvenile performance in individually reared Oreochromis niloticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Quoc Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. H. Benzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues de Verdal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late high temperature promotes fast growth and female differentiation in European sea bass Dicentrarchus labrax, while early photoperiod has no effect on either trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide association studies revealed one strong effect QTL for viral nervous necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomically assisted reconstruction of the ancestral Dicentrarchus labrax L. Mediterranean lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faggion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duranton Maud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction and genotype-by-temperature interaction of sex tendency in European sea bass.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegart Mako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomically assisted reconstruction of the ancestral Dicentrarchus labrax Mediterranean lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faggion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium Genomics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à 10 générations de sélection multicaractères chez la truite chez Aqualande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stress a-t-il un effet sur le sexe des bars ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigenerational epigenetic inheritance of masculinizing temperatures in the European sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Sanchez-Baizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Piferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium Genomics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de caractères de résistance à cinq pathologies dans les schémas de sélection commerciale de truite, bar et daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction génotype x aliment: que sait-on, où va-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to genetically increase fillet yield in fish: relevant genetic parameters and methods for the estimation of genetic gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance and integration of masculinizing temperatures of the European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Sanchez-Baizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafni Anastasiadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Piferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing AQUAEXCEL2020 and its relevance to industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilité d’amélioration génétique de l’efficacité alimentaire chez le tilapia du Nil – projet DADA-EAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6emes Journées Recheche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between koi herpesvirus disease resistance and other production traits inferred from sibling performance in amur mirror carp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Palaiokostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross D. Houston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Kause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of fish feeds and feeding strategies for genetically superior fish from breeding programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torrecillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas R. Tocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontanillas Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la sélection sur le rendement de filet chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Allamelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological predictors of slaughter yields using 3D digitizer and their utilization in common carp breeding program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'efficacité alimentaire des poissons en utilisant une nouvelle méthode de phénotypage en aquarium individuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for genetic variability in fitness-related traits using a Dynamic Energy Budget model, an example on European Seabass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium and Thematic School on ‘Dynamic energy Budget theory for metabolic organization’ (DEB2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Brest, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring individual feed efficiency and its correlations with performances and agonistic behaviours in juvenile Nile Tilapia Oreochromis niloticus held in groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine O'Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Begout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagdy Mekkawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal imprinting during embryogenesis and future adaptive capacities in European seabass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Congress on Applied Ichthyology and Aquatic Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for disease resistance in farmed fish in the era of high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Palaiokostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kocour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Veselý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des puces pour prédire l’avenir…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montpelllier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful realized selection response for fillet yield in rainbow trout Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study and genomic evaluations for resistance to Viral Nervous Necrosis in wild populations of European seabass Dicentrarchus labrax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the genetic parameters of feed efficiency in juvenile Nile Tilapia (Oreochromis niloticus) using video analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagdy Mekkawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. H. Benzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of resistance to gastroenteritis (rtge) and rainbow trout fry syndrome (rtfs) in rainbow trout oncorhynchus mykiss and their genetic correlations with production traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APIS: A new auto-adaptive parentage inference software tolerant to missing parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for genetic improvement of the main slaughter yields in common carp with in vivo morphological predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Kause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. 848 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-specific variations of the genetic architecture of sex determination in wild European sea bass Dicentrarchus labrax L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faggion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters of feed conversion ratio based on individual phenotypes in sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex determination of the European sea bass : deciphering the role of temperature over the whole larval period to enhance female production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective breeding on tolerance to fasting improves feed conversion ratio of sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to the AQUAEXCEL2020 Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritabilities of resistance to VNN and vibriosis and genetic correlations with production traits and processing yields in two selected commercial lines of the European sea bass Dicentrarchus labrax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tiriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurane Pallandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first demonstration of realized selection response for fillet yield in fish, in rainbow trout oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium for Genetics in Aquaculture (ISGA XIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic improvement of feed conversion ratio in sea bass : new approach based on individual phenotypes and genomic info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and Breeding in Aquaculture: North meets South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection du bar pour l’efficacité alimentaire: on y arrive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sexe du bar, on en voit le bout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montpelllier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing successful aquaculture breeding programs: the keys to success in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI congreso nacional de acuicultura - Journée Franco Espagnole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritabilité de la résistance à la nécrose nerveuse virale de populations sauvages de Bar/Loup (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on sélectionner sur le rendement de filet chez les poissons ? (et chez le bar en particulier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Puledda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAMN (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner sur l’efficacité alimentaire : une nouvelle approche chez le bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAMN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner sur l’efficacité alimentaire : une nouvelle approche chez le bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does early growth play a role in the sex determination of european seabass dicentrarchus labrax?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Horri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Genetics in Aquaculture (ISGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the genetics of sex determination in European sea bass (&amp;lt;em&amp;gt;Dicentrarchus labrax)&amp;lt;/em&amp;gt; using RAD-seq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Palaiokostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bekaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B. Taggart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan J. Mcandrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage piscicole (de précision)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication à l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection génomique chez les poissons marins, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAMN (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of boldness and hypoxia avoidance in European seabass, Dicentrarchus labrax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Horri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benhaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENESEA : développement de la sélection génomique chez le bar et la daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of resistance to Viral Nervous Necrosis and genetic correlations with production traits in wild populations of the European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of coping styles in farmed European sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Horri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAEXCEL and AQUAEXCEL2020: Research infrastructures projects for the benefit of European aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRB Anim International seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of resistance to Viral Nervous Necrosis in wild populations of the European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Congreso nacional de Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Zaragoza, Spain. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAEXCEL2020 : an open European network of aquaculture research infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bostock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FEAMP 3S : Seabass, sex and stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du Sysaaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the right breeding objective can decrease environmental impacts and increase farm profit of sea cage farming with different quota restrictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gus Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan A. M. van Arendonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective breeding for better farmed fish: how to be more efficient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUAFARM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Pordenone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates of genetic variability and inbreeding in selected populations of European sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmien Hillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hellemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ogden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B. Taggart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité d’une sélection pour la résistance au jeûne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we select for fillet yield in fish ? A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish Breeders' Round Table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection génétique : un outil pour diminuer l’empreinte écologique de la pisciculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5emes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédicteurs morphologiques du rendement chez le bar: projet BAR3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Puledda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Tyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coulombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance génétique à l'entérite chez la truite ? Interaction avec la flavobactériose et les caractères de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance au nodavirus chez le bar sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique de l’amélioration génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'imagerie et d'ultrasons pour l'amélioration du rendement en chair par sélection génétique de la daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dofungo Ouatarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Breeding Technologies (CRISP...) et OGM: Quésaco ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we select fish for improved fillet yield? A simulation study using base data from three different species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of genetic resistance to Viral Nervous Necrosis in European sea bass (Dicentrarchus labrax) using RAD sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Palaiokostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAEXCEL2020: a network of research infrastructures for the benefit of European Aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of indirect predictors of gutted and fillet yields in the gilthead sea bream Sparus aurata in using 2D camera, 3D digitizer and ultrasound technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dofungo Ouatarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Ventre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance à la nodavirose des populations naturelles de bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Doan Q.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e journées de la Recherche Filière piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour le saumon transgénique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité alimentaire individuelle chez le bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bar n’a pas de sexe génétique : la preuve par les QTLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Palaiokostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bekaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B. Taggart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan J. Mcandrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour le déterminisme génétique et environnemental du sexe chez le bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du département RBE Ifremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective breeding for resistance to Viral Nervous Necrosis disease: prospective procedure for sustainable development in aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Doan Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Fisheries Development Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Taïwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining VITASSIGN and COLONY for pedigree reconstruction in a case of factorial mating with missing parental genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and environmental impacts of genetic improvement in fish depend on limiting factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.M. van Arendonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGA XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining VITASSIGN and COLONY for pedigree reconstruction in a case of factorial mating with missing parental genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.K. Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture 2015: Cutting edge science in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining VITASSIGN and COLONY : an efficient practical procedure for parental assignment with missing parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGA XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection génétique : un levier majeur d’amélioration des filières aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées Scientifiques Internationales sur la Valorisation des Bioressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From production to resource efficiency: a new focus for aquaculture breeding programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture 2015: Cutting edge science in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and environmental effects of selection on growth rate and feed conversion ratio in sea cage farming with or without production and feed quota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.M. van Arendonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture 2015: Cutting edge science in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAEXCEL 2020: Research infrastructures for the benefit of European aquaculture research and industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and environmental effects fo genetic improvement of growth rate and feed conversion ratio in sea cage farming with production and feed quota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Arendonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can selective breeding for growth or fillet yield decrease environmental impact of fish farming? a gilthead sea bream (Sparus aurata) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’assignation de parenté par SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité du bar… un caractère héritable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Horri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SNP map of the European sea bass genome based on a meiotic gynogenetic family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Münnever Oral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Colléter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bekaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B. Taggart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Palaiokostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phenotypic and genetic links between early individual growth and sex determination in European sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Horri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of body weight of European sea bass (&amp;lt;em&amp;gt;Dicentrarchus labrax&amp;lt;/em&amp;gt;) and Nile tilapia (&amp;lt;em&amp;gt;Oreochromis niloticus&amp;lt;/em&amp;gt;) larvae by image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput sequencing in aquaculture: the complexities of sex determination in farmed fish with sexual dimorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Palaiokostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bekaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B. Taggart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Davie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HydroMedit 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles possibilités en sélection génétique pour la résistance aux maladies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journées de la Recherche Filière piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by diet interactions on growth and processing traits in rainbow trout ([i]Oncorhynchus mykiss[/i]), European sea bass ([i]Dicentrarchus labrax[/i]), gilthead sea bream ([i]Sparus aurata[/i]) and meagre [i](Argyrosomus regius)[/i] fed diets with almost complete substitution of both fish meal and fish oil by vegetal ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprint of: Genetic parameters of in-vivo prediction of carcass, head and fillet yields by internal ultrasound and 2D external imagery in large rainbow trout [i](Oncorhynchus mykiss)[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Auburn, United States. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique de la carpe à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ravakarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier final projet PARRUR MADAPISCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs économiques de l’efficacité alimentaire et du taux de croissance en système recirculé : exemple du Clarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Syndicat Français de l'Aquaculture Marine (SFAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of selection for fasting tolerance on feed intake, growth and feed efficiency in the European sea bass Dicentrarchus labrax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Daule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture - XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Auburn, United States. pp.8, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2013.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference on Sex Determination and Differenciation in Fishes: Genes, Environment and Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités d'été APDRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects to modify sex ratio by domestication and selective breeding in farmed populations of European sea bass (&amp;lt;em&amp;gt;Dicentrarchus labrax&amp;lt;/em&amp;gt; L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sex Determination and Differenciation in Fishes: Genes, Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAEXCEL: Building a European network of aquaculture research infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Reuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Sebastián, Spain. 22 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité des carpes malgaches : déterminisme génétique de l’écaillure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier final projet PARRUR MADAPISCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des aliments végétaux pour la truite arc-en-ciel : l'alliance de la nutrition et de la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Geurden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE : Analyse du Genome des Animaux d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner l'efficacité alimentaire : état des lieux et avancées chez le bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish breeding for dummies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Percid Fish Culture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les impacts économiques et environnementaux de la sélection génétique pour la croissance et l'efficacité alimentaire en pisciculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées Recherche Filière Piscicole (JRFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion génétique d'une espèce introduite : la carpe à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mardis de l'UMR Intrepid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Palavas les Flots, France. 29 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAEXCEL: Access top class aquaculture research infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Reuver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bostock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online European aquaculture research infrastructure map - a basis for status report and gap analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Neyts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Reuver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Ove Evjemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de l'assignation de parenté chez une espèce octoploïde, l'esturgeon sibérien Acipenser baeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques Aquacoles du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pistes pour obtenir des populations monosexes de bar en combinant sélection génétique et manipulation de l'environnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to selection for growth in an interspecific hybrid betwen[i] Oreochromis niloticus[/i] and [i]O. mossambicus[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Baroiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Westly W. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerafe N. Mutyalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international symposium on Tilapia Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterile rainbow trout - experience from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUANOR Industry day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and objectives in selective breeding of fish: present status and future developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 162nd Forum of China Engineering Science and Technology on Scientific and Technological Innovation in Aqua-breeding and Sustainable Development of Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Weihai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection pour l'utilisation de l'aliment végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Geurden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Syndicat Français d'Aquaculture Marine et Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de souches de carpes à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Carpe APDRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Antanetimboahanghy, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel technologies for genome editing in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stephane J.-S. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous de Concarneau: where industry meets science in marine Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études génétiques par croisement de carpes en cours à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Carpe APDRA-F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 19 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aquaculture peut-elle valoriser la biodiversité ? Le point de vue du généticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences débat du CIRAD, salon International de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of lipids heterogeneity estimated by direct (MRI) or indirect (artificial vision, Fat Meter) technologies in the fillet of large rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cachelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des objectifs de sélection en aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication à l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. 20 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VEGEAQUA : capacité d'adaptation du bar à une substitution totale des matières premières végétales dans l'aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mai Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mazurais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an efficient parentage assignment methodology for selective breeding of the octoploid Siberian sturgeon Acipenser baeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture conference: to the next 40 years of suatainable aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers éléments sur la diversité génétique de la carpe à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Carpe APDRA-F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance et intolérance au jeûne chez un téléostéen, le bar ([i]Dicentrarchus labrax[/i]) : bases physiologiques moléculaires et détection de polymorphismes par approches génomiques haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Génomique Environnementale et Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of selection response in European sea bass (Dicentrarchus labrax L.) selected for fast growth on a 100 % plant-based diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Aug 2013, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for fitness traits in selected and control populations of European sea bass [i](Dicentrarchus labrax[/i])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aupérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Aquaculture XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique et domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe inter-organismes "Domestication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation à la substitution totale des matières premières marines dans l'alimentation du bar : état d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de Pilotage projet VEGE-AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving utilization of plant based diets in Rainbow trout and European sea bass: lessons from inference of genetic parameters and selection experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard R. Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge I. Geurden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des matières premières de l'aliment : conséquences sur la qualité des chairs de truite et de bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de l'utilisation des produits d'origine végétale chez la truite arc-en-ciel [i](Oncorhynchus mykiss[/i]) et le bar européen ([i]Dicentrarchus labrax[/i])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard R. Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignation de parenté chez une espèce octoploïde, l'esturgeon sibérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid R. Mahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du SFAM Syndicat français de l'aquaculture marine et nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAEXCEL (2011-2015) : un réseau européen d'infrastructures de recherche aquacole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontre franco-hongroise Agropolis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to aquaculture infrastructures: the AQUAEXCEL experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bostock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Submarine Infrastructures Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Toulon, France. 20 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédures d'échantillonnage pour la conservation des espèces aquacoles dans la cryobanque nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.103-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heart morphology and malformations genetic parameters in rainbow trout (Oncorhynchus mykiss), genetic correlations with production traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul P. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Mazeiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auburn University. USA., Jun 2012, Auburn, United States. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection pour la vitesse de croissance a-t-elle un impact sur la tolérance au stress et la capacité de nage chez le bar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis J.-D. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aupérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early individual electronic identification of sea bass using RFID microglass tags: a first example of early phenotyping of sex related growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner pour la résistance à Flavobacterium psychrophilum chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIS Piscicultures Demain, un outil de mobilisation de la recherche et de la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre INRA "vers une pisciculture compétitive et durable", Salon International de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental consequences of genetic improvement by selective breeding: a gilthead sea bream aquaculture case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on LCA in the Agri-Food Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Malo, France. pp.694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FILD'OR : Amélioration des programmes de sélection sur la croissance et la qualité chez la daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric C. Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du SFAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting for processing yields: genetic parameters of non lethal indirect criteria in rainbow trout Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auburn University. USA., Jun 2012, Auburn, United States. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication and selection for growth induce a genetic sex-ratio shift towards females in a European sea bass (&amp;lt;em&amp;gt;Dicentrarchus labrax&amp;lt;/em&amp;gt;) population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of rainbow trout flesh texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allamellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the shrimp industry in the Western Indian Ocean - a holistic approach of vertical integration, from domestication and biosecurity to product certification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Groumelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panchayuthapani Duraisamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vemulapali Manavendra Rao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium on Diseases in Asian Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Taipei, Taiwan. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fild'Or : Bases génétiques pour l'amélioration de la qualité de la daurade royale d'élevage Sparus aurata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving utilization of plant based diets in rainbow trout and european seabass: lessons from inference of genetic parameters and selection experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryoaqua : la cryobanque centralisée pour les ressources aquacoles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas G. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitytruite&amp;quot; : l'IRM comme méthode de quantification rapide du gras intramusculaire et du tissu adipeux sous cutané des darnes de truite arc-en-ciel (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conséquences environnementales des objectifs de sélection génétique des poissons : le cas de la daurade. Programme Fild'Or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplacement des matières premières de l'aliment : conséquences sur la qualité de la chair de truite et de bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAEXCEL: Aquaculture infrastructures for excellence in European fish research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke M. Reuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2011 "Mediterranean Aquaculture 2020"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rhodes, Greece. 28 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIS Piscicultures Demain (PsD) : un nouvel élan pour la recherche piscicole en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de l'Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Le Touquet, France. 14 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of total replacement of fish-based diet with plant-based diet on the hepatic transcriptome of European sea (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. F. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Ferraresso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Bargelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Quentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2011 "Mediterranean Aquaculture 2020"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rhodes, Greece. pp.Poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sélectionner pour la qualité ? Quelles évolutions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Le Touquet, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms underlying individual variation in tolerance of prolonged fasting in European sea bass Dicentrarchus labrax.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J.M. D. Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. B. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. B. Guinand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Glasgow, United Kingdom. 15 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases génétiques quantitatives et moléculaires de la résistance de la truite arc-en-ciel à [i]Flavobacterium psychrophilum[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques Piscicoles du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Breeding - Lessons learned from terrestrial animals and status of aquaculture implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2011 "Mediterranean Aquaculture 2020"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rhodes, Greece. 47 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the total replacement of fish meal and fish oil by plant sources on the hepatic transcriptome of European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferraresso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bargelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 11. Mediterranean Aquaculture 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rhodes, Greece. pp.377-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we obtain monosex sea bass populations through selective breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for resistance to Flavobacterium psychrophilum infection in a French domestic population of rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference on Diseases of Fish and Shellfish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Split, Croatia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions génotype-milieu sur la croissance chez le bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Piscicole Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France. 14 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on obtenir des populations monosexes de bar (Dicentrarchus labrax) par sélection génétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ABIES " Alimentation, Nutrition, Santé "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. pp.Poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RegulBASS : Un programme intégré de la tolérance au jeûne chez le bar (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France. pp.Poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenèse aquacole : le cas du saumon &amp;quot; AquaBounty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France. 9 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentage assignment with markers: a proven enabling technology to develop efficient breeding programmes in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium "Diversification in inland finfish aquaculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pisek, Czech Republic. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIS Piscicultures Demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montpellier, France. 15 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentage assignment in octoploid species: the case of the Siberian sturgeon Acipenser baeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish Breeders' Round Table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Stavanger, Norway. 11 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures de recherche aquacole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Allenvi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Roscoff, France. 16 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of population sex ratios by domestication and artificial selection in the European sea bass (Dicentrarchus labrax L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Génétique "Genetics, Epigenetics and Evolution of Sex Chromosomes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.Poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategic research agenda: aquaculture breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Storset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Sonesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaexcel : un réseau d'infrastructures d'excellence pour la recheche piscicole européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montpellier, France. 7 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAEXCEL: Aquaculture infrastructures for excellence in European fish research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke M. Reuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "The future of the 21st century ocean"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de l’utilisation de l’aliment d’origine végétal chez le bar et la truite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge I. Geurden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation PEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sizun, France. 25 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for an improved disease resistance using factorial mating designs and molecular based pedigree in fish: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a vegetable diet deprived in HUFA on the regulation of FADS2 activity in the European sea bass (Dicentrarchus labrax): a potential limiting step in HUFA biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Santigosa I Culi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Corporeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dreano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAculture infrastructures for EXCELlence in European fish research (AQUAEXCEL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion INRA-WUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Program for Sustainable Fish Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion INRA-WUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS Pisciculture Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe de travail "aquaculture" du Pôle Mer PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype-diet interactions in European sea bass (Dicentrarchus labrax) with total substitution of marine products in the diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mazurais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of plant-based diet on genetic improvement of rainbow trout (O. mykiss): family responses to marine vs plant-based diet from the first meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lecalvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of plant-based diets on the osmoregulation capacity in the sea bass [i]Dicentrarchus labrax[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corbarieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Charmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress on the Biology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can genetic improvement in aquaculture reduce impact on fisheries? Case of European sea bass ([i]Dicentrarchus labrax[/i]) with total substitution of marine products in the diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mazurais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nantes, France. pp.1-6 - communication J:04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases génétiques et fonctionnelles de la résistance aux pathogènes: réponse immunitaire virale et résistance à la flavobactériose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation PEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sizun, France. 26 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliment végétal, estimation des interactions génotype-aliment dans le cas de la croissance tardive chez le bar européen ([i]Dicentrarchus labrax[/i])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mazurais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Syndicat Français d’Aquaculture Marine et Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour image analysis as a possible tool to quantify carcass and flesh quality in a rainbow trout selective breeding program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital imaging in fisheries biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Písek, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can genetic improvement in aquaculture reduce the impact on fisheries? The case of European sea bass (Dicentrarchus labrax) fed on a totally plant-ingredient based diet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mazurais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium, Ifremer, How minimizing the footprint of the aquaculture and fisheries on the ecosystem?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sète, France. Symposium, Ifremer, Sète, France, 1-3 September 2010. How minimizing the footprint of the aquaculture and fisheries on the ecosystem? Abstracts book, p.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-based diet in trout ([i]O. mykiss[/i]): are there genotype x diet interactions for main production traits when fish are fed marine vs plant-based diets from the first meal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Le Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.DVD, communication n°0650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of culling on bias of BLUP estimates - case of fish species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-local evaluation of the rearing performances of 5 natural populations of European sea bass (Dicentrarchus labrax).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium for Genetics in Aquaculture, 23-26 juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bangkok, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances en élevage de 5 populations naturelles de bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Syndicat Français d'Aquaculture Marine et Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la variabilité et de la structure génétique de populations de carpe commune de Madagascar et du Cameroun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Carpe APDRA-F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FLAVORES : Héritabilité de la résistance à la bactérie [i]Flavobacterium psychrophilum[/i] chez la truite arc-en-ciel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Journées Techniques Piscicoles du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitytruite&amp;quot; : Élaboration d'une méthode de sélection sur les rendements de découpe et la qualité de la chair combinant sélection massale et familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing quality of selected fish: quasi-absence of correlated responses to selection for growth in the brown trout [i]Salmo trutta[/i] and in the sea bass [i]Dicentrarchus labrax[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et utilisation de l'aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'aliment en aquaculture, un enjeu pour une activité durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Montpellier, France. 10 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations de paramètres génétiques : attention aux effets de la maturation sexuelle !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chevassus-Au-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of non genetic maternal effects on juvenile growth in rainbow trout Oncorhynchus mykiss.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th fish &amp; shellfish larviculture symposium, 7-10 September 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Ghent, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l’élevage du silure en France a-t-il été un échec ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Domestication et durabilité en aquaculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique du bar : performances en élevage de souches sauvages, réponses directes et corrélées à la sélection croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journées Techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for growth and flesh quality traits in large freshwater-reared rainbow trout (Oncorhynchus mykiss) groups, mass selected or not for growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Genetics in Aquaculture (IAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de modification de qualité technologique chez les poissons sélectionnés pour la croissance : exemples de la truite fario et du bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FLAVORES : Héritabilité de la résistance à la bactérie [i]Flavobacterium psychrophilum[/i] chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition spermatique chez la carpe: conséquences pour la gestion génétique des populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison multilocale des performances en élevage de cinq populations naturelles de bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Recherche Filière Piscicole, 1-2 juillet 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of factorial mating desings to estimate genetic parameters for threshold traits in DNA-pedigreed mixed families of fish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Symposium 'Genetics in Aquaculture'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bangkok, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la domestication et de la sélection chez le bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aupérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Domestication et durabilité en aquaculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédures d’échantillonnage Cryobanque Nationale pour les espèces aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Cryobanque Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication et biosécurité : un exemple de crevette certifiée à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Groumellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Autrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Domestication et durabilité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la sélection individuelle par indexation sur collatéraux: application aux critères de qualité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du SFAMN Syndicat Français de l'Aquaculture Marine et Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delta 6 desaturase gene is differentially expressed in the intestine of sea bass Dicentrarchus labrax families exhibiting different growth potential onto vegetable-based diet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Santigosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Corcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture America 2009, February 15-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Seattle, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first insight into genotype-diet interactions in European seabass (Dicentrarchus labrax) in the context of plant based diet use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mazurais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Genetics in Aquaculture (IAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bangkok, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic improvement of fish: strategies and achievements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French seminar "Recent advances in Aquaculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Bhubaneswar, India. 34 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aquaculture : enjeux et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Valorisation des poissons marins d'aquaculture consommés en France, 2 février 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to select for feed efficiency in farmed fish?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Main Meeting of the Society of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on ou comment sélectionner pour l'efficacité alimentaire chez les poissons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics is good for E.U.!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquabreeding-Reprofish Workshop, October 1-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of genetic fingerprinting and SNPs for parentage assignment in selective breeding programmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquagenome workshop From genomics to applications in European temperate and Mediterranean Aquaculture: Basis and prospects, February 7-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique des poissons : domestication, sélection, OGM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Valorisation des poissons marins d'aquaculture consommés en France, 2 février 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique du sex-ratio chez le bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equalizing sperm concentrations in a common carp (cyprinus carpio) sperm pool does not affect variance in proportions of larvae sired in competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtěch Kašpar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Rodina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection sur le sexe chez le bar : comment produire des populations riches en femelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species review: Brown trout (Salmo trutta).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquabreeding meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Alesund, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping of mixed families for breeding and estimation of genetic parameters: experience from European sea bass, common carp and rainbow trout.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish Breeders' Round Table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Alesund, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bar, une espèce à fort potentiel pour l'amélioration génétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique de la carpe commune : les leçons du programme de recherches franco-tchèque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kocour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmar Linhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaculture of GMO fish: where are we now?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquabreeding meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Alesund, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouth and fin deformities in common carp: is there a genetic basis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kocour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmar Linhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species review: Rainbow trout (Oncorhynchus mykiss).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquabreeding meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Alesund, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative genetic determinism of sex-ratio in the European seabass (Dicentrarchus labrax L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Merdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species review: Common carp (Cyprinus carpio).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquabreeding meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Alesund, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of molecular parentage assignment in fish breeding programmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquabreeding meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Alesund, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaculture in the South: what can genetics do ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth Internationnal Conference of AITVM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm competition during in vitro fertilization in common carp (Cyprinus carpio L.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International symposium on Reproductive physiology of fish, Saint Malo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la carpe: quelles possibilités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de l'APDRA-F, Palau del Vidre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, France, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritabilities and G×E interactions for growth in the European sea bass (Dicentrarchus labrax L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. pp.S253-S254, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability estimates for growth and dress out traits in common carp &amp;lt;em&amp;gt;(Cyprinus carpio L.)&amp;lt;/em&amp;gt; using a molecular pedigree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kocour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Linhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper+/Qualitytruite : Evaluation et amélioration de la procédure de sélection PROSPER: optimisation des méthodes actuelles et introduction d'indexations sur collatéraux sur des critères de qualité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jegaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truitafilet: Effets de la sélection croissance sur la qualité de la truite commune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective breeding of carp: facts and prospects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Anniversary of VURH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Vodnany, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of sea bass to selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Meeting of Project Competus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Milano, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des rendements au filetage et au parage en pisciculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Uyanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique du SYSAAF (Syndicat des Sélectionneurs Avicoles Aquacoles Français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de l'importance des facteurs génétiques dans le déterminisme de la sex-ratio chez le bar (Dicentrarchus labrax L.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Long Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Rencontres de l'Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection croissance et qualité chez la carpe : potentiel et réalités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kocour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chevassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Pisciculture tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sexe, un caractère héritable, chez le bar (Dicentrarchus labrax L.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Rencontres de l'Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des capacités de nage et de résistance au stress chez le bar sauvage, domestique et sélectionné.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aupérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Département BOME, Villeneuve lès Maguelone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Inconnu, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique de la carpe : l'état des connaissances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier PIDA Carpe des Dombes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, France, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritabolum : parentage assignment results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritabolum final meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Stirling, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritabolum : paramètres génétiques chez le bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rennes, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection sur la croissance et efficacité alimentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Syndicat Français des Aquaculteurs Marins, Montpellier 28 avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, résumé, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters and GxE effects in seabass.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritabolum final meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Stirling, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentage assignment with microsatellite markers in fish: impact of genotyping errors on assignment rates, and evaluation of a simple error management method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Trondheim, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des années PROSPER et futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chevassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'inauguration de la PEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Le Drennec, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of markers in individual-based breeding programmes in fish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inra-Akvaforsk workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme de sélection &amp;quot;Prosper&amp;quot; sur la vitesse de croissance: principes et conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guenola Hollebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée de la Pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an AI-powered phenotyping platform for individual feed intake detection in group condition of European sabass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Hawil Abas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAEXCEL3.0 et AQUASERV : des opportunités pour nouer des collaborations à l’étranger en R&amp;D aquacole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation à la température des populations de bar européen (Dicentrarchus labrax) : Effets sur la survie au stade larvaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Crestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplacement des Artemia par des nauplii congelées de balanes dans l'alimentation larvaire du bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Tzakris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Caruana-Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on utiliser les isotopes stables du carbone et de l’azote pour prédire l’efficacité alimentaire chez le bar (Dicentrarchus labrax) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Debailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful replacement of Artemia by cryopreserved barnacle nauplii in European seabass larval rearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Tzakris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Caruana-Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of flesh colour traits in market size common carp and their relation to production traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Kause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of genomic selection by imputation in sea bass and sea bream to improve processing traits and resistance to Viral Nervous Necrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAEXCEL3.0 : une opportunité pour nouer des collaborations à l’étranger en R&D aquacole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la croissance larvaire chez trois populations naturelles de bar (Dicentrarchus labrax) soumises à quatre régimes thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Crestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of artificial intelligence to predict fillet yield in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Chalioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic characterization of the three main natural populations of seabass (Dicentrarchus labrax) on growth and quality traits performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoh Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual feed intake and body weight gain relationship according to genetic origin and rearing temperature in European sea bass Dicentrarchus labrax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for growth and colour traits in Pacific blue shrimp Litopenaeus stylirostris in a mixed family design with SNP parentage assignement in New-Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahunon H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate genomic prediction of phenotypic sex within European sea bass families : a unique tool to understand and control sex ratio variations in a species with polygenic sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafni Anastasiadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of a 57K Single Nucleotide Polymorphism array for European sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective breeding to reduce the ecological footprint of aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A medium-throughput method to phenotype fish for individual feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l’efficacité alimentaire individuelle chez le bar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5emes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe et croissance précoce chez le bar : des liens très étroits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Horri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters of some quantitative traits in one-year common carp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Kause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K. Sonesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana K. Kroupová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of genetic improvement in growth rate and feed conversion in fish farming under density and nitrogen limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.M. van Arendonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Life Cycle Assessment in the Agri-Food Sector (LCA Food 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San Francisco, United States. 2014, Proceedings of the 9th International Conference on Life Cycle Assessment in the Agri-Food Sector</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthodologie efficace d'assignation de parenté chez l'esturgeon sibérien&amp;lt;em&amp;gt; Acipenser baeri&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées Recherche Filière Piscicole (JRFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and environmental impacts of improving growth rate and feed efficiency in fish farming depend on nitrogen and density limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, Proceedings, 10th World Congress of Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL et EOL : deux référentiels dans le domaine du phénotypage et des conditions d'élevage des poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, JRFP 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanitary prescriptions and procedures for transfer and safety standards - Aquaexcel (D3.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatzifotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dierckens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Eding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative additive genetic basis of high feed substitution by plant ingredients in four major fish species farmed in temperate and southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , pp.136, 2014, Adding value. Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique de la capacité de quatre espèces piscicoles à utiliser de l'aliment à forts taux de végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. , 2014, 4èmes Journées de la Recherche Filière Piscicole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’efficacité d’une sélection contre la mortalité avec génotypage a posteriori des candidats et collatéraux soumis à un challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.105-105, 2012, 3èmes Journées de la Recherche Filière Piscicole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of intramuscular fat and subcutaneous adipose tissue in rainbow trout using MRI and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Annual Conference on Carcass Evaluation, Meat Quality, Software and Traceability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dublin, Ireland. 2012, First annual Conference on Carcass Evaluation, Meat Quality, Software and Traceability</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype x environment interactions for growth rate in European sea bass (&amp;lt;em&amp;gt;Dicentrarchus labrax&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2010 (EAS) « Seafarming tomorrow »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Porto, Portugal. pp.1-3, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First insight into genetic variation of fatty acids content in flesh of common carp, &amp;lt;em&amp;gt;Cyprinus carpio&amp;lt;/em&amp;gt; L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kocour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Dolezal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Buchtová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Rodina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, Scotland, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pre-selection for growth on the bias of BLUP estimates of breeding values for a secondary trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Porto, Portugal. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study of sperm competition in common carp (Cyprinus carpio L.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international Workshop on the Biology of Fish Sperm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Vodnany, pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection génétique : la méthode PROSPER, les outils d'aide à la sélection génétique, les perspectives d'évolution des schémas de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations de calculs de paramètres génétiques en dispositifs factoriels complets ou non</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and Environmental Components of Sex Determination in the European Sea Bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Piferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sex Control in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.305-325, 2018, 978-1-119-12728-4. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119127291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité et reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La truite arc-en-ciel. De la biologie à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Synthèses, 978-2-7592-0875-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de gestion et amélioration génétique des populations d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La truite arc-en-ciel. De la biologie à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 336 p., 2010, Synthèses, 978-2-7592-0875-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La truite arc-en-ciel. De la biologie à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 336 p., 2010, Syntheses, 978-2-7592-0875-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de transgenèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie génétique en aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId734"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Vandeputte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV HAL MV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9929-4587</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176772103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-7218-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (318)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for growth or carcass yield before the onset of the spawning season will not impact egg production for rainbow trout Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazeiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copenhagen, Aug 2026, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FilDor : associer sélection génétique et analyse d'impact environnemental des élevages de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realized response to genomic selection for feed effficiency in European seabass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Barrier-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptation and genomic admixture shape thermal resilience in European seabass larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Crestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and nitrogen stable isotopes : is it a good proxy of individual feed efficiency in seabass (Dicentrarchus labrax) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Debailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and nitrogen stable isotopes: Is it a good proxy of individual efficiency in seabass (Dicentrarchus labrax)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Debailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Menniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenaghe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and epigenetic regulation of growth in three distant populations of European seabass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Sánchez-Baizán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Crestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Heatwaves and Hypoxia on European seabass Dicentrarchus labrax Reared in Three Thermal Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Crestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Debatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy-Jo Randalls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Experimental Biology annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Pragues, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of thermal adaptation in wild populations of European seabass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Crestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing genomic selection efficiency for viral nervous necrosis resistance in European seabass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Brunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2014-2024 : MISE EN PLACE ET EVOLUTION DE LA SÉLECTION GÉNOMIQUE DANS LA FILIÈRE AQUACOLE FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of selective breeding to eliminate unfavourable scaly patterns in Amur mirror carp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Swimming Respirometry to Investigate the Thermal Physiology of European Seabass Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tallulah Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Crestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Honololu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages et inconvénient de l'amélioration génétique de l'efficacité alimentaire chez le bar : implications pour la teneur en lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Salou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic bases of thermal adaptation for growth in three populations of European seabass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Crestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BarIsOTop : Existe-t-il une corrélation entre l’efficacité alimentaire et les isotopes stables du carbone et de l’azote chez le bar Dicentrarchus labrax ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Debailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Societé Française d'Aquaculture Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer l’efficacité de la sélection génomique pour la résistance à la nodavirose chez le bar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Brunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of epigenomics into conservation: Case studies on the European sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Sánchez-Baizán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Beato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Piferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance impact on Cryoplankton-fed seabass.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Tzakris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Caruana-Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larvi 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de l’adaptation à la température des populations de bar Européen (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Crestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and drawbacks of genetically selecting more efficient sea bass: implications for lipid traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Salou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection génomique pour l’efficacité alimentaire chez le bar : réponses observées sur l’indice de consommation et d’autres caractères d’intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Barrier-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larval growth and differential survival in three natural populations of European seabass (Dicentrarchus labrax) exposed to four thermal regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Crestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Jaouahdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop spectroscopie et microscopie du milieu marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful genetic improvement of feed efficiency in seabass by alternative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMBU Genetics and Breeding Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, As, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding plans for disease resistance in Mediterranean species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Convegno Nazionale Società Italiana di Patologia Ittica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature driven growth impairment is differentially mediated by ghrelin during the early development of Dicentrarchus labrax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Oswaldo Tovar Bohórquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Crestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Servili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inside Out: New Frontiers in the Comparative Physiology of the Vertebrate Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Eastwell Manor, Kent, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interaction explain sex determination in the European Seabass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Sánchez-Baizán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Goikoetxea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Reproductive Physiology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hersonisos - Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN R-BASED PIPELINE FOR GENOTYPE CALLING AND PARENTAGE ASSIGNMENT OF TRIPLOID OFFSPRING TO THEIR DIPLOID PARENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-generational validation of candidate DNA variants for resistance to Viral Nervous Necrosis and Vibrio harveyi in European seabass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Brunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypage de triploïdes à partir de puces à ADN et Assignation de parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFI6, an interferon alpha induced protein, identified by whole genome sequencing as involved in Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of epigenetic biomarkers for the European seabass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Sánchez-Baizán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Denkena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Colome-Tatche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Symposium on Genomics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 10 generations of selection on growth, feed efficiency, processing and lipid traits in rainbow trout fed a standard or a &amp;quot;future&amp;quot; fish-free, soy-free diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics In Aquaculture 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping for Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax) identified by whole genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we combine genetics and a two-step temperature control to move towards monosex European seabass Dicentrarchus labrax?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can genomics improve the selection efficiency of sea bream (Sparus aurata) candidates reared in sanitary protected RAS when GxE exist with the production environment in open-sea cages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Massieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germ stem cell grafting in european sea bass: a practical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Lareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genome-wide ancestry pattern in European sea bass to assess phenotypic variation and ensure sustainable aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Leitwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Symposium on Genomics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du coût de la sélection génomique par utilisation de panels à plus faible densité de marqueurs chez le bar et la daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03889117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomix : Estimation de l'héritabilité de spectres Raman et premiers résultats d'évaluation phénomique chez la truite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving feed efficiency in fish: let’s get down to business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des performances de la truite arc-en-ciel après 10 générations de sélection et réponse à un aliment standard ou « futur » sans produits de poisson ni soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hautes températures en phase juvénile favorisent la croissance et la différenciation femelle du bar (Dicentrarchus labrax L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7émes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Jaouahdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective breeding for survival to Vibrio harveyi in European seabass ( Dicentrarchus labrax ) is robust to different feeding environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.688-691, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined genomic approaches to unravel sex determination in the European seabass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Sánchez-Baizán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Goikoetxea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Symposium on Genomics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie fine de la résistance à la nécrose nerveuse virale chez le bar identifiée par séquençage du génome entier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHOLE GENOME SEQUENCING TO REFINE THE DETECTION OF QTL FOR VIRAL NERVOUS NECROSIS IN EUROPEAN SEA BASS (DICENTRARCHUS LABRAX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th symposium on Genomics in Aquaculture Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining data from successive cohorts to increase the accuracy of estimated breeding values: a case study in a gilthead sea bream (Sparus aurata) commercial line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien J.-S. Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2020 online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic correlations between processing traits and individual feed efficiency in a gilthead sea bream (Sparus aurata) commercial line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictiong feed conversion ratio at commercial size from juvenile performance in individually reared Oreochromis niloticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Quoc Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A.H. Benzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues de Verdal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 21 (AE2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal, Portugal. pp.1329-1330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex dimorphism in European sea bass (Dicentrarchus labrax L.) : new insights into sex-related growth patterns during very early life stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faggion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2020 online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genomic correlations between feed efficiency and metabolic traits in European sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J.H Nati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salou Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of genetic gain in rainbow trout fed standard of “future” diet after 10 generations of multi-trait selection in the Aqualande selective breeding program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting feed conversion ratio at commercial size from juvenile performance in individually reared Oreochromis niloticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Quoc Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. H. Benzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues de Verdal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late high temperature promotes fast growth and female differentiation in European sea bass Dicentrarchus labrax, while early photoperiod has no effect on either trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide association studies revealed one strong effect QTL for viral nervous necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomically assisted reconstruction of the ancestral Dicentrarchus labrax L. Mediterranean lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faggion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duranton Maud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction and genotype-by-temperature interaction of sex tendency in European sea bass.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegart Mako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à 10 générations de sélection multicaractères chez la truite chez Aqualande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stress a-t-il un effet sur le sexe des bars ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigenerational epigenetic inheritance of masculinizing temperatures in the European sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Sanchez-Baizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Piferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium Genomics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomically assisted reconstruction of the ancestral Dicentrarchus labrax Mediterranean lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faggion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium Genomics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance and integration of masculinizing temperatures of the European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Sanchez-Baizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafni Anastasiadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Piferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to genetically increase fillet yield in fish: relevant genetic parameters and methods for the estimation of genetic gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing AQUAEXCEL2020 and its relevance to industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilité d’amélioration génétique de l’efficacité alimentaire chez le tilapia du Nil – projet DADA-EAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6emes Journées Recheche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between koi herpesvirus disease resistance and other production traits inferred from sibling performance in amur mirror carp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Palaiokostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross D. Houston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Kause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of fish feeds and feeding strategies for genetically superior fish from breeding programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torrecillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas R. Tocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontanillas Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological predictors of slaughter yields using 3D digitizer and their utilization in common carp breeding program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la sélection sur le rendement de filet chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Allamelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'efficacité alimentaire des poissons en utilisant une nouvelle méthode de phénotypage en aquarium individuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for genetic variability in fitness-related traits using a Dynamic Energy Budget model, an example on European Seabass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium and Thematic School on ‘Dynamic energy Budget theory for metabolic organization’ (DEB2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Brest, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are genetics and genomics helpful to improve feed efficiency in Nile tilapia Oreochromis niloticus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagdy Mekkawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019 Our future growing from water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAS, Oct 2019, Berlin, Germany. pp.316-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction génotype x aliment: que sait-on, où va-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de caractères de résistance à cinq pathologies dans les schémas de sélection commerciale de truite, bar et daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for disease resistance in farmed fish in the era of high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Palaiokostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kocour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Veselý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful realized selection response for fillet yield in rainbow trout Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study and genomic evaluations for resistance to Viral Nervous Necrosis in wild populations of European seabass Dicentrarchus labrax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the genetic parameters of feed efficiency in juvenile Nile Tilapia (Oreochromis niloticus) using video analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagdy Mekkawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. H. Benzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des puces pour prédire l’avenir…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montpelllier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APIS: A new auto-adaptive parentage inference software tolerant to missing parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of resistance to gastroenteritis (rtge) and rainbow trout fry syndrome (rtfs) in rainbow trout oncorhynchus mykiss and their genetic correlations with production traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-specific variations of the genetic architecture of sex determination in wild European sea bass Dicentrarchus labrax L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faggion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for genetic improvement of the main slaughter yields in common carp with in vivo morphological predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Kause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. 848 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to the AQUAEXCEL2020 Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective breeding on tolerance to fasting improves feed conversion ratio of sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters of feed conversion ratio based on individual phenotypes in sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex determination of the European sea bass : deciphering the role of temperature over the whole larval period to enhance female production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first demonstration of realized selection response for fillet yield in fish, in rainbow trout oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium for Genetics in Aquaculture (ISGA XIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritabilities of resistance to VNN and vibriosis and genetic correlations with production traits and processing yields in two selected commercial lines of the European sea bass Dicentrarchus labrax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tiriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurane Pallandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic improvement of feed conversion ratio in sea bass : new approach based on individual phenotypes and genomic info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and Breeding in Aquaculture: North meets South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sexe du bar, on en voit le bout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montpelllier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection du bar pour l’efficacité alimentaire: on y arrive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring individual feed efficiency and its correlations with performances and agonistic behaviours in juvenile Nile Tilapia Oreochromis niloticus held in groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine O'Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Begout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagdy Mekkawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal imprinting during embryogenesis and future adaptive capacities in European seabass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Congress on Applied Ichthyology and Aquatic Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner sur l’efficacité alimentaire : une nouvelle approche chez le bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAMN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on sélectionner sur le rendement de filet chez les poissons ? (et chez le bar en particulier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Puledda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAMN (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing successful aquaculture breeding programs: the keys to success in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI congreso nacional de acuicultura - Journée Franco Espagnole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritabilité de la résistance à la nécrose nerveuse virale de populations sauvages de Bar/Loup (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of boldness and hypoxia avoidance in European seabass, Dicentrarchus labrax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Horri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benhaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection génomique chez les poissons marins, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAMN (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner sur l’efficacité alimentaire : une nouvelle approche chez le bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage piscicole (de précision)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication à l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the genetics of sex determination in European sea bass (&amp;lt;em&amp;gt;Dicentrarchus labrax)&amp;lt;/em&amp;gt; using RAD-seq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Palaiokostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bekaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B. Taggart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan J. Mcandrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does early growth play a role in the sex determination of european seabass dicentrarchus labrax?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Horri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Genetics in Aquaculture (ISGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAEXCEL and AQUAEXCEL2020: Research infrastructures projects for the benefit of European aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRB Anim International seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of coping styles in farmed European sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Horri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of resistance to Viral Nervous Necrosis in wild populations of the European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Congreso nacional de Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Zaragoza, Spain. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of resistance to Viral Nervous Necrosis and genetic correlations with production traits in wild populations of the European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENESEA : développement de la sélection génomique chez le bar et la daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAEXCEL2020 : an open European network of aquaculture research infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bostock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the right breeding objective can decrease environmental impacts and increase farm profit of sea cage farming with different quota restrictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gus Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan A. M. van Arendonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FEAMP 3S : Seabass, sex and stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du Sysaaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective breeding for better farmed fish: how to be more efficient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUAFARM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Pordenone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates of genetic variability and inbreeding in selected populations of European sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmien Hillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hellemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ogden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B. Taggart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité d’une sélection pour la résistance au jeûne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance génétique à l'entérite chez la truite ? Interaction avec la flavobactériose et les caractères de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédicteurs morphologiques du rendement chez le bar: projet BAR3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Puledda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Tyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coulombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance au nodavirus chez le bar sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique de l’amélioration génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Breeding Technologies (CRISP...) et OGM: Quésaco ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'imagerie et d'ultrasons pour l'amélioration du rendement en chair par sélection génétique de la daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dofungo Ouatarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of genetic resistance to Viral Nervous Necrosis in European sea bass (Dicentrarchus labrax) using RAD sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Palaiokostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAEXCEL2020: a network of research infrastructures for the benefit of European Aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we select fish for improved fillet yield? A simulation study using base data from three different species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour le saumon transgénique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance à la nodavirose des populations naturelles de bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Doan Q.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e journées de la Recherche Filière piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of indirect predictors of gutted and fillet yields in the gilthead sea bream Sparus aurata in using 2D camera, 3D digitizer and ultrasound technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dofungo Ouatarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Ventre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité alimentaire individuelle chez le bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection génétique : un outil pour diminuer l’empreinte écologique de la pisciculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5emes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we select for fillet yield in fish ? A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish Breeders' Round Table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and environmental impacts of genetic improvement in fish depend on limiting factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.M. van Arendonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGA XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining VITASSIGN and COLONY for pedigree reconstruction in a case of factorial mating with missing parental genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.K. Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture 2015: Cutting edge science in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining VITASSIGN and COLONY : an efficient practical procedure for parental assignment with missing parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGA XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From production to resource efficiency: a new focus for aquaculture breeding programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture 2015: Cutting edge science in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection génétique : un levier majeur d’amélioration des filières aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées Scientifiques Internationales sur la Valorisation des Bioressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and environmental effects of selection on growth rate and feed conversion ratio in sea cage farming with or without production and feed quota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.M. van Arendonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture 2015: Cutting edge science in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and environmental effects fo genetic improvement of growth rate and feed conversion ratio in sea cage farming with production and feed quota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Arendonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAEXCEL 2020: Research infrastructures for the benefit of European aquaculture research and industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité du bar… un caractère héritable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Horri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can selective breeding for growth or fillet yield decrease environmental impact of fish farming? a gilthead sea bream (Sparus aurata) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’assignation de parenté par SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SNP map of the European sea bass genome based on a meiotic gynogenetic family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Münnever Oral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Colléter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bekaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B. Taggart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Palaiokostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phenotypic and genetic links between early individual growth and sex determination in European sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Horri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective breeding for resistance to Viral Nervous Necrosis disease: prospective procedure for sustainable development in aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Doan Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Fisheries Development Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Taïwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining VITASSIGN and COLONY for pedigree reconstruction in a case of factorial mating with missing parental genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour le déterminisme génétique et environnemental du sexe chez le bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du département RBE Ifremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bar n’a pas de sexe génétique : la preuve par les QTLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Palaiokostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bekaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B. Taggart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan J. Mcandrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprint of: Genetic parameters of in-vivo prediction of carcass, head and fillet yields by internal ultrasound and 2D external imagery in large rainbow trout [i](Oncorhynchus mykiss)[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Auburn, United States. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by diet interactions on growth and processing traits in rainbow trout ([i]Oncorhynchus mykiss[/i]), European sea bass ([i]Dicentrarchus labrax[/i]), gilthead sea bream ([i]Sparus aurata[/i]) and meagre [i](Argyrosomus regius)[/i] fed diets with almost complete substitution of both fish meal and fish oil by vegetal ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles possibilités en sélection génétique pour la résistance aux maladies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journées de la Recherche Filière piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of selection for fasting tolerance on feed intake, growth and feed efficiency in the European sea bass Dicentrarchus labrax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Daule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture - XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Auburn, United States. pp.8, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2013.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique de la carpe à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ravakarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier final projet PARRUR MADAPISCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs économiques de l’efficacité alimentaire et du taux de croissance en système recirculé : exemple du Clarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Syndicat Français de l'Aquaculture Marine (SFAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects to modify sex ratio by domestication and selective breeding in farmed populations of European sea bass (&amp;lt;em&amp;gt;Dicentrarchus labrax&amp;lt;/em&amp;gt; L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sex Determination and Differenciation in Fishes: Genes, Environment and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference on Sex Determination and Differenciation in Fishes: Genes, Environment and Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités d'été APDRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité des carpes malgaches : déterminisme génétique de l’écaillure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier final projet PARRUR MADAPISCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAEXCEL: Building a European network of aquaculture research infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Reuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Sebastián, Spain. 22 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des aliments végétaux pour la truite arc-en-ciel : l'alliance de la nutrition et de la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Geurden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE : Analyse du Genome des Animaux d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les impacts économiques et environnementaux de la sélection génétique pour la croissance et l'efficacité alimentaire en pisciculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées Recherche Filière Piscicole (JRFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner l'efficacité alimentaire : état des lieux et avancées chez le bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish breeding for dummies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Percid Fish Culture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of body weight of European sea bass (&amp;lt;em&amp;gt;Dicentrarchus labrax&amp;lt;/em&amp;gt;) and Nile tilapia (&amp;lt;em&amp;gt;Oreochromis niloticus&amp;lt;/em&amp;gt;) larvae by image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput sequencing in aquaculture: the complexities of sex determination in farmed fish with sexual dimorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Palaiokostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bekaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B. Taggart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Davie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HydroMedit 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de l'assignation de parenté chez une espèce octoploïde, l'esturgeon sibérien Acipenser baeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques Aquacoles du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pistes pour obtenir des populations monosexes de bar en combinant sélection génétique et manipulation de l'environnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to selection for growth in an interspecific hybrid betwen[i] Oreochromis niloticus[/i] and [i]O. mossambicus[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Baroiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Westly W. Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerafe N. Mutyalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international symposium on Tilapia Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and objectives in selective breeding of fish: present status and future developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 162nd Forum of China Engineering Science and Technology on Scientific and Technological Innovation in Aqua-breeding and Sustainable Development of Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Weihai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterile rainbow trout - experience from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUANOR Industry day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection pour l'utilisation de l'aliment végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Geurden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Syndicat Français d'Aquaculture Marine et Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aquaculture peut-elle valoriser la biodiversité ? Le point de vue du généticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences débat du CIRAD, salon International de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études génétiques par croisement de carpes en cours à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Carpe APDRA-F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 19 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel technologies for genome editing in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stephane J.-S. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous de Concarneau: where industry meets science in marine Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de souches de carpes à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Carpe APDRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Antanetimboahanghy, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of lipids heterogeneity estimated by direct (MRI) or indirect (artificial vision, Fat Meter) technologies in the fillet of large rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cachelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des objectifs de sélection en aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication à l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. 20 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VEGEAQUA : capacité d'adaptation du bar à une substitution totale des matières premières végétales dans l'aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mai Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mazurais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance et intolérance au jeûne chez un téléostéen, le bar ([i]Dicentrarchus labrax[/i]) : bases physiologiques moléculaires et détection de polymorphismes par approches génomiques haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Génomique Environnementale et Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of selection response in European sea bass (Dicentrarchus labrax L.) selected for fast growth on a 100 % plant-based diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Aug 2013, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers éléments sur la diversité génétique de la carpe à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Carpe APDRA-F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an efficient parentage assignment methodology for selective breeding of the octoploid Siberian sturgeon Acipenser baeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture conference: to the next 40 years of suatainable aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAEXCEL: Access top class aquaculture research infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Reuver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bostock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion génétique d'une espèce introduite : la carpe à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mardis de l'UMR Intrepid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Palavas les Flots, France. 29 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online European aquaculture research infrastructure map - a basis for status report and gap analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Neyts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Reuver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Ove Evjemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des matières premières de l'aliment : conséquences sur la qualité des chairs de truite et de bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation à la substitution totale des matières premières marines dans l'alimentation du bar : état d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de Pilotage projet VEGE-AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving utilization of plant based diets in Rainbow trout and European sea bass: lessons from inference of genetic parameters and selection experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard R. Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge I. Geurden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heart morphology and malformations genetic parameters in rainbow trout (Oncorhynchus mykiss), genetic correlations with production traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul P. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Mazeiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auburn University. USA., Jun 2012, Auburn, United States. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de l'utilisation des produits d'origine végétale chez la truite arc-en-ciel [i](Oncorhynchus mykiss[/i]) et le bar européen ([i]Dicentrarchus labrax[/i])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard R. Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to aquaculture infrastructures: the AQUAEXCEL experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bostock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Submarine Infrastructures Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Toulon, France. 20 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAEXCEL (2011-2015) : un réseau européen d'infrastructures de recherche aquacole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontre franco-hongroise Agropolis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignation de parenté chez une espèce octoploïde, l'esturgeon sibérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid R. Mahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du SFAM Syndicat français de l'aquaculture marine et nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédures d'échantillonnage pour la conservation des espèces aquacoles dans la cryobanque nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.103-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection pour la vitesse de croissance a-t-elle un impact sur la tolérance au stress et la capacité de nage chez le bar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis J.-D. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aupérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIS Piscicultures Demain, un outil de mobilisation de la recherche et de la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre INRA "vers une pisciculture compétitive et durable", Salon International de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner pour la résistance à Flavobacterium psychrophilum chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental consequences of genetic improvement by selective breeding: a gilthead sea bream aquaculture case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on LCA in the Agri-Food Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Malo, France. pp.694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FILD'OR : Amélioration des programmes de sélection sur la croissance et la qualité chez la daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric C. Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du SFAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting for processing yields: genetic parameters of non lethal indirect criteria in rainbow trout Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auburn University. USA., Jun 2012, Auburn, United States. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early individual electronic identification of sea bass using RFID microglass tags: a first example of early phenotyping of sex related growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication and selection for growth induce a genetic sex-ratio shift towards females in a European sea bass (&amp;lt;em&amp;gt;Dicentrarchus labrax&amp;lt;/em&amp;gt;) population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of rainbow trout flesh texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allamellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving utilization of plant based diets in rainbow trout and european seabass: lessons from inference of genetic parameters and selection experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the shrimp industry in the Western Indian Ocean - a holistic approach of vertical integration, from domestication and biosecurity to product certification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Groumelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panchayuthapani Duraisamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vemulapali Manavendra Rao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium on Diseases in Asian Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Taipei, Taiwan. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fild'Or : Bases génétiques pour l'amélioration de la qualité de la daurade royale d'élevage Sparus aurata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryoaqua : la cryobanque centralisée pour les ressources aquacoles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas G. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplacement des matières premières de l'aliment : conséquences sur la qualité de la chair de truite et de bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conséquences environnementales des objectifs de sélection génétique des poissons : le cas de la daurade. Programme Fild'Or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitytruite&amp;quot; : l'IRM comme méthode de quantification rapide du gras intramusculaire et du tissu adipeux sous cutané des darnes de truite arc-en-ciel (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique et domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe inter-organismes "Domestication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for fitness traits in selected and control populations of European sea bass [i](Dicentrarchus labrax[/i])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aupérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Aquaculture XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Breeding - Lessons learned from terrestrial animals and status of aquaculture implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2011 "Mediterranean Aquaculture 2020"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rhodes, Greece. 47 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the total replacement of fish meal and fish oil by plant sources on the hepatic transcriptome of European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferraresso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bargelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 11. Mediterranean Aquaculture 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rhodes, Greece. pp.377-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for resistance to Flavobacterium psychrophilum infection in a French domestic population of rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference on Diseases of Fish and Shellfish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Split, Croatia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we obtain monosex sea bass populations through selective breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions génotype-milieu sur la croissance chez le bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Piscicole Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France. 14 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on obtenir des populations monosexes de bar (Dicentrarchus labrax) par sélection génétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ABIES " Alimentation, Nutrition, Santé "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. pp.Poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenèse aquacole : le cas du saumon &amp;quot; AquaBounty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France. 9 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentage assignment with markers: a proven enabling technology to develop efficient breeding programmes in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium "Diversification in inland finfish aquaculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pisek, Czech Republic. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RegulBASS : Un programme intégré de la tolérance au jeûne chez le bar (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France. pp.Poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentage assignment in octoploid species: the case of the Siberian sturgeon Acipenser baeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish Breeders' Round Table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Stavanger, Norway. 11 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIS Piscicultures Demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montpellier, France. 15 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of population sex ratios by domestication and artificial selection in the European sea bass (Dicentrarchus labrax L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Génétique "Genetics, Epigenetics and Evolution of Sex Chromosomes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.Poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures de recherche aquacole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Allenvi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Roscoff, France. 16 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaexcel : un réseau d'infrastructures d'excellence pour la recheche piscicole européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montpellier, France. 7 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAEXCEL: Aquaculture infrastructures for excellence in European fish research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke M. Reuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "The future of the 21st century ocean"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategic research agenda: aquaculture breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Storset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Sonesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases génétiques quantitatives et moléculaires de la résistance de la truite arc-en-ciel à [i]Flavobacterium psychrophilum[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques Piscicoles du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAEXCEL: Aquaculture infrastructures for excellence in European fish research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke M. Reuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2011 "Mediterranean Aquaculture 2020"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rhodes, Greece. 28 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sélectionner pour la qualité ? Quelles évolutions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Le Touquet, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of total replacement of fish-based diet with plant-based diet on the hepatic transcriptome of European sea (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. F. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Ferraresso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Bargelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Quentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2011 "Mediterranean Aquaculture 2020"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rhodes, Greece. pp.Poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIS Piscicultures Demain (PsD) : un nouvel élan pour la recherche piscicole en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de l'Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Le Touquet, France. 14 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms underlying individual variation in tolerance of prolonged fasting in European sea bass Dicentrarchus labrax.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J.M. D. Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. B. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. B. Guinand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Glasgow, United Kingdom. 15 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype-diet interactions in European sea bass (Dicentrarchus labrax) with total substitution of marine products in the diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mazurais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of plant-based diet on genetic improvement of rainbow trout (O. mykiss): family responses to marine vs plant-based diet from the first meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lecalvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAculture infrastructures for EXCELlence in European fish research (AQUAEXCEL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion INRA-WUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Program for Sustainable Fish Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion INRA-WUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS Pisciculture Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe de travail "aquaculture" du Pôle Mer PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of plant-based diets on the osmoregulation capacity in the sea bass [i]Dicentrarchus labrax[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corbarieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Charmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress on the Biology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases génétiques et fonctionnelles de la résistance aux pathogènes: réponse immunitaire virale et résistance à la flavobactériose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation PEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sizun, France. 26 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can genetic improvement in aquaculture reduce impact on fisheries? Case of European sea bass ([i]Dicentrarchus labrax[/i]) with total substitution of marine products in the diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mazurais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nantes, France. pp.1-6 - communication J:04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliment végétal, estimation des interactions génotype-aliment dans le cas de la croissance tardive chez le bar européen ([i]Dicentrarchus labrax[/i])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mazurais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Syndicat Français d’Aquaculture Marine et Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can genetic improvement in aquaculture reduce the impact on fisheries? The case of European sea bass (Dicentrarchus labrax) fed on a totally plant-ingredient based diet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mazurais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium, Ifremer, How minimizing the footprint of the aquaculture and fisheries on the ecosystem?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sète, France. Symposium, Ifremer, Sète, France, 1-3 September 2010. How minimizing the footprint of the aquaculture and fisheries on the ecosystem? Abstracts book, p.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour image analysis as a possible tool to quantify carcass and flesh quality in a rainbow trout selective breeding program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital imaging in fisheries biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Písek, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-based diet in trout ([i]O. mykiss[/i]): are there genotype x diet interactions for main production traits when fish are fed marine vs plant-based diets from the first meal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Le Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.DVD, communication n°0650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of culling on bias of BLUP estimates - case of fish species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for an improved disease resistance using factorial mating designs and molecular based pedigree in fish: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de l’utilisation de l’aliment d’origine végétal chez le bar et la truite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge I. Geurden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation PEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sizun, France. 25 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a vegetable diet deprived in HUFA on the regulation of FADS2 activity in the European sea bass (Dicentrarchus labrax): a potential limiting step in HUFA biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Santigosa I Culi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Corporeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dreano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations de paramètres génétiques : attention aux effets de la maturation sexuelle !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chevassus-Au-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et utilisation de l'aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'aliment en aquaculture, un enjeu pour une activité durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Montpellier, France. 10 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique du bar : performances en élevage de souches sauvages, réponses directes et corrélées à la sélection croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journées Techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of non genetic maternal effects on juvenile growth in rainbow trout Oncorhynchus mykiss.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th fish &amp; shellfish larviculture symposium, 7-10 September 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Ghent, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for growth and flesh quality traits in large freshwater-reared rainbow trout (Oncorhynchus mykiss) groups, mass selected or not for growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Genetics in Aquaculture (IAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de modification de qualité technologique chez les poissons sélectionnés pour la croissance : exemples de la truite fario et du bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition spermatique chez la carpe: conséquences pour la gestion génétique des populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l’élevage du silure en France a-t-il été un échec ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Domestication et durabilité en aquaculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FLAVORES : Héritabilité de la résistance à la bactérie [i]Flavobacterium psychrophilum[/i] chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison multilocale des performances en élevage de cinq populations naturelles de bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Recherche Filière Piscicole, 1-2 juillet 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of factorial mating desings to estimate genetic parameters for threshold traits in DNA-pedigreed mixed families of fish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Symposium 'Genetics in Aquaculture'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bangkok, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédures d’échantillonnage Cryobanque Nationale pour les espèces aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Cryobanque Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la domestication et de la sélection chez le bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aupérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Domestication et durabilité en aquaculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication et biosécurité : un exemple de crevette certifiée à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Groumellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Autrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Domestication et durabilité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la sélection individuelle par indexation sur collatéraux: application aux critères de qualité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du SFAMN Syndicat Français de l'Aquaculture Marine et Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first insight into genotype-diet interactions in European seabass (Dicentrarchus labrax) in the context of plant based diet use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mazurais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Genetics in Aquaculture (IAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bangkok, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delta 6 desaturase gene is differentially expressed in the intestine of sea bass Dicentrarchus labrax families exhibiting different growth potential onto vegetable-based diet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Santigosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Corcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture America 2009, February 15-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Seattle, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic improvement of fish: strategies and achievements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French seminar "Recent advances in Aquaculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Bhubaneswar, India. 34 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing quality of selected fish: quasi-absence of correlated responses to selection for growth in the brown trout [i]Salmo trutta[/i] and in the sea bass [i]Dicentrarchus labrax[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-local evaluation of the rearing performances of 5 natural populations of European sea bass (Dicentrarchus labrax).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium for Genetics in Aquaculture, 23-26 juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bangkok, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la variabilité et de la structure génétique de populations de carpe commune de Madagascar et du Cameroun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Carpe APDRA-F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FLAVORES : Héritabilité de la résistance à la bactérie [i]Flavobacterium psychrophilum[/i] chez la truite arc-en-ciel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Journées Techniques Piscicoles du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances en élevage de 5 populations naturelles de bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Syndicat Français d'Aquaculture Marine et Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitytruite&amp;quot; : Élaboration d'une méthode de sélection sur les rendements de découpe et la qualité de la chair combinant sélection massale et familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on ou comment sélectionner pour l'efficacité alimentaire chez les poissons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics is good for E.U.!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquabreeding-Reprofish Workshop, October 1-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to select for feed efficiency in farmed fish?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Main Meeting of the Society of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of genetic fingerprinting and SNPs for parentage assignment in selective breeding programmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquagenome workshop From genomics to applications in European temperate and Mediterranean Aquaculture: Basis and prospects, February 7-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique des poissons : domestication, sélection, OGM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Valorisation des poissons marins d'aquaculture consommés en France, 2 février 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique du sex-ratio chez le bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aquaculture : enjeux et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Valorisation des poissons marins d'aquaculture consommés en France, 2 février 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouth and fin deformities in common carp: is there a genetic basis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kocour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmar Linhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping of mixed families for breeding and estimation of genetic parameters: experience from European sea bass, common carp and rainbow trout.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish Breeders' Round Table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Alesund, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bar, une espèce à fort potentiel pour l'amélioration génétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaculture of GMO fish: where are we now?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquabreeding meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Alesund, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique de la carpe commune : les leçons du programme de recherches franco-tchèque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kocour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmar Linhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative genetic determinism of sex-ratio in the European seabass (Dicentrarchus labrax L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Merdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species review: Rainbow trout (Oncorhynchus mykiss).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquabreeding meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Alesund, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species review: Common carp (Cyprinus carpio).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquabreeding meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Alesund, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of molecular parentage assignment in fish breeding programmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquabreeding meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Alesund, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaculture in the South: what can genetics do ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth Internationnal Conference of AITVM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la carpe: quelles possibilités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de l'APDRA-F, Palau del Vidre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, France, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm competition during in vitro fertilization in common carp (Cyprinus carpio L.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International symposium on Reproductive physiology of fish, Saint Malo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritabilities and G×E interactions for growth in the European sea bass (Dicentrarchus labrax L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. pp.S253-S254, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability estimates for growth and dress out traits in common carp &amp;lt;em&amp;gt;(Cyprinus carpio L.)&amp;lt;/em&amp;gt; using a molecular pedigree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kocour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Linhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species review: Brown trout (Salmo trutta).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquabreeding meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Alesund, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection sur le sexe chez le bar : comment produire des populations riches en femelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equalizing sperm concentrations in a common carp (cyprinus carpio) sperm pool does not affect variance in proportions of larvae sired in competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtěch Kašpar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Rodina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective breeding of carp: facts and prospects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Anniversary of VURH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Vodnany, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of sea bass to selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Meeting of Project Competus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Milano, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des rendements au filetage et au parage en pisciculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Uyanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique du SYSAAF (Syndicat des Sélectionneurs Avicoles Aquacoles Français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de l'importance des facteurs génétiques dans le déterminisme de la sex-ratio chez le bar (Dicentrarchus labrax L.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Long Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Rencontres de l'Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection croissance et qualité chez la carpe : potentiel et réalités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kocour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chevassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Pisciculture tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des capacités de nage et de résistance au stress chez le bar sauvage, domestique et sélectionné.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aupérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Département BOME, Villeneuve lès Maguelone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Inconnu, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sexe, un caractère héritable, chez le bar (Dicentrarchus labrax L.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Rencontres de l'Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truitafilet: Effets de la sélection croissance sur la qualité de la truite commune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper+/Qualitytruite : Evaluation et amélioration de la procédure de sélection PROSPER: optimisation des méthodes actuelles et introduction d'indexations sur collatéraux sur des critères de qualité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jegaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritabolum : parentage assignment results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritabolum final meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Stirling, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique de la carpe : l'état des connaissances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier PIDA Carpe des Dombes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, France, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection sur la croissance et efficacité alimentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Syndicat Français des Aquaculteurs Marins, Montpellier 28 avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, résumé, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters and GxE effects in seabass.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritabolum final meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Stirling, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritabolum : paramètres génétiques chez le bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rennes, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentage assignment with microsatellite markers in fish: impact of genotyping errors on assignment rates, and evaluation of a simple error management method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Trondheim, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des années PROSPER et futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chevassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'inauguration de la PEIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Le Drennec, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of markers in individual-based breeding programmes in fish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inra-Akvaforsk workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme de sélection &amp;quot;Prosper&amp;quot; sur la vitesse de croissance: principes et conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guenola Hollebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée de la Pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an AI-powered phenotyping platform for individual feed intake detection in group condition of European sabass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Hawil Abas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAEXCEL3.0 et AQUASERV : des opportunités pour nouer des collaborations à l’étranger en R&amp;D aquacole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation à la température des populations de bar européen (Dicentrarchus labrax) : Effets sur la survie au stade larvaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Crestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on utiliser les isotopes stables du carbone et de l’azote pour prédire l’efficacité alimentaire chez le bar (Dicentrarchus labrax) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Debailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplacement des Artemia par des nauplii congelées de balanes dans l'alimentation larvaire du bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Tzakris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Caruana-Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful replacement of Artemia by cryopreserved barnacle nauplii in European seabass larval rearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Tzakris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Caruana-Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of flesh colour traits in market size common carp and their relation to production traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Kause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAEXCEL3.0 : une opportunité pour nouer des collaborations à l’étranger en R&D aquacole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of artificial intelligence to predict fillet yield in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Chalioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la croissance larvaire chez trois populations naturelles de bar (Dicentrarchus labrax) soumises à quatre régimes thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Crestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of genomic selection by imputation in sea bass and sea bream to improve processing traits and resistance to Viral Nervous Necrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic characterization of the three main natural populations of seabass (Dicentrarchus labrax) on growth and quality traits performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoh Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual feed intake and body weight gain relationship according to genetic origin and rearing temperature in European sea bass Dicentrarchus labrax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate genomic prediction of phenotypic sex within European sea bass families : a unique tool to understand and control sex ratio variations in a species with polygenic sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafni Anastasiadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of a 57K Single Nucleotide Polymorphism array for European sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for growth and colour traits in Pacific blue shrimp Litopenaeus stylirostris in a mixed family design with SNP parentage assignement in New-Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahunon H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective breeding to reduce the ecological footprint of aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A medium-throughput method to phenotype fish for individual feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe et croissance précoce chez le bar : des liens très étroits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Horri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters of some quantitative traits in one-year common carp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Kause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K. Sonesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana K. Kroupová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l’efficacité alimentaire individuelle chez le bar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5emes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOL et EOL : deux référentiels dans le domaine du phénotypage et des conditions d'élevage des poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, JRFP 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and environmental impacts of improving growth rate and feed efficiency in fish farming depend on nitrogen and density limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, Proceedings, 10th World Congress of Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanitary prescriptions and procedures for transfer and safety standards - Aquaexcel (D3.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatzifotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dierckens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Eding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative additive genetic basis of high feed substitution by plant ingredients in four major fish species farmed in temperate and southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , pp.136, 2014, Adding value. Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique de la capacité de quatre espèces piscicoles à utiliser de l'aliment à forts taux de végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. , 2014, 4èmes Journées de la Recherche Filière Piscicole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of genetic improvement in growth rate and feed conversion in fish farming under density and nitrogen limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.M. van Arendonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Life Cycle Assessment in the Agri-Food Sector (LCA Food 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San Francisco, United States. 2014, Proceedings of the 9th International Conference on Life Cycle Assessment in the Agri-Food Sector</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthodologie efficace d'assignation de parenté chez l'esturgeon sibérien&amp;lt;em&amp;gt; Acipenser baeri&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées Recherche Filière Piscicole (JRFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’efficacité d’une sélection contre la mortalité avec génotypage a posteriori des candidats et collatéraux soumis à un challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.105-105, 2012, 3èmes Journées de la Recherche Filière Piscicole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of intramuscular fat and subcutaneous adipose tissue in rainbow trout using MRI and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Annual Conference on Carcass Evaluation, Meat Quality, Software and Traceability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dublin, Ireland. 2012, First annual Conference on Carcass Evaluation, Meat Quality, Software and Traceability</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype x environment interactions for growth rate in European sea bass (&amp;lt;em&amp;gt;Dicentrarchus labrax&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2010 (EAS) « Seafarming tomorrow »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Porto, Portugal. pp.1-3, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First insight into genetic variation of fatty acids content in flesh of common carp, &amp;lt;em&amp;gt;Cyprinus carpio&amp;lt;/em&amp;gt; L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kocour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Dolezal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Buchtová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Rodina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, Scotland, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pre-selection for growth on the bias of BLUP estimates of breeding values for a secondary trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Porto, Portugal. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study of sperm competition in common carp (Cyprinus carpio L.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international Workshop on the Biology of Fish Sperm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Vodnany, pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection génétique : la méthode PROSPER, les outils d'aide à la sélection génétique, les perspectives d'évolution des schémas de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations de calculs de paramètres génétiques en dispositifs factoriels complets ou non</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and Environmental Components of Sex Determination in the European Sea Bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Piferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sex Control in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.305-325, 2018, 978-1-119-12728-4. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119127291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité et reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La truite arc-en-ciel. De la biologie à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Synthèses, 978-2-7592-0875-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de gestion et amélioration génétique des populations d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La truite arc-en-ciel. De la biologie à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 336 p., 2010, Synthèses, 978-2-7592-0875-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La truite arc-en-ciel. De la biologie à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 336 p., 2010, Syntheses, 978-2-7592-0875-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de transgenèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie génétique en aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId741"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AD54C66"/>
+    <w:nsid w:val="B1575CA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-vandeputte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9929-4587" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176772103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-7218-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513400v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazeiraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barrier-Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321971v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Montmorillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513575v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Crestel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513538v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Debailleul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Baiz&#225;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mckenzie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Navarro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debatis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy-Jo Randalls" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallement" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462891v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513319v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Kumar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gela" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tallulah Bailey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lledo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462867v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Beato" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Piferrer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Tzakris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Caruana-Audard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185991v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185933v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Jaouahdou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185958v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oswaldo Tovar Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Servili" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185947v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185459v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185918v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178939v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185380v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Denkena" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Colome-Tatche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185712v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386542v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Allal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185410v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185734v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185398v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_159" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185371v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cariou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien J.-S. Bruant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360548v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360559v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J.H Nati" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salou Germain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187478v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faggion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Blanc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187469v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Quoc Trinh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. H. Benzie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360551v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360557v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranton Maud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360554v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegart Mako" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187502v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187458v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187504v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Sanchez-Baizan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264929v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187439v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187446v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187444v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni Anastasiadi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187455v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cannone" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317166v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Palaiokostas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D. Houston" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kause" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torrecillas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R. Tocher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontanillas Ramon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734410v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamelou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317178v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kause" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264927v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187437v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187148v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine O'Connell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Begout" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdy Mekkawy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012647v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156780v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vesel&#253;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156824v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264916v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187164v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Khanh Doan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187106v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738108v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187121v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012648v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187154v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156802v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187433v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187434v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187166v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187102v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tiriau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Pallandre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Cabon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264933v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Courant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156894v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156814v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156828v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734602v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156758v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Breuil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155369v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Puledda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155384v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferrari" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156749v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735070v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Horri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Vidal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737758v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bekaert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Taggart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan J. Mcandrew" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155401v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155373v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156670v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156734v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156682v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736002v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155388v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155395v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.05.011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156690v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bostock" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156715v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155415v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Komen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gus Rose" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan A. M. van Arendonk" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155356v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735139v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmien Hillen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hellemans" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ogden" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156744v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799957v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154837v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800398v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Tyran" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coulombet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743196v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tyran" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796959v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796737v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke J.M. de Boer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741919v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dofungo Ouatarra" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795350v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605575v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155244v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155187v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741462v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ventre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795243v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Doan Q." TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800632v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798942v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535336v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536554v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795348v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Doan Quoc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535332v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chatain" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461084v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. van Arendonk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535334v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.K. Doan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535335v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536553v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535333v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461083v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535331v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461082v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Arendonk" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194132v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Acosta-Alba" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bruant" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536552v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535337v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferrari" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797976v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;nnever Oral" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coll&#233;ter" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536551v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741889v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pepey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ouedraogo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795507v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Davie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193889v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194150v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193810v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rivard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.01.016" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791827v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ravakarivelo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461087v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Komen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poelman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193818v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daule" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Grima" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.05.036" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792071v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792073v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792483v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Reuver" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800894v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605569v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792500v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792074v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461086v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000136v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019599v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019600v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Neyts" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ove Evjemo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019608v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahla" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019606v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004788v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. de Verdal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Baroiller" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Westly W. Rosario" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerafe N. Mutyalde" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019598v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019605v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019529v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019597v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004789v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane J.-S. Joly" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019210v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000020v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598817v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevrel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cachelou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001290v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019607v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Trang Nguyen" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019213v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019212v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019595v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Desmarais" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avarre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747390v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai Nguyen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019851v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Porte" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190220v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019513v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001289v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Le Boucher" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190249v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001268v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Le Calvez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000405v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Chantry-Darmon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Mahla" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000041v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019516v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bostock" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000326v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Suquet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fauvel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001225v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Chapuis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Rault" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Mazeiraud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999991v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis J.-D. Porte" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Vergnet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804048v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191371v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001251v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000950v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000630v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Pincent" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Servan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019822v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803375v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chavanne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745494v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allamellou" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805094v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Groumelec" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigolet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panchayuthapani Duraisamy" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vemulapali Manavendra Rao" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191204v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pincent" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Servan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745088v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001216v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G. Michel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Duclos" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lemarchand" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000325v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Idier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Quellec" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019438v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191201v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999955v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke M. Reuver" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999903v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000897v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Geay" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Ferraresso" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Bargelloni" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Quentel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001157v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Chavanne" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001143v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J.M. D. Mckenzie" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vergnet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Chatain" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Guinand" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001265v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Hervet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999948v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003235v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geay" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferraresso" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bargelloni" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quentel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001399v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000563v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019347v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chavanne" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999875v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019786v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guinand" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckenzie" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desmarais" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belkhir" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000457v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018991v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999856v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001187v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999902v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019743v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chavanne" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999926v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Komen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Storset" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Sonesson" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Norris" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000545v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999865v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812388v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193740v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757738v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santigosa I Culi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudry" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dreano" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813406v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814261v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193741v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193605v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193560v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecalvez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193739v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corbarieu" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193728v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193720v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dorson" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193721v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193650v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193726v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193727v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819873v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817012v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garouste" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821676v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823808v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193722v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapuis" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193466v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193574v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193732v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193398v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811566v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petit" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193734v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193733v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garouste" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Millot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193550v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193498v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194156v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193352v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaspar" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kohlmann" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hulak" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodina" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193453v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819940v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193737v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193736v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193738v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Groumellec" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Autrand" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193566v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823178v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santigosa" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tonon" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Corcos" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814602v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820740v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813490v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814357v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756597v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boujard" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814361v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonesson" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816745v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812330v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754825v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758361v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Ka&#353;par" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kohlmann" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Rodina" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.08.019" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W1LF1Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820053v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814465v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817439v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820014v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merdy" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821504v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kocour" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmar Linhart" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814522v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757583v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.107" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B78DPXTM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816625v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754908v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdy" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.195" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z19N2WD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816062v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814533v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812399v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753146v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813485v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753042v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.053" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757584v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gela" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Linhart" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.108" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F76C78DZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823838v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jegaden" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doerflinger" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823901v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817039v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816551v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vidal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823010v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Uyanik" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821284v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821312v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823633v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815409v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Porte" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825599v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828839v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamilton" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828972v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825284v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830494v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830689v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830588v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828628v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763953v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Krieg" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guenola Hollebecq" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513563v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hawil Abas" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morell" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462872v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462881v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462903v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462896v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462818v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462830v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185430v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185425v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185903v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chalioui" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360553v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoh Denis" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187449v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156790v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorgeoux" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahunon H" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187169v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasilescu" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187160v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156701v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155407v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154832v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795242v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155316v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Sonesson" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana K. Kroupov&#225;" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194152v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799720v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461085v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193842v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atol-ontology.com/index.php/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193989v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Real" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Padilla" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatzifotis" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dierckens" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Eding" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193981v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193851v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190198v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600018v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813995v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757952v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Dolezal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Buchtov&#225;" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754971v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817668v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834155v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828797v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150926v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119127291" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193565v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193731v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193730v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817097v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-vandeputte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9929-4587" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176772103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-7218-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513400v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazeiraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Montmorillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barrier-Loiseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513575v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Crestel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Debailleul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725151v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Baiz&#225;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mckenzie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732617v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Navarro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debatis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy-Jo Randalls" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brunier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Kumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gela" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732751v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tallulah Bailey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lledo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallement" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462867v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Beato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Piferrer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Tzakris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Caruana-Audard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185933v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Jaouahdou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185986v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185958v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oswaldo Tovar Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Servili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185947v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251343v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185918v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Denkena" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Colome-Tatche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185712v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Allal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185734v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185413v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185835v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_159" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185459v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116026v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187498v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cariou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien J.-S. Bruant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360548v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Quoc Trinh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A.H. Benzie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187478v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faggion" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Blanc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360559v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J.H Nati" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salou Germain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187469v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360555v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. H. Benzie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360551v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198222v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360557v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranton Maud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360554v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegart Mako" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187464v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187458v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187504v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Sanchez-Baizan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187502v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni Anastasiadi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187446v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187455v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187441v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cannone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317166v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Palaiokostas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D. Houston" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kause" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187450v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torrecillas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R. Tocher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontanillas Ramon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317178v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kause" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734410v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamelou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264927v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187437v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174466v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdy Mekkawy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187439v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264929v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156780v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vesel&#253;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264916v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187164v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Khanh Doan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187106v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156824v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187121v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738108v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187154v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012648v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187166v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187434v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156802v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187433v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264933v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Courant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187102v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tiriau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Pallandre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Cabon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156894v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156828v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156814v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine O'Connell" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Begout" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012647v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155384v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferrari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155369v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Puledda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734602v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156758v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Breuil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156670v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Horri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155373v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156749v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155401v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737758v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bekaert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Taggart" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan J. Mcandrew" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735070v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Vidal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155388v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736002v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.05.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156682v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156734v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156690v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bostock" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155415v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Komen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gus Rose" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan A. M. van Arendonk" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156715v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155356v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735139v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmien Hillen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hellemans" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ogden" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156744v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743196v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tyran" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800398v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Tyran" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coulombet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796959v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796737v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke J.M. de Boer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795350v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741919v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dofungo Ouatarra" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155244v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155187v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605575v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800632v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795243v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Doan Q." TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741462v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ventre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798942v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154837v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799957v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461084v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. van Arendonk" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535334v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.K. Doan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535335v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535333v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536553v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461083v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461082v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Arendonk" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535331v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535337v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferrari" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194132v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Acosta-Alba" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bruant" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536552v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797976v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;nnever Oral" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coll&#233;ter" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536551v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795348v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Doan Quoc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535332v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chatain" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536554v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535336v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193810v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rivard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.01.016" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194150v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193889v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193818v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daule" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Grima" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.05.036" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791827v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ravakarivelo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461087v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Komen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poelman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792073v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792071v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800894v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792483v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Reuver" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605569v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461086v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792500v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792074v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741889v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pepey" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ouedraogo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795507v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Davie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019608v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahla" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019606v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004788v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. de Verdal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Baroiller" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Westly W. Rosario" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerafe N. Mutyalde" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019605v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019598v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019529v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000020v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019210v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004789v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane J.-S. Joly" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019597v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598817v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevrel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cachelou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001290v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019607v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Trang Nguyen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019595v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Desmarais" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avarre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747390v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai Nguyen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019212v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019213v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019599v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000136v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019600v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Neyts" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ove Evjemo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190249v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019513v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001289v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Le Boucher" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001225v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Chapuis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Rault" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Mazeiraud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001268v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Le Calvez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019516v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bostock" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000041v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000405v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Chantry-Darmon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Mahla" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000326v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Suquet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fauvel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999991v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis J.-D. Porte" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Vergnet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001251v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191371v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000950v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000630v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Pincent" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Servan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019822v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804048v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803375v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chavanne" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745494v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allamellou" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745088v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805094v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Groumelec" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigolet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panchayuthapani Duraisamy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vemulapali Manavendra Rao" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191204v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pincent" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Servan" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001216v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G. Michel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Duclos" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lemarchand" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191201v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019438v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000325v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Idier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Quellec" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190220v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019851v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Porte" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999948v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003235v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geay" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferraresso" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bargelloni" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quentel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000563v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001399v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Chavanne" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vergnet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019347v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chavanne" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999875v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000457v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018991v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019786v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guinand" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckenzie" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desmarais" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belkhir" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001187v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999856v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019743v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chavanne" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999902v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000545v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999865v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke M. Reuver" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999926v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Komen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Storset" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Sonesson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Norris" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001265v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Hervet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999955v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001157v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000897v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Geay" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Ferraresso" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Bargelloni" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Quentel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999903v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001143v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J.M. D. Mckenzie" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Chatain" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Guinand" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193605v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193560v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecalvez" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813406v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814261v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193741v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193739v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corbarieu" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193720v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dorson" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193728v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193721v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193726v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193650v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193727v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819873v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193740v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812388v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757738v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santigosa I Culi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudry" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dreano" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193398v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193732v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193733v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garouste" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Millot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811566v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petit" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193550v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193498v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193352v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaspar" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kohlmann" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hulak" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodina" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193734v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194156v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193453v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garouste" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819940v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193736v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193737v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193738v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Groumellec" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Autrand" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193566v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814602v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823178v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santigosa" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tonon" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Corcos" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820740v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193574v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817012v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823808v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193722v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapuis" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821676v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193466v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756597v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boujard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814361v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonesson" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814357v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816745v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812330v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754825v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813490v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757583v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kocour" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmar Linhart" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.107" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B78DPXTM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817439v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820014v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merdy" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814522v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821504v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754908v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdy" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.195" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z19N2WD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816625v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816062v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814533v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812399v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813485v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753146v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753042v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.053" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757584v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gela" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Linhart" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.108" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F76C78DZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814465v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820053v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758361v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Ka&#353;par" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kohlmann" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Rodina" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.08.019" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W1LF1Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817039v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816551v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vidal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823010v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Uyanik" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821284v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821312v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815409v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Porte" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823633v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823901v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823838v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jegaden" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doerflinger" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828839v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamilton" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825599v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825284v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830494v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828972v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830689v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830588v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828628v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763953v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Krieg" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guenola Hollebecq" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513563v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hawil Abas" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morell" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462872v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462881v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462896v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462903v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462818v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462830v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185430v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185903v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chalioui" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185425v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360553v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoh Denis" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187449v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187169v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasilescu" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187160v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156790v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorgeoux" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahunon H" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156701v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155407v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795242v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155316v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Sonesson" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana K. Kroupov&#225;" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154832v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193842v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atol-ontology.com/index.php/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461085v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193989v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Real" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Padilla" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatzifotis" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dierckens" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Eding" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193981v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193851v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194152v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799720v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190198v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600018v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813995v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757952v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Dolezal" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Buchtov&#225;" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754971v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817668v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834155v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828797v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150926v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119127291" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193565v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193731v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193730v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817097v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>