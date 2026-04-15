--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -234,844 +234,844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal ruthenium catalysts for selective quinaldine hydrogenation: Ligand and solvent effects</w:t>
+                <w:t xml:space="preserve">Luminescence thermometry with Gd 2 O 2 S: Yb 3 + /Er 3 + nanoparticles under different excitation pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Colliere</w:t>
+                <w:t xml:space="preserve">Allison Pessoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jefferson A.O. Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Possmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202302131⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 153, pp.115574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2024.115574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428489v1</w:t>
+                <w:t xml:space="preserve">hal-04923034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yb3+ concentration influence on NIR and upconversion emission and temperature sensing properties of Er3+/Yb3+ co-doped Ta2O5 particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Hediger Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mauricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Neumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vítor dos Santos De Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 273, pp.120642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2024.120642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence thermometry with Gd 2 O 2 S: Yb 3 + /Er 3 + nanoparticles under different excitation pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloidal ruthenium catalysts for selective quinaldine hydrogenation: Ligand and solvent effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jefferson A.O. Galindo</w:t>
+                <w:t xml:space="preserve">Vincent Colliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Possmayer</w:t>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Amaral</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Rosa Axet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 153, pp.115574. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (13), pp.e202302131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2024.115574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202302131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923034v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhalation of acidic nanoparticles prevents doxorubicin cardiotoxicity through improvement of lysosomal function</w:t>
+                <w:t xml:space="preserve">Size Control and Improved Aqueous Colloidal Stability of Surface-Functionalized ZnGa 2 O 4 :Cr 3+ Bright Persistent Luminescent Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Santin</w:t>
+                <w:t xml:space="preserve">York Serge-Correales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Neumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Formoso</w:t>
+                <w:t xml:space="preserve">Sajjad Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mauricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraha Haidar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Bourgailh</w:t>
+                <w:t xml:space="preserve">Qilin Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.86310⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (4), pp.1495-1506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04475359v1</w:t>
+                <w:t xml:space="preserve">hal-04923103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Control and Improved Aqueous Colloidal Stability of Surface-Functionalized ZnGa 2 O 4 :Cr 3+ Bright Persistent Luminescent Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PVP-coated ultrasmall Nd-doped Gd 2 O 2 S nanoparticles for multimodal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qilin Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luan Passini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">York Serge-Correales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Neumeyer</w:t>
+                <w:t xml:space="preserve">Delphine Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sajjad Ullah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Qilin Zou</w:t>
+                <w:t xml:space="preserve">Jie Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02871⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (18), pp.4109-4119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3qm00554b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923103v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVP-coated ultrasmall Nd-doped Gd 2 O 2 S nanoparticles for multimodal imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qilin Zou</w:t>
+                <w:t xml:space="preserve">Inhalation of acidic nanoparticles prevents doxorubicin cardiotoxicity through improvement of lysosomal function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luan Passini</w:t>
+                <w:t xml:space="preserve">Karina Formoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gibot</w:t>
+                <w:t xml:space="preserve">Fraha Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lagarde</w:t>
+                <w:t xml:space="preserve">Maria del Pilar Oreja Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Hu</w:t>
+                <w:t xml:space="preserve">Florence Bourgailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (18), pp.4109-4119. </w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (15), pp.5435-5451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3qm00554b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/thno.86310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486596v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04475359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles-mediated lysosomal acidification limits doxorubicin cardiotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1213,51 +1213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alberto Ospina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rocha de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (3), pp.663-672. </w:t>
@@ -1295,51 +1295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Custom NIR Imaging of New Up-Conversion Multimodal Gadolinium Oxysulfide Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1416,51 +1416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèmiyou Osseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Agani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Neumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21, pp.100741. </w:t>
@@ -1550,51 +1550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèmiyou Osseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esta Idohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Neumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 189, pp.250-263. </w:t>
@@ -1658,51 +1658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia da Silva Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo José Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mauricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1818,51 +1818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esta Idohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Agani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Neumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (5), pp.103343. </w:t>
@@ -1894,295 +1894,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Uptake of Silica Nanoparticles with Electroporation: From Cellular Characterization to Potential Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Bezombes</w:t>
+                <w:t xml:space="preserve">Adsorption of Indigo Carmine from Aqueous Solution by Chitosan and Chitosan/Activated Carbon Composite: Kinetics, Isotherms and Thermodynamics Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fatombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esta Idohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sèmiyou Osseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignace Agani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Neumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma12010179⟩</w:t>
+              <w:t xml:space="preserve">Fibers and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (9), pp.1820-1832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12221-019-1107-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061583v1</w:t>
+                <w:t xml:space="preserve">hal-04923211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of Indigo Carmine from Aqueous Solution by Chitosan and Chitosan/Activated Carbon Composite: Kinetics, Isotherms and Thermodynamics Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Neumeyer</w:t>
+                <w:t xml:space="preserve">Increasing Uptake of Silica Nanoparticles with Electroporation: From Cellular Characterization to Potential Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Phonesouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bezombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibers and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (9), pp.1820-1832. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Inorganic Nanoparticles for Targeted Therapy: Fabrication, Physical Properties, Biomedical Applications and Fate, 12 (1), pp.179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12221-019-1107-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma12010179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923211v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of upconverting nanoparticles towards heart theranostics</w:t>
               </w:r>
@@ -2296,429 +2296,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02414029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of metal oxide microspheres: an innovative process for homogeneous incorporation into materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physico-chemical Characterization of Siliceous Sands from Houéyogbé in Benin Republic (West Africa): Potentialities of Use in Glass Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sèmiyou Osseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Feuillolay</w:t>
+                <w:t xml:space="preserve">Mathieu Masseguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laïla Haddioui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Verelst</w:t>
+                <w:t xml:space="preserve">Etienne Sagbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Neumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Furiga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Marchin</w:t>
+                <w:t xml:space="preserve">Jacques Kinlehounme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.13752⟩</w:t>
+              <w:t xml:space="preserve">Silicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (4), pp.2015-2023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12633-018-0022-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977795v1</w:t>
+                <w:t xml:space="preserve">hal-04923224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Calcium Phosphate Bioceramics Based on Snail Shells: Towards a Valorization of Snail Shells from Republic of Benin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sèmiyou Osseni</w:t>
+                <w:t xml:space="preserve">Antimicrobial activity of metal oxide microspheres: an innovative process for homogeneous incorporation into materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Feuillolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidoine a S Bonou</w:t>
+                <w:t xml:space="preserve">Laïla Haddioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne V Sagbo</w:t>
+                <w:t xml:space="preserve">Aurélie Furiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Ahouansou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle y Agbahoungbata</w:t>
+                <w:t xml:space="preserve">Loïc Marchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5923/j.chemistry.20180804.02⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125 (1), pp.45-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.13752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152380v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical Characterization of Siliceous Sands from Houéyogbé in Benin Republic (West Africa): Potentialities of Use in Glass Industry</w:t>
+                <w:t xml:space="preserve">Synthesis of Calcium Phosphate Bioceramics Based on Snail Shells: Towards a Valorization of Snail Shells from Republic of Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèmiyou Osseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidoine a S Bonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Masseguin</w:t>
+                <w:t xml:space="preserve">Etienne V Sagbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Sagbo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Neumeyer</w:t>
+                <w:t xml:space="preserve">Raoul Ahouansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Kinlehounme</w:t>
+                <w:t xml:space="preserve">Marielle y Agbahoungbata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (4), pp.2015-2023. </w:t>
+              <w:t xml:space="preserve">American Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.90 - 95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12633-018-0022-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5923/j.chemistry.20180804.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923224v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-gated luminescence bioimaging with new luminescent nanocolloids based on [Mo6I8(C2F5COO)(6)](2-) metal atom clusters</w:t>
               </w:r>
@@ -2864,51 +2864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèmiyou Osseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3158,51 +3158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Medeiros Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Neumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013, pp.1-11. </w:t>
@@ -3438,51 +3438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 55 (1), pp.155-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3542,51 +3542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo F.C. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney J.L. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3802,319 +3802,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of La2NiO4+d oxides by sol–gel process: Structural and microstructural evolution from amorphous to nanocrystallized powders</w:t>
+                <w:t xml:space="preserve">Photoinduced Magnetization in Copper Otacyanomolybdate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Fontaine</w:t>
+                <w:t xml:space="preserve">Shin-Ichi Ohkoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laberty-Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Verelst</w:t>
+                <w:t xml:space="preserve">Hiroko Tokoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pielaszeck</w:t>
+                <w:t xml:space="preserve">Toshiya Hozumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lenormand</w:t>
+                <w:t xml:space="preserve">Yue Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhito Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2006.02.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (1), pp.270 - 277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja0559092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274192v1</w:t>
+                <w:t xml:space="preserve">hal-00018458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Magnetization in Copper Otacyanomolybdate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of La2NiO4+d oxides by sol–gel process: Structural and microstructural evolution from amorphous to nanocrystallized powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroko Tokoro</w:t>
+                <w:t xml:space="preserve">M.L. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiya Hozumi</w:t>
+                <w:t xml:space="preserve">C. Laberty-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Zhang</w:t>
+                <w:t xml:space="preserve">J. Pielaszeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuhito Hashimoto</w:t>
+                <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 128 (1), pp.270 - 277. </w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (9), pp.1747-1753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja0559092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2006.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018458v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration by spray pyrolysis and characterization in the VUV range of phosphor particles with spherical shape and micronic size</w:t>
               </w:r>
@@ -4139,51 +4139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Caillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Dexpert-Ghys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4272,51 +4272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Dexpert-Ghys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4446,64 +4446,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baia Pierre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mauricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Neumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st thematic school “Materials for environmental depollution”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Natitingou, Benin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4675,51 +4675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature crystallization of Zn2SiO4 : Mn2+ microscopic powders by activated fluidization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shila Alavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Dexpert-Ghys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4809,51 +4809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Dexpert-Ghys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5064,51 +5064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05524832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Hediger Borges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York E Serge-Correales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mauricot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Acosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Desmoulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c03858" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colliere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verelst" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosa Axet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302131" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor dos Santos De Souza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2024.120642" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Pessoa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson A.O. Galindo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Possmayer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Amaral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.115574" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04475359v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Santin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Formoso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraha Haidar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Oreja Fuentes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgailh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.86310" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York Serge-Correales" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ullah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilin Zou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02871" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Passini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qm00554b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lechevallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Doghri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin D&#233;trait" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2022.08.074" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Medeiros Silveira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Rodrigues de Almeida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Ospina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rocha de Castro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-021-00570-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esta Idohou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fatombi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;miyou Osseni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Agani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100741" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2020.25597" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia da Silva Marques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Jos&#233; Nassar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Brunckova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advms.2020.06.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103343" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061583v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Phonesouk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bezombes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12010179" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923211v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-019-1107-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02414029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kermorgant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ben Salem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Calise" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Oster" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225729" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillolay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Haddioui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Furiga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marchin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13752" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidoine a S Bonou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne V Sagbo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Ahouansou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle y Agbahoungbata" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.chemistry.20180804.02" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923224v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Masseguin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sagbo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kinlehounme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-018-0022-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438115v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Neaime" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp05290h" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Dexpert-Ghys" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr03982j" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760884v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianlin Zheng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Deng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Lu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06597" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324746v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jorge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/918369" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631039v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chouikrat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Seve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986712799034897" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-JVCJN45L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760318v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F.C. Marques" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney J.L. Ribeiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.165" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VHKDGTL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760320v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elayaraja Muthuswamy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sree Ramadevi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vasan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-006-9071-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWTD431C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberty-Robert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pielaszeck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2006.02.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMFT5JT9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018458v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Ohkoshi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Tokoro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Hozumi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Hashimoto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0559092" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZBS07KNG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359209v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joffin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caillier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/17/S30" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4C4AE6941BD0EDDEA9B9E8D1513913B03770DA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094663v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2004.10.021" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2CJVR30-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392965v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baia Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923250v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baros" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2525588" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488106v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shila Alavi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05524832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Hediger Borges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York E Serge-Correales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mauricot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Acosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Desmoulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c03858" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Pessoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson A.O. Galindo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Possmayer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Amaral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verelst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.115574" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor dos Santos De Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2024.120642" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428489v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colliere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosa Axet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York Serge-Correales" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ullah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilin Zou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02871" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486596v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Passini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qm00554b" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04475359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Santin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Formoso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraha Haidar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Oreja Fuentes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgailh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.86310" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lechevallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Doghri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin D&#233;trait" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2022.08.074" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Medeiros Silveira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Rodrigues de Almeida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Ospina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rocha de Castro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-021-00570-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esta Idohou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fatombi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;miyou Osseni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Agani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100741" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2020.25597" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia da Silva Marques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Jos&#233; Nassar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Brunckova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advms.2020.06.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103343" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923211v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-019-1107-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Phonesouk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bezombes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12010179" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02414029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kermorgant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ben Salem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Calise" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Oster" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225729" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923224v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Masseguin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sagbo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kinlehounme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-018-0022-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillolay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Haddioui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Furiga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marchin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13752" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidoine a S Bonou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne V Sagbo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Ahouansou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle y Agbahoungbata" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.chemistry.20180804.02" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438115v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Neaime" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp05290h" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Dexpert-Ghys" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr03982j" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760884v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianlin Zheng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Deng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Lu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06597" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324746v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jorge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/918369" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631039v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chouikrat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Seve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986712799034897" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-JVCJN45L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760318v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F.C. Marques" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney J.L. Ribeiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.165" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VHKDGTL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760320v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elayaraja Muthuswamy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sree Ramadevi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vasan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-006-9071-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWTD431C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018458v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Ohkoshi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Tokoro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Hozumi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Hashimoto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0559092" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZBS07KNG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274192v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberty-Robert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pielaszeck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2006.02.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMFT5JT9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359209v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joffin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caillier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/17/S30" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4C4AE6941BD0EDDEA9B9E8D1513913B03770DA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094663v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2004.10.021" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2CJVR30-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392965v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baia Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923250v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baros" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2525588" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488106v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shila Alavi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>