--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -234,844 +234,844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence thermometry with Gd 2 O 2 S: Yb 3 + /Er 3 + nanoparticles under different excitation pathways</w:t>
+                <w:t xml:space="preserve">Colloidal ruthenium catalysts for selective quinaldine hydrogenation: Ligand and solvent effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Pessoa</w:t>
+                <w:t xml:space="preserve">Vincent Colliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jefferson A.O. Galindo</w:t>
+                <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Possmayer</w:t>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Amaral</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Rosa Axet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2024.115574⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (13), pp.e202302131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202302131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923034v1</w:t>
+                <w:t xml:space="preserve">hal-04428489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yb3+ concentration influence on NIR and upconversion emission and temperature sensing properties of Er3+/Yb3+ co-doped Ta2O5 particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Hediger Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mauricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Neumeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Neumeyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vítor dos Santos De Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 273, pp.120642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2024.120642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal ruthenium catalysts for selective quinaldine hydrogenation: Ligand and solvent effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminescence thermometry with Gd 2 O 2 S: Yb 3 + /Er 3 + nanoparticles under different excitation pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Pessoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Colliere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jefferson A.O. Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Possmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (13), pp.e202302131. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 153, pp.115574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202302131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2024.115574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428489v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Control and Improved Aqueous Colloidal Stability of Surface-Functionalized ZnGa 2 O 4 :Cr 3+ Bright Persistent Luminescent Nanoparticles</w:t>
+                <w:t xml:space="preserve">Inhalation of acidic nanoparticles prevents doxorubicin cardiotoxicity through improvement of lysosomal function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">York Serge-Correales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Neumeyer</w:t>
+                <w:t xml:space="preserve">Yohan Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sajjad Ullah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Mauricot</w:t>
+                <w:t xml:space="preserve">Karina Formoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qilin Zou</w:t>
+                <w:t xml:space="preserve">Fraha Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Pilar Oreja Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bourgailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02871⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (15), pp.5435-5451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.86310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923103v1</w:t>
+                <w:t xml:space="preserve">inserm-04475359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PVP-coated ultrasmall Nd-doped Gd 2 O 2 S nanoparticles for multimodal imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qilin Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luan Passini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (18), pp.4109-4119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3qm00554b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhalation of acidic nanoparticles prevents doxorubicin cardiotoxicity through improvement of lysosomal function</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size Control and Improved Aqueous Colloidal Stability of Surface-Functionalized ZnGa 2 O 4 :Cr 3+ Bright Persistent Luminescent Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria del Pilar Oreja Fuentes</w:t>
+                <w:t xml:space="preserve">York Serge-Correales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Neumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bourgailh</w:t>
+                <w:t xml:space="preserve">Sajjad Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mauricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qilin Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (15), pp.5435-5451. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (4), pp.1495-1506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.86310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04475359v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles-mediated lysosomal acidification limits doxorubicin cardiotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1213,51 +1213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alberto Ospina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rocha de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (3), pp.663-672. </w:t>
@@ -1295,51 +1295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Custom NIR Imaging of New Up-Conversion Multimodal Gadolinium Oxysulfide Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1416,51 +1416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèmiyou Osseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Agani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Neumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21, pp.100741. </w:t>
@@ -1550,51 +1550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèmiyou Osseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esta Idohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Neumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 189, pp.250-263. </w:t>
@@ -1658,51 +1658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia da Silva Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo José Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mauricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1818,51 +1818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esta Idohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Agani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Neumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (5), pp.103343. </w:t>
@@ -1952,51 +1952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèmiyou Osseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Agani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Neumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fibers and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (9), pp.1820-1832. </w:t>
@@ -2296,429 +2296,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02414029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical Characterization of Siliceous Sands from Houéyogbé in Benin Republic (West Africa): Potentialities of Use in Glass Industry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antimicrobial activity of metal oxide microspheres: an innovative process for homogeneous incorporation into materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Masseguin</w:t>
+                <w:t xml:space="preserve">Catherine Feuillolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Sagbo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Neumeyer</w:t>
+                <w:t xml:space="preserve">Laïla Haddioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Kinlehounme</w:t>
+                <w:t xml:space="preserve">Aurélie Furiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Marchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12633-018-0022-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125 (1), pp.45-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.13752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923224v1</w:t>
+                <w:t xml:space="preserve">hal-01977795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of metal oxide microspheres: an innovative process for homogeneous incorporation into materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Feuillolay</w:t>
+                <w:t xml:space="preserve">Synthesis of Calcium Phosphate Bioceramics Based on Snail Shells: Towards a Valorization of Snail Shells from Republic of Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sèmiyou Osseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laïla Haddioui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Verelst</w:t>
+                <w:t xml:space="preserve">Sidoine a S Bonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Furiga</w:t>
+                <w:t xml:space="preserve">Etienne V Sagbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Marchin</w:t>
+                <w:t xml:space="preserve">Raoul Ahouansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle y Agbahoungbata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.13752⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.90 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5923/j.chemistry.20180804.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977795v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Calcium Phosphate Bioceramics Based on Snail Shells: Towards a Valorization of Snail Shells from Republic of Benin</w:t>
+                <w:t xml:space="preserve">Physico-chemical Characterization of Siliceous Sands from Houéyogbé in Benin Republic (West Africa): Potentialities of Use in Glass Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèmiyou Osseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne V Sagbo</w:t>
+                <w:t xml:space="preserve">Mathieu Masseguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Ahouansou</w:t>
+                <w:t xml:space="preserve">Etienne Sagbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Neumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle y Agbahoungbata</w:t>
+                <w:t xml:space="preserve">Jacques Kinlehounme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.90 - 95. </w:t>
+              <w:t xml:space="preserve">Silicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (4), pp.2015-2023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5923/j.chemistry.20180804.02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12633-018-0022-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152380v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-gated luminescence bioimaging with new luminescent nanocolloids based on [Mo6I8(C2F5COO)(6)](2-) metal atom clusters</w:t>
               </w:r>
@@ -2864,51 +2864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèmiyou Osseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3158,51 +3158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Medeiros Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Neumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013, pp.1-11. </w:t>
@@ -3438,51 +3438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 55 (1), pp.155-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3542,51 +3542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo F.C. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney J.L. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3802,319 +3802,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Magnetization in Copper Otacyanomolybdate</w:t>
+                <w:t xml:space="preserve">Synthesis of La2NiO4+d oxides by sol–gel process: Structural and microstructural evolution from amorphous to nanocrystallized powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shin-Ichi Ohkoshi</w:t>
+                <w:t xml:space="preserve">M.L. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroko Tokoro</w:t>
+                <w:t xml:space="preserve">C. Laberty-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiya Hozumi</w:t>
+                <w:t xml:space="preserve">J. Pielaszeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kazuhito Hashimoto</w:t>
+                <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (9), pp.1747-1753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2006.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja0559092⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018458v1</w:t>
+                <w:t xml:space="preserve">hal-00274192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of La2NiO4+d oxides by sol–gel process: Structural and microstructural evolution from amorphous to nanocrystallized powders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoinduced Magnetization in Copper Otacyanomolybdate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin-Ichi Ohkoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Fontaine</w:t>
+                <w:t xml:space="preserve">Hiroko Tokoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laberty-Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Verelst</w:t>
+                <w:t xml:space="preserve">Toshiya Hozumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pielaszeck</w:t>
+                <w:t xml:space="preserve">Yue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lenormand</w:t>
+                <w:t xml:space="preserve">Kazuhito Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 41 (9), pp.1747-1753. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (1), pp.270 - 277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2006.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja0559092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274192v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration by spray pyrolysis and characterization in the VUV range of phosphor particles with spherical shape and micronic size</w:t>
               </w:r>
@@ -4139,51 +4139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Caillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Dexpert-Ghys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4272,51 +4272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Dexpert-Ghys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4446,64 +4446,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baia Pierre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mauricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Neumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st thematic school “Materials for environmental depollution”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Natitingou, Benin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4675,51 +4675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature crystallization of Zn2SiO4 : Mn2+ microscopic powders by activated fluidization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shila Alavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Dexpert-Ghys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4809,51 +4809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Dexpert-Ghys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5064,51 +5064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05524832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Hediger Borges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York E Serge-Correales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mauricot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Acosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Desmoulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c03858" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Pessoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson A.O. Galindo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Possmayer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Amaral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verelst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.115574" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor dos Santos De Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2024.120642" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428489v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colliere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosa Axet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York Serge-Correales" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ullah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilin Zou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02871" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486596v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Passini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qm00554b" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04475359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Santin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Formoso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraha Haidar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Oreja Fuentes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgailh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.86310" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lechevallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Doghri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin D&#233;trait" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2022.08.074" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Medeiros Silveira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Rodrigues de Almeida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Ospina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rocha de Castro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-021-00570-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esta Idohou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fatombi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;miyou Osseni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Agani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100741" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2020.25597" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia da Silva Marques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Jos&#233; Nassar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Brunckova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advms.2020.06.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103343" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923211v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-019-1107-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Phonesouk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bezombes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12010179" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02414029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kermorgant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ben Salem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Calise" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Oster" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225729" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923224v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Masseguin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sagbo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kinlehounme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-018-0022-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillolay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Haddioui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Furiga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marchin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13752" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidoine a S Bonou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne V Sagbo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Ahouansou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle y Agbahoungbata" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.chemistry.20180804.02" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438115v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Neaime" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp05290h" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Dexpert-Ghys" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr03982j" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760884v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianlin Zheng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Deng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Lu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06597" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324746v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jorge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/918369" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631039v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chouikrat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Seve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986712799034897" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-JVCJN45L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760318v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F.C. Marques" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney J.L. Ribeiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.165" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VHKDGTL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760320v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elayaraja Muthuswamy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sree Ramadevi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vasan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-006-9071-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWTD431C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018458v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Ohkoshi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Tokoro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Hozumi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Hashimoto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0559092" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZBS07KNG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274192v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberty-Robert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pielaszeck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2006.02.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMFT5JT9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359209v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joffin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caillier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/17/S30" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4C4AE6941BD0EDDEA9B9E8D1513913B03770DA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094663v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2004.10.021" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2CJVR30-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392965v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baia Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923250v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baros" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2525588" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488106v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shila Alavi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05524832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Hediger Borges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York E Serge-Correales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mauricot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Acosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Desmoulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c03858" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colliere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verelst" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosa Axet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302131" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor dos Santos De Souza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2024.120642" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Pessoa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson A.O. Galindo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Possmayer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Amaral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.115574" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04475359v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Santin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Formoso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraha Haidar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Oreja Fuentes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgailh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.86310" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilin Zou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Passini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qm00554b" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York Serge-Correales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ullah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02871" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lechevallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Doghri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin D&#233;trait" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2022.08.074" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Medeiros Silveira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Rodrigues de Almeida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Ospina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rocha de Castro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-021-00570-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esta Idohou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fatombi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;miyou Osseni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Agani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100741" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2020.25597" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia da Silva Marques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Jos&#233; Nassar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Brunckova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advms.2020.06.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103343" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923211v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-019-1107-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Phonesouk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bezombes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12010179" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02414029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kermorgant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ben Salem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Calise" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Oster" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225729" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillolay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Haddioui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Furiga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marchin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13752" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidoine a S Bonou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne V Sagbo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Ahouansou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle y Agbahoungbata" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.chemistry.20180804.02" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923224v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Masseguin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sagbo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kinlehounme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-018-0022-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438115v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Neaime" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp05290h" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Dexpert-Ghys" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr03982j" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760884v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianlin Zheng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Deng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Lu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06597" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324746v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jorge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/918369" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631039v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chouikrat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Seve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986712799034897" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-JVCJN45L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760318v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F.C. Marques" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney J.L. Ribeiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.165" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VHKDGTL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760320v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elayaraja Muthuswamy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sree Ramadevi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vasan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-006-9071-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWTD431C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberty-Robert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pielaszeck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2006.02.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMFT5JT9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018458v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Ohkoshi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Tokoro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Hozumi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Hashimoto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0559092" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZBS07KNG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359209v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joffin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caillier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/17/S30" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4C4AE6941BD0EDDEA9B9E8D1513913B03770DA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094663v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2004.10.021" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2CJVR30-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392965v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baia Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923250v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baros" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2525588" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488106v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shila Alavi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>